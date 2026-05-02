--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -106,51 +106,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (128)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (130)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -270,3901 +270,3888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal Instabilities Arising in an Annular Combustor Equipped With Pure Hydrogen Injection Units</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+                <w:t xml:space="preserve">Unified limit-cycle amplitude prediction and symmetry-breaking analysis of combustion instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4069546⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1007, pp.A66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340944v1</w:t>
+                <w:t xml:space="preserve">hal-05601715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition dynamics of a hydrogen-fueled annular combustor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
+                <w:t xml:space="preserve">Combustion instabilities in annular systems: Evidence that liquid fuels with similar characteristics can lead to notably different behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véranika Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105893⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 278, pp.114235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340842v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of pressure-based flame describing functions measured in an annular combustor under self-sustained oscillations and in an externally modulated linear combustor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Patat</w:t>
+                <w:t xml:space="preserve">Azimuthal Instabilities Arising in an Annular Combustor Equipped With Pure Hydrogen Injection Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 148 (1), pp.011008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4069546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05235187v1</w:t>
+                <w:t xml:space="preserve">hal-05340944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Transfer Matrix Models and Measurements Using Acoustic Energy Conservation Principles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+                <w:t xml:space="preserve">Ignition dynamics of a hydrogen-fueled annular combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 146 (1), pp.011021-1. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.105893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4063636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235143v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on symmetry breaking of azimuthal combustion instabilities and their analysis combining acoustic energy balance and flame describing functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 985, pp.A31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2024.307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Thermo-Acoustic Instabilities Induced by Hydrogen Swirling Flames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
+                <w:t xml:space="preserve">Comparison of pressure-based flame describing functions measured in an annular combustor under self-sustained oscillations and in an externally modulated linear combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Alhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véranika Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4066242⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955008v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Equivalence Ratio On Soot Formation in a Perfectly Premixed Turbulent Swirled Flame: A Combined Experimental and Les Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Transfer Matrix Models and Measurements Using Acoustic Energy Conservation Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véranika Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4063832⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 146 (1), pp.011021-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4063636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301249v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven model-based instability prediction in an annular combustor relying on a flame response mapping of the operating domain</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of the Equivalence Ratio On Soot Formation in a Perfectly Premixed Turbulent Swirled Flame: A Combined Experimental and Les Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Maffina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roussillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 270, pp.113782. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4063832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233882v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical estimation of acoustic energy source terms and instability growth rates in an annular combustor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véranika Latour</w:t>
+                <w:t xml:space="preserve">Analysis of Thermo-Acoustic Instabilities Induced by Hydrogen Swirling Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105204. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4066242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233861v1</w:t>
+                <w:t xml:space="preserve">hal-04955008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-assisted combustion of hydrogen swirling flames: Extension of lean blowout limit and NO$_x$ emissions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
+                <w:t xml:space="preserve">Data-driven model-based instability prediction in an annular combustor relying on a flame response mapping of the operating domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véranika Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105546⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 270, pp.113782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665064v1</w:t>
+                <w:t xml:space="preserve">hal-05233882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swirling spray flames dynamical blow out induced by transverse acoustic oscillations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and theoretical estimation of acoustic energy source terms and instability growth rates in an annular combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véranika Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 39 (4), pp.4651-4659. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.029⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567303v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spray dynamics on combustion instabilities investigated by changing the atomizer recess in a swirl combustor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Renaud</w:t>
+                <w:t xml:space="preserve">Plasma-assisted combustion of hydrogen swirling flames: Extension of lean blowout limit and NO$_x$ emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin-Terrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112757⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097959v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do flame describing functions suitably represent combustion dynamics under self-sustained oscillations?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Swirling spray flames dynamical blow out induced by transverse acoustic oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 534, pp.117034. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (4), pp.4651-4659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586643v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for hydrolysis in the modeling of titanium dioxide nanoparticle synthesis in laminar TiCl 4 flames</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+                <w:t xml:space="preserve">Impact of spray dynamics on combustion instabilities investigated by changing the atomizer recess in a swirl combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 247, pp.112458. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112458⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 252, pp.112757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813329v1</w:t>
+                <w:t xml:space="preserve">hal-04097959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal Instabilities of an Annular Combustor with Different Swirling Injectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comparison of Flame Describing Functions Measured in Single and Multiple Injector Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4055450⟩</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4055451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768133v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swirler effects on combustion instabilities analyzed with measured FDFs, injector impedances and damping rates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Do flame describing functions suitably represent combustion dynamics under self-sustained oscillations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111947⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 534, pp.117034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03570157v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Flame Describing Functions Measured in Single and Multiple Injector Configurations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Renaud</w:t>
+                <w:t xml:space="preserve">Accounting for hydrolysis in the modeling of titanium dioxide nanoparticle synthesis in laminar TiCl 4 flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maxime Orlac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Beaunier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 247, pp.112458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4055451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768131v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The suitability of different swirl number definitions for describing swirl flows: Accurate, common and (over-) simplified formulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Azimuthal Instabilities of an Annular Combustor with Different Swirling Injectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 89, pp.100969. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pecs.2021.100969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4055450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747215v1</w:t>
+                <w:t xml:space="preserve">hal-03768133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of lean blow out performance of spray and premixed swirled flames using nanosecond repetitively pulsed discharges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Swirler effects on combustion instabilities analyzed with measured FDFs, injector impedances and damping rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.136⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 238, pp.111947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117288v1</w:t>
+                <w:t xml:space="preserve">hal-03570157v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joint Experimental and LES Characterization of the Liquid Fuel Spray in a Swirl Injector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">The suitability of different swirl number definitions for describing swirl flows: Accurate, common and (over-) simplified formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4049771⟩</w:t>
+              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89, pp.100969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pecs.2021.100969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674711v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of spray and swirling flame under acoustic oscillations : A joint experimental and LES investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Effect of different fuels on combustion instabilities in an annular combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Davide Laera</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.05.054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (3), pp.031007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4049702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694578v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different fuels on combustion instabilities in an annular combustor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Improvement of lean blow out performance of spray and premixed swirled flames using nanosecond repetitively pulsed discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Durox</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4049702⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (4), pp.6559-6566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674709v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locking of azimuthal modes by breaking the symmetry in annular combustors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Prieur</w:t>
+                <w:t xml:space="preserve">Dynamics of spray and swirling flame under acoustic oscillations : A joint experimental and LES investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermanno Lo Schiavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Laera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111639⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (4), pp.6015-6024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.05.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537486v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of transient PVC dynamics in a strongly swirled spray flame using high speed planar laser imaging of SnO 2 microparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A Joint Experimental and LES Characterization of the Liquid Fuel Spray in a Swirl Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Durox</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.11.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4049771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493394v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of Flame Dynamics During the Ignition of a Swirling Injector Unit and Comparison With Experiments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Investigation of transient PVC dynamics in a strongly swirled spray flame using high speed planar laser imaging of SnO 2 microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4049297⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 225, pp.305 - 319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667758v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and control of premixed combustion systems based on flame transfer and describing functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Locking of azimuthal modes by breaking the symmetry in annular combustors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José G Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.239⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 234, pp.111639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181071v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion dynamics of annular systems.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Large-Eddy Simulation of Flame Dynamics During the Ignition of a Swirling Injector Unit and Comparison With Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Töpperwien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Collin-Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102202.2020.1734583⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4049297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03497056v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Wall Temperature in Large Eddy Simulation of Light-Round in an Annular Liquid Fueled Combustor and Assessment of Wall Models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics and control of premixed combustion systems based on flame transfer and describing functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4045341⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 894, pp.P1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564466v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leading point behavior during the ignition of an annular combustor with liquid n-heptane injectors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Durox</w:t>
+                <w:t xml:space="preserve">Combustion dynamics of annular systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.160⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192 (7), pp.1358-1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2020.1734583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484499v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Amplitude Combustion Instabilities in an Annular Combustor Inducing Pressure Field Deformation and Flame Blow Off</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Impact of Wall Temperature in Large Eddy Simulation of Light-Round in an Annular Liquid Fueled Combustor and Assessment of Wall Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 142 (1), pp.011016. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4045515⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 142 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4045341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494341v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame and spray dynamics during the light-round process in an annular system equipped with multiple swirl spray injectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4175,11860 +4162,12107 @@
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 141 (6), pp.061007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4042024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study into the effect of injector pressure loss on self-sustained combustion instabilities in a swirled spray burner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+                <w:t xml:space="preserve">Leading point behavior during the ignition of an annular combustor with liquid n-heptane injectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 37 (4), pp.5205-5213. </w:t>
+              <w:t xml:space="preserve">, 2019, 37, pp.5021 - 5029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746749v1</w:t>
+                <w:t xml:space="preserve">hal-03484499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear thermoacoustic mode synchronization in annular combustors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
+                <w:t xml:space="preserve">High Amplitude Combustion Instabilities in an Annular Combustor Inducing Pressure Field Deformation and Flame Blow Off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142 (1), pp.011016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4045515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135736v1</w:t>
+                <w:t xml:space="preserve">hal-02494341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of Light-Round in an Annular Combustor With Liquid Spray Injection and Comparison With Experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">An experimental study into the effect of injector pressure loss on self-sustained combustion instabilities in a swirled spray burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4037827⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (4), pp.5205-5213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744503v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Order Modeling Approach to Combustion Instabilities of Liquid Rocket Engines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large Eddy Simulation of Light-Round in an Annular Combustor With Liquid Spray Injection and Comparison With Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.J057098⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4037827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934911v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-diagnostic soot measurements in a laminar diffusion flame to assess the ISF database consistency</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear thermoacoustic mode synchronization in annular combustors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Scouflaire</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonas P. Moeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.062⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 37 (4), pp.5343-5350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856558v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of soot production in a confined swirled flame operating under perfectly premixed rich conditions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reduced Order Modeling Approach to Combustion Instabilities of Liquid Rocket Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gonzalez-Flesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.110⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.J057098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856559v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition dynamics in an annular combustor for liquid spray and premixed gaseous injection</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-diagnostic soot measurements in a laminar diffusion flame to assess the ISF database consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roussillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonnety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 36 (3), pp.3717-3724. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.08.008⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398374v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of flame response to transverse acoustic modes from the LES of a 42-injector rocket engine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of soot production in a confined swirled flame operating under perfectly premixed rich conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roussillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, vol. 36 (n° 2), pp. 2633-2639. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.042⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 37 (1), pp.893-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551126v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame Describing Function analysis of spinning and standing modes in an annular combustor and comparison with experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergio M. Camporeale</w:t>
+                <w:t xml:space="preserve">Study of flame response to transverse acoustic modes from the LES of a 42-injector rocket engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annafederica Urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Douasbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Staffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.05.021⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 36 (n° 2), pp. 2633-2639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745195v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Azimuthal Combustion Instabilities in a Spray Annular Chamber With Intermittent Partial Blow-Off.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Flame Describing Function analysis of spinning and standing modes in an annular combustor and comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Laera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio M. Camporeale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4037824⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 184, pp.136-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863638v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Heat Release Distribution on the Spinning Modes of an Annular Combustor With Multiple Matrix Burners</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Ignition dynamics in an annular combustor for liquid spray and premixed gaseous injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 139 (5), </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.3717-3724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4035207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398372v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hysteresis phenomenon leading to spinning or standing azimuthal instabilities in an annular combustor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Impact of Heat Release Distribution on the Spinning Modes of an Annular Combustor With Multiple Matrix Burners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Laera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio M. Camporeale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 175, pp.283-291. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4035207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398373v1</w:t>
+                <w:t xml:space="preserve">hal-02398372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of soot-flame-vortex interaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong Azimuthal Combustion Instabilities in a Spray Annular Chamber With Intermittent Partial Blow-Off.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.128⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140 (3), pp.031503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4037824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480272v1</w:t>
+                <w:t xml:space="preserve">hal-01863638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of combustion instability triggering using Large Eddy Simulation of a multiple injector Liquid Rocket Engine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hysteresis phenomenon leading to spinning or standing azimuthal instabilities in an annular combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 169, pp. 129-140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.03.020⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 175, pp.283-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320509v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulations of a transcritical round jet submitted to transverse acoustic modulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical investigation of soot-flame-vortex interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cuoci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ihme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Faravelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4948586⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (1), pp.753 - 761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863891v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Simulation of Aeronautical Combustors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large eddy simulations of a transcritical round jet submitted to transverse acoustic modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gonzalez-Flesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Lab</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4948586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366045v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Tribute to Yves Chauvin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploration of combustion instability triggering using Large Eddy Simulation of a multiple injector Liquid Rocket Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annafederica Urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Staffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2016006⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 169, pp. 129-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707486v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of the ignition sequence of an annular multiple injector combustor.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Tribute to Yves Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.07.008⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (2), pp.E2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2016006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345629v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved spatial patterns and interactions of soot, PAH and OH in a turbulent diffusion flame</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advanced Simulation of Aeronautical Combustors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aerospace Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272973v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling combustion chemistry in large eddy simulation of turbulent flames</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Veynante</w:t>
+                <w:t xml:space="preserve">Dynamics of a transcritical coaxial flame under a high-frequency transverse acoustic forcing: Influence of the modulation frequency on the flame response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-014-9579-8⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (10), pp.3482-3502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2015.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219272v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the ignition process in an annular multiple-injector combustor and comparison with experiments.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-resolved spatial patterns and interactions of soot, PAH and OH in a turbulent diffusion flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4028265⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345632v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward: Tribute to Yves Chauvin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of the ignition sequence of an annular multiple injector combustor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Appert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70 (2), pp.215-218. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (3), pp.3159-3166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2015005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931341v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a transcritical coaxial flame under a high-frequency transverse acoustic forcing: Influence of the modulation frequency on the flame response</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation of the ignition process in an annular multiple-injector combustor and comparison with experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2015.05.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (3), pp.031501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4028265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229487v1</w:t>
+                <w:t xml:space="preserve">hal-01345632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulations of multiple transcritical coaxial flames submitted to a high-frequency transverse acoustic modulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling combustion chemistry in large eddy simulation of turbulent flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.142⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (1), pp.3-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-014-9579-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01229478v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of a spinning thermoacoustic instability in an annular combustor equipped with multiple matrix injectors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forward: Tribute to Yves Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Appert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4028257⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (2), pp.215-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2015005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344937v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new pattern of instability observed in an annular combustor: The slanted mode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large eddy simulations of multiple transcritical coaxial flames submitted to a high-frequency transverse acoustic modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bourgouin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Staffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 35 (3), pp.3237-3244. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.029⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 35 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344934v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Angelberger</w:t>
+                <w:t xml:space="preserve">A new pattern of instability observed in an annular combustor: The slanted mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourgouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2013179⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (3), pp.3237-3244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933370v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining a Helmholtz solver with the flame describing function to assess combustion instability in a premixed swirled combustor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Characterization and modeling of a spinning thermoacoustic instability in an annular combustor equipped with multiple matrix injectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourgouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.03.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (2), pp.021503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4028257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854137v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-space adaptive numerical methods for the simulation of combustion fronts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Tenaud</w:t>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Angelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.01.013⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (1), pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2013179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727442v2</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of cryogenic flame dynamics under transverse acoustic modulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining a Helmholtz solver with the flame describing function to assess combustion instability in a premixed swirled combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.10.013⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (9), pp.1743-1754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863904v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulation of oxygen/methane flames under transcritical conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schmitt</w:t>
+                <w:t xml:space="preserve">Time-space adaptive numerical methods for the simulation of combustion fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Méry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Candel</w:t>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.07.036⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (6), pp.1083-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00497345v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727442v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of premixed swirling flames transfer functions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental investigation of cryogenic flame dynamics under transverse acoustic modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Vingert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.06.059⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341 (1-2), pp.100 - 109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00497344v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear mode triggering in a multiple flame combustor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Large eddy simulation of oxygen/methane flames under transcritical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 33 (1), pp.1121-1128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.079⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.1383-1390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497346v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed measurements of equivalence ratio modulations in premixed flames using laser Rayleigh scattering and absorption spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+                <w:t xml:space="preserve">Modeling of premixed swirling flames transfer functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-010-0972-3⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (2), pp. 2967-2974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.06.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514496v2</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combined dynamics of swirler and turbulent premixed swirling ﬂames</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Nonlinear mode triggering in a multiple flame combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustﬂame.2010.02.011⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.1121-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497234v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of flame transfer functions nonlinearities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Candel</w:t>
+                <w:t xml:space="preserve">Detailed measurements of equivalence ratio modulations in premixed flames using laser Rayleigh scattering and absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiner Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.204⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (4), pp.809-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-010-0972-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00497139v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514496v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for estimating the noise level of unstable combustion based on the flame describing function</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">The combined dynamics of swirler and turbulent premixed swirling ﬂames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Palies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Candel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1260/147547209786234957⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.doi:10.1016/j.combustﬂame.2010.02.011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustﬂame.2010.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497141v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion for aerospace propulsion. Forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 337, pp.315-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer and combustion in transcritical counterflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13, pp.57-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13647830802368821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame dynamics and combustion noise : progress and challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of flame transfer functions nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Noiray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1260/147547209786234984⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.1391-1398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497146v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection coupling with high amplitude transverse modes : experimentation and simulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Candel</w:t>
+                <w:t xml:space="preserve">A method for estimating the noise level of unstable combustion based on the flame describing function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Noiray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.157-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/147547209786234957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00497170v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature fluctuations on high frequency acoustic coupling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flame dynamics and combustion noise : progress and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Birbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Noiray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.05.068⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Aeroacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.1-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/147547209786234984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00373107v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of premixed confined swirling flames.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Candel</w:t>
+                <w:t xml:space="preserve">Injection coupling with high amplitude transverse modes : experimentation and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 337, pp.395-405. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.001⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 336, pp.426-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497184v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rayleigh criterion and the acoustic energy balance in unconfined self excited oscillating flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Dynamics of premixed confined swirling flames.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.07.016⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337, pp.395-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497156v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic phase converter for passive control of combustion instabilities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Candel</w:t>
+                <w:t xml:space="preserve">Effect of temperature fluctuations on high frequency acoustic coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 32, pp.3163-3170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.05.051⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.1663-1670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.05.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497132v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of multidimensional strained flames under transcritical conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Cuenot</w:t>
+                <w:t xml:space="preserve">Dynamic phase converter for passive control of combustion instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Noiray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.023⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.3163-3170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.05.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497365v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode conversion in acoustically modulated confined jets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">The Rayleigh criterion and the acoustic energy balance in unconfined self excited oscillating flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Noiray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Birbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.37734⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156, pp.106-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497161v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure effects on nonpremixed strained flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">The structure of multidimensional strained flames under transcritical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337, pp.517-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combust.flame.2007.07.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00200581v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nonlinear Response of Inverted &amp;quot;V&amp;quot; Flames to Equivalence Ratio Non-Uniformities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+                <w:t xml:space="preserve">Mode conversion in acoustically modulated confined jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Noiray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.05.017⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (9), pp.2053-2062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.37734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00286010v1</w:t>
+                <w:t xml:space="preserve">hal-00497161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of high-frequency combustion instabilities in liquid rocket engine.</w:t>
+                <w:t xml:space="preserve">Pressure effects on nonpremixed strained flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Richecoeur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Candel</w:t>
+                <w:t xml:space="preserve">Laetitia Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2006.12.034⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 152, pp.218-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combust.flame.2007.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00497225v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified framework for nonlinear combustion instability analysis based on the describing function</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Candel</w:t>
+                <w:t xml:space="preserve">The Nonlinear Response of Inverted &amp;quot;V&amp;quot; Flames to Equivalence Ratio Non-Uniformities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Birbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0022112008003613⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154 (3), pp.356-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497212v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterflow diffusion flames of general fluids: Oxygen/hydrogen mixtures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of high-frequency combustion instabilities in liquid rocket engine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.04.023⟩</w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62, pp.18-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2006.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917454v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OH planar laser-induced fluorescence and emission imaging in high-pressure LOx/methane flames</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucien Vingert</w:t>
+                <w:t xml:space="preserve">A unified framework for nonlinear combustion instability analysis based on the describing function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Noiray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.24895⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 615, pp.139-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0022112008003613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270497v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive control of combustion instabilities involving premixed flames anchored on perforated plates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Counterflow diffusion flames of general fluids: Oxygen/hydrogen mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Zong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigor Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.096⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154 (3), pp.319 - 330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259934v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Free Jets Submitted to Upstream Acoustic Modulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Birbaud</w:t>
+                <w:t xml:space="preserve">Passive control of combustion instabilities involving premixed flames anchored on perforated plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noiray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien M. Candel</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2432156⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.1283-1290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184036v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame stabilization in high pressure LOx/GH(2) and GCH(4) combustion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">OH planar laser-induced fluorescence and emission imaging in high-pressure LOx/methane flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Singla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Vingert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.094⟩</w:t>
+              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Volume: 23 (Issue: 3), pp.Pages: 593-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.24895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00270478v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of confined premixed flames submitted to upstream acoustic modulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Free Jets Submitted to Upstream Acoustic Modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Birbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien M. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.122⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (1-013602), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2432156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00286011v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of cryogenic flames at supercritical pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Rolon</w:t>
+                <w:t xml:space="preserve">Flame stabilization in high pressure LOx/GH(2) and GCH(4) combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Singla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102200500292530⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Volume: 31 (31), pp.Pages: 2215-2222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133329v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined surface density concepts for dense spray combustion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Candel</w:t>
+                <w:t xml:space="preserve">Dynamics of confined premixed flames submitted to upstream acoustic modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Birbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.07.017⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (1), pp.1257-1265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133285v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Frequency Transverse Acoustic Coupling in a Multiple Injector Cryogenic Combustor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien M. Candel</w:t>
+                <w:t xml:space="preserve">Combined surface density concepts for dense spray combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.18539⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 144, pp.558-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184034v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar laser-induced fluorescence of OH in high-pressure cryogenic LOx/GH(2) jet flames</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+                <w:t xml:space="preserve">Structure and dynamics of cryogenic flames at supercritical pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Juniper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Singla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 144, pp.151-169. </w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 178, pp.161-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102200500292530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00133327v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-induced instabilities of premixed flames in a multiple injection configuration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Candel</w:t>
+                <w:t xml:space="preserve">High Frequency Transverse Acoustic Coupling in a Multiple Injector Cryogenic Combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien M. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (4), pp.790-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.18539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00133242v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upstream flow dynamics of a laminar premixed conical flame submitted to acoustic modulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Durox</w:t>
+                <w:t xml:space="preserve">Planar laser-induced fluorescence of OH in high-pressure cryogenic LOx/GH(2) jet flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Singla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 146, pp.541-552. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.05.001⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 144, pp.151-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115374v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcritical oxygen/transcritical or supercritical methane combustion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
+                <w:t xml:space="preserve">Self-induced instabilities of premixed flames in a multiple injection configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Noiray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.063⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 145, pp.435-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116330v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion dynamics of inverted conical flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upstream flow dynamics of a laminar premixed conical flame submitted to acoustic modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Birbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 146, pp.541-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00116325v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for the Transverse Modulation of Reactive Flows with Application to Combustion Instability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien M. Candel</w:t>
+                <w:t xml:space="preserve">Combustion dynamics of inverted conical flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13647830500051950⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30, pp.1717-1724 Part 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183609v1</w:t>
+                <w:t xml:space="preserve">hal-00116325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Dynamics and Instabilities: Elementary Coupling and Driving Mechanisms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcritical oxygen/transcritical or supercritical methane combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien M. Candel</w:t>
+                <w:t xml:space="preserve">Ghislain Singla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/2.6182⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30, pp.2921-2928 Part 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183382v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified model for the prediction of laminar flame transfer functions : comparisons between conical and V-flame dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+                <w:t xml:space="preserve">A Method for the Transverse Modulation of Reactive Flows with Application to Combustion Instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien M. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 134 (1-2), pp.21-34. </w:t>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (1), pp.5-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0010-2180(03)00042-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13647830500051950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00497228v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Function Measurements in a Model Combustor: Application to Adaptive Instability Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bernier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
+                <w:t xml:space="preserve">François Lacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien M. Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 175, pp.993-1013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00102200302407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-induced combustion oscillations of laminar premixed flames stabilized on annular burners</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Combustion Dynamics and Instabilities: Elementary Coupling and Driving Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien M. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2003.08.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (5), pp.722-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/2.6182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00497230v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Tools for the Prediction of Premixed Flame Transfer Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">A unified model for the prediction of laminar flame transfer functions : comparisons between conical and V-flame dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien M. Candel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1540-7489(02)80018-9⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 134 (1-2), pp.21-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0010-2180(03)00042-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183377v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of and noise radiated by a perturbed impinging premixed jet flame</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Self-induced combustion oscillations of laminar premixed flames stabilized on annular burners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 128 (1-2), pp.88-110. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 135 (4), pp.525-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2003.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0010-2180(01)00334-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497232v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On PAH formation in strained counterflow diffusion flames</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling Tools for the Prediction of Premixed Flame Transfer Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien M. Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0010-2180(00)00188-7⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (1), pp.107-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1540-7489(02)80018-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00270527v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on Collapsing Cylindrical Flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of and noise radiated by a perturbed impinging premixed jet flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien M. Candel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 125 (1-2), pp.982-1000. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0010-2180(00)00254-6⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 128 (1-2), pp.88-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0010-2180(01)00334-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183375v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic measurements of OH chemiluminescence for fuel-lean, high-pressure, premixed, laminar flames</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experiments on Collapsing Cylindrical Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien M. Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0016-2361(00)00069-7⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 125 (1-2), pp.982-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0010-2180(00)00254-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270528v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of flame/vortex interactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">On PAH formation in strained counterflow diffusion flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Kohse-Hoeinghaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0360-1285(00)00002-2⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Volume: 124 (Issue: 1-2), pp.Pages: 127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0010-2180(00)00188-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270534v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental Determinations of the Transfer Function of a Laminar Premixed Flame</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Systematic measurements of OH chemiluminescence for fuel-lean, high-pressure, premixed, laminar flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Higgins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mq Mcquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0082-0784(00)80279-9⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Volume: 80 (Issue: 1), pp.Pages: 67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0016-2361(00)00069-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182868v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of cryogenic flames at elevated pressures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Dynamics of flame/vortex interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0082-0784(00)80320-3⟩</w:t>
+              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Volume: 26 (Issue: 3), pp.Pages: 225-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0360-1285(00)00002-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270532v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a recess on cryogenic flame stabilization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+                <w:t xml:space="preserve">Theoretical and Experimental Determinations of the Transfer Function of a Laminar Premixed Flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien M. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0010-2180(99)00151-0⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 28, pp.765-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0082-0784(00)80279-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271528v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of heat release, extinction, and time evolution of the flame surface, for a nonpremixed flame interacting with a vortex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Structure of cryogenic flames at elevated pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathew Juniper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amita Tripathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Volume: 28 (28), pp.Pages: 1103-1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0082-0784(00)80320-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271532v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of recess on cryogenic flame stabilization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+                <w:t xml:space="preserve">Effects of a recess on cryogenic flame stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kendrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIb, Mécanique, physique, astronomie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Volume: 120 (Issue: 3), pp.Pages: 404-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0010-2180(99)00151-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273984v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of shear coaxial cryogenic jet flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigations of heat release, extinction, and time evolution of the flame surface, for a nonpremixed flame interacting with a vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Volume: 117 (Issue: 1-2), pp.Pages: 189-205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273979v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of cryogenic propellant flames using computerized tomography of emission images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+                <w:t xml:space="preserve">Effect of recess on cryogenic flame stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kendrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIb, Mécanique, physique, astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Volume: 326 (Issue: 2), pp.Pages: 111-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273981v1</w:t>
+                <w:t xml:space="preserve">hal-00273984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsonic and Supersonic Jet Noise Predictions from Statistical Source Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ph Lafon</w:t>
+                <w:t xml:space="preserve">Investigation of cryogenic propellant flames using computerized tomography of emission images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Snyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/2.33⟩</w:t>
+              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Volume: 14 (Issue: 2), pp.Pages: 146-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/2.5279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388009v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of flame patterns in cryogenic propellant combustion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of shear coaxial cryogenic jet flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Snyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102209708935651⟩</w:t>
+              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Volume: 14 (Issue: 5), pp.Pages: 826-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/2.5346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273986v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDICTION OF SUPERSONIC JET NOISE FROM A STATISTICAL ACOUSTIC MODEL AND A COMPRESSIBLE TURBULENCE CLOSURE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Candel</w:t>
+                <w:t xml:space="preserve">Analysis of flame patterns in cryogenic propellant combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Snyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jsvi.1996.0354⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Volume: 124 (Issue: 1-6), pp.Pages: 331-&amp;. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102209708935651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02388006v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a κ‐ε turbulence model to the prediction of noise for simple and coaxial free jets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subsonic and Supersonic Jet Noise Predictions from Statistical Source Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lafon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Candel</w:t>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.412438⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 35 (11), pp.1688-1696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/2.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388331v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul du bruit de jet par une approche semi-déterministe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">PREDICTION OF SUPERSONIC JET NOISE FROM A STATISTICAL ACOUSTIC MODEL AND A COMPRESSIBLE TURBULENCE CLOSURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:19945209⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 194 (2), pp.219-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jsvi.1996.0354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00252893v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of subsonic and supersonic jet mixing noise using a modified k-epsilon model for compressible free shear flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+                <w:t xml:space="preserve">Application of a κ‐ε turbulence model to the prediction of noise for simple and coaxial free jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Béchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 97 (6), pp.3518-3531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.412438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388341v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche stochastique pour la modélisation du bruit des écoulements turbulents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Candel</w:t>
+                <w:t xml:space="preserve">Computation of subsonic and supersonic jet mixing noise using a modified k-epsilon model for compressible free shear flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 2 (2), pp.101-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00252888v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic approach to noise modeling for free turbulent flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Candel</w:t>
+                <w:t xml:space="preserve">Calcul du bruit de jet par une approche semi-déterministe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/3.12008⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-955-C5-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19945209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388323v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00252893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du bruit des jets turbulents libres et subsoniques à température ambiante</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Une approche stochastique pour la modélisation du bruit des écoulements turbulents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp3:1993155⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-935-C5-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19945204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00248948v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00252888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control : an investigation method for combustion instabilities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic approach to noise modeling for free turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Bechara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp3:1992103⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 32 (3), pp.455-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/3.12008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00248805v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la réduction systematique de schemas cinetiques au calcul de flammes landnaires etirees de premelanges airpropane</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modélisation du bruit des jets turbulents libres et subsoniques à température ambiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Béchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 1 (4), pp.651-666. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp3:1991146⟩</w:t>
+              <w:t xml:space="preserve">, 1993, 3 (3), pp.653-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1993155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00248607v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00248948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer controlled data acquisition and signal processing for continuous combustion gas sampling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Active control : an investigation method for combustion instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Yip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rphysap:01986002108050100⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 2 (7), pp.1331-1357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1992103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00245467v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00248805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Application de la réduction systematique de schemas cinetiques au calcul de flammes landnaires etirees de premelanges airpropane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Djavdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Giovangigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1 (4), pp.651-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1991146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00248607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computer controlled data acquisition and signal processing for continuous combustion gas sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 21 (8), pp.501-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rphysap:01986002108050100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00245467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">RÉSULTATS PRÉLIMINAIRES SUR LA DIFFUSION D'UNE ONDE ACOUSTIQUE PAR ÉCOULEMENT TURBULENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1976, 37 (C1), pp.C1-153-C1-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:1976122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00216449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16038,1682 +16272,1682 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Satellite Constellations: Challenges and Impact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Baccelli</w:t>
+                <w:t xml:space="preserve">Hydrogen today and tomorrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Académie des sciences. 2024</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Académie des sciences (France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04626677v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grandes Constellations de Satellites : Enjeux et Impacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">Large Satellite Constellations: Challenges and Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Puget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Académie des sciences. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04607907v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hydrogène aujourd'hui et demain.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Fontecave</w:t>
+                <w:t xml:space="preserve">Grandes Constellations de Satellites : Enjeux et Impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Académie des sciences (France). 2024</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Académie des sciences. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646613v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles perspectives énergétiques pour la biomasse ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId455" w:history="1">
+                <w:t xml:space="preserve">L'hydrogène aujourd'hui et demain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Académie des sciences (France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530487v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen today and tomorrow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId455" w:history="1">
+                <w:t xml:space="preserve">Quelles perspectives énergétiques pour la biomasse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Académie des sciences (France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678172v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of self-sustained thermoacoustic instabilities in pure hydrogen swirling flames</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+                <w:t xml:space="preserve">Validation of State-of-the-Art LES Modelling for Soot Prediction in Rich Premixed Turbulent Flames: a Focus on Oxidation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Maffina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Renaud</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (SoTiC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAPS, ETH Zürich, ZHAV, Sep 2023, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564503v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Fuel Composition on Azimuthal Combustion Instabilities in an Annular Combustor Equipped With Spray Injectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véranika Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/gt2023-101370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of State-of-the-Art LES Modelling for Soot Prediction in Rich Premixed Turbulent Flames: a Focus on Oxidation Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurora Maffina</w:t>
+                <w:t xml:space="preserve">Experimental investigation of self-sustained thermoacoustic instabilities in pure hydrogen swirling flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (SoTiC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAPS, ETH Zürich, ZHAV, Sep 2023, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043782v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and light emission of swirling flames produced by pure hydrogen injection in cross-flow</w:t>
+                <w:t xml:space="preserve">Stabilization and Dynamics of Pure Hydrogen Swirling Flames Using Cross-Flow Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Boston (MA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2023-101977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564294v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization and Dynamics of Pure Hydrogen Swirling Flames Using Cross-Flow Injection</w:t>
+                <w:t xml:space="preserve">Structure and light emission of swirling flames produced by pure hydrogen injection in cross-flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Durox</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CORIA (UMR 6614), GFC (French Section of the Combustion Institute), Apr 2023, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564363v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Transfer Matrix Models and Measurements Using Acoustic Energy Conservation Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véranika Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/gt2023-102035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Equivalence Ratio on Soot Formation in a Perfectly Premixed Turbulent Swirled Flame: A Combined Experimental and LES Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Maffina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roussillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/gt2023-104174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azimuthal Instabilities of an Annular Combustor With Different Swirling Injectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2022: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rotterdam, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2022-82281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of titanium dioxide nanoparticles synthesis in laminar flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Orlac'Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Combustion Meeting (2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Napoli (virtual conference), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flame describing function and flame dynamics under self-sustained oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17741,100 +17975,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque de l'initiative en combustion avancée (INCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Safran, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of injector characteristics on combustion instabilities in a swirl-spray combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17862,5522 +18096,5522 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque de l'initiative en combustion avancée (INCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Safran, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swirling spray flames dynamical blow-out induced by transverse acoustic oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (soTiC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Munich, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of Flame Dynamics During the Ignition of a Swirling Injector Unit and Comparison With Experiments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Effect of Different Fuels on Combustion Instabilities in an Annular Combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2020: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Virtual, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/GT2020-16197⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2020-16092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565579v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Different Fuels on Combustion Instabilities in an Annular Combustor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Large-Eddy Simulation of Flame Dynamics During the Ignition of a Swirling Injector Unit and Comparison With Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Töpperwien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Collin-Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2020: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Virtual, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/GT2020-16092⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2020, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2020-16197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567271v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Wall Temperature in Large Eddy Simulation of Light-Round in an Annular Liquid Fueled Combustor and Assessment of Wall Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Puggelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2019: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Phoenix, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2019-91396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Eddy Simulation of Flame Dynamics during the Ignition of a Swirling Injector Unit and Comparison with Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Töpperwien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation of flame dynamics during the ignition of a swirling injector unit and comparison with experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Durox</w:t>
+                <w:t xml:space="preserve">Experimental and numerical characterizations of acoustic damping rates in a coupled-cavity configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Nez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gonzalez Flesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Numerical Combustion (NC'19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th European Conference for Aeronautics and Aerospace Sciences (Eucass)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madrid, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2019-614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497007v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical characterizations of acoustic damping rates in a coupled-cavity configuration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+                <w:t xml:space="preserve">Large-eddy simulation of flame dynamics during the ignition of a swirling injector unit and comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Töpperwien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference for Aeronautics and Aerospace Sciences (Eucass)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Conference on Numerical Combustion (NC'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410271v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental database for the investigation of soot in a model scale swirled combustor under perfectly premixed conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+                <w:t xml:space="preserve">Flame and Spray Dynamics During the Light-Round Process in an Annular System Equipped With Multiple Swirl Spray Injectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/gt2018-76205⟩</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Oslo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2018-76840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856560v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame and Spray Dynamics During the Light-Round Process in an Annular System Equipped With Multiple Swirl Spray Injectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+                <w:t xml:space="preserve">A new experimental database for the investigation of soot in a model scale swirled combustor under perfectly premixed conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roussillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien M. Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/GT2018-76840⟩</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Oslo, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/gt2018-76205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567234v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Amplitude Combustion Instabilities in an Annular Combustor Inducing Pressure Field Deformation and Flame Blow-Off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2019: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Phoenix, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2019-90738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographie à très haute cadence de flammes turbulentes swirlées au moyen du dioxyde d'étain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation of light-round in an annular combustor equipped with n-heptane spray injectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Large-eddy simulation of light-round in an annular combustor with liquid spray injection and comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Charlotte, North Carolina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780984v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of light-round in an annular combustor operating under perfectly premixed conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Philip</w:t>
+                <w:t xml:space="preserve">Large-eddy simulation of light-round in an annular combustor equipped with n-heptane spray injectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780987v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation of light-round in an annular combustor with liquid spray injection and comparison with experiments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Modeling of light-round in an annular combustor operating under perfectly premixed conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Candel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Charlotte, North Carolina, United States</w:t>
+              <w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781004v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determinations of Flame Describing Functions of swirling spray flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Châteaufort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculs « frontières » dans le domaine de combustion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ducruix</w:t>
+                <w:t xml:space="preserve">Response of a Transcritical Coaxial Flame to Fuel Injection Rate Modulations: Analysis and Low-Order Modeling of the Generation of Unsteady Heat Release Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Nez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gonzalez-Flesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7TH EUROPEAN CONFERENCE FOR AERONAUTICS AND AEROSPACE SCIENCES (EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2017-369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908897v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of a Transcritical Coaxial Flame to Fuel Injection Rate Modulations: Analysis and Low-Order Modeling of the Generation of Unsteady Heat Release Rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
+                <w:t xml:space="preserve">Calculs « frontières » dans le domaine de combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7TH EUROPEAN CONFERENCE FOR AERONAUTICS AND AEROSPACE SCIENCES (EUCASS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649825v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty quantification of injected droplet size in mono-dispersed Eulerian simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien M. Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Heat Release Distribution on the Spinning Modes of an Annular Combustor With Multiple Matrix Burners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Laera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio M. Camporeale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo Turbine Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Seoul, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/gt2016-56309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulations of high amplitude self-sustained acoustic oscillations in a rocket engine coaxial injector in the transcritical regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ducruix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Propulsion 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The birth of combustion science in France: Lavoisier, Berthelot, Vieille, Mallard, Le Chatelier, Jouguet and their impact on current research.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien M. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Modeling of Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of transverse acoustic activity in a 42-injector rocket engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annafederica Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Staffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fifteenth international conference on numerical combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed analysis of light-round in an annular multiple-injector combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Round Transcritical Jet Dynamics Under Transverse Acoustic Modulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Dynamical modeling of combustion instabilities in liquid rocket engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gonzalez-Flesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference for Aerospace Sciences EUCASS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">fifteenth international conference on numerical combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864014v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical modeling of combustion instabilities in liquid rocket engines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Simulation of Round Transcritical Jet Dynamics Under Transverse Acoustic Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gonzalez Flesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">fifteenth international conference on numerical combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">6th European Conference for Aerospace Sciences EUCASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865089v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different flame patterns linked with swirling injector interactions in an annular combustor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2015: Turbine Technical Conference and Exposition (GT2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME, Jun 2015, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/gt2015-42034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issues, progress and challenges in combustion dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Asian Pacific Combustion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chinese section of the Combustion Institute, Jul 2015, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large eddy simulations of a naturally unstable transcritical coaxial injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshio Nunome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fifteenth international conference on numerical combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Eddy Simulation of a multiple injector cryogenic combustor under transcritical conditions and large amplitude high frequency modulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Staffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Propulsion 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the ignition process in an annular multiple-injector combustor and comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Düsseldorf, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/gt2014-27080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of ignition in an annular multi-injector combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Annual Meeting of the American Physical Society-Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Pittsburgh, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of ignition in an annular multi-injector combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM, 14th International Conference on Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures détaillées des modulations de richesse dans des flammes de prémélange par diffusion Rayleigh et spectroscopie d'absorption</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+                <w:t xml:space="preserve">Swirling flame dynamics and describing function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Francophone de Techniques Laser</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th AIAA Aerospace Sciences Meeting Including the New Horizons Forum and Aerospace Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Orlando, United States. AIAA Paper 2010-431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2010-431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497298v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swirling flame dynamics and describing function</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Candel</w:t>
+                <w:t xml:space="preserve">Mesures détaillées des modulations de richesse dans des flammes de prémélange par diffusion Rayleigh et spectroscopie d'absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiner Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th AIAA Aerospace Sciences Meeting Including the New Horizons Forum and Aerospace Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Nancy, France. Papier n°44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497605v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swirling flame instability analysis based on the flame describing function methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Palies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2010: Power for Land, Sea, and Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Glasgow, United Kingdom. ASME Paper GT2010-22294, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/gt2010-22294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing function analysis of limit cycle in a multiple flame combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jomaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2010: Power for Land, Sea, and Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Glasgow, United Kingdom. ASME Paper GT2010-22372, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/gt2010-22372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High amplitude transverse acoustic coupling under cold flow conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien M. Candel</w:t>
+                <w:t xml:space="preserve">Flame describing function methodology applied to swirling flame instability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienna, Austria. pp.1-6</w:t>
+              <w:t xml:space="preserve">3rd EUCASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Versailles, France. EUCASS Paper 2009-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497687v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame describing function methodology applied to swirling flame instability analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Candel</w:t>
+                <w:t xml:space="preserve">High amplitude transverse acoustic coupling under cold flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien M. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd EUCASS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Versailles, France. EUCASS Paper 2009-354</w:t>
+              <w:t xml:space="preserve">Fourth European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienna, Austria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497353v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcritical and transcritical injection under high amplitude transverse oscillations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Cruz</w:t>
+                <w:t xml:space="preserve">The role of nonlinear acoustic boundary conditions in combustion/acoustic coupled instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Noiray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ducruix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd EUCASS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2009: Power for Land, Sea, and Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Orlando, United States. GT2009-59390, pp. 325-339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/gt2009-59390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497357v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of transcritical partially premixed strained flames under liquid rocket engine conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Pons</w:t>
+                <w:t xml:space="preserve">Subcritical and transcritical injection under high amplitude transverse oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vingert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd EUCASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Versailles, France. EUCASS Paper 2009-352</w:t>
+              <w:t xml:space="preserve">, 2009, Versailles, France. EUCASS Paper 2009-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497355v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of nonlinear acoustic boundary conditions in combustion/acoustic coupled instabilities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of transcritical partially premixed strained flames under liquid rocket engine conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2009: Power for Land, Sea, and Air</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd EUCASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Versailles, France. EUCASS Paper 2009-352</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497352v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response of inverted flames to equivalence ratio modulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A novel strategy for passive control of combustion instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Noiray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Candel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress on Theoretical and Applied Mechanics (ICTAM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Turbo Expo ASME Technical congress and exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Berlin, Germany. ASME Paper GT2008-51520, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/gt2008-51520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497351v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel strategy for passive control of combustion instabilities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The response of inverted flames to equivalence ratio modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Birbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbo Expo ASME Technical congress and exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd International Congress on Theoretical and Applied Mechanics (ICTAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Adelaide, Australia. Paper 10485</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497348v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coaxial-jet-noise predictions from statistical and stochastic source models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th AIAA/CEAS Aeroacoustics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Maastricht, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2001-2205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical diagnostics for analysis of acoustic coupling in domestic gas boilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Zahringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference Industrial Furnaces and Boilers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Porto, Portugal. pp.Pages: 679-688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of noise generation and propagation for free and confined turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, State College, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.1996-1732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23387,581 +23621,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Eddy Simulation of Flame Dynamics during Ignition of a Swirling Injector Unit and Comparison with Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Töpperwien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Puggelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Prieur [ ][ ]</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carte (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-Eddy Simulations of the ignition sequence of an annular multiple-injector combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01837877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion, spray and flow dynamics for aerospace propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 341 (1-2), pp.1-288, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526922v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">medihal-01837877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-space adaptive numerical methods for the simulation of combustion fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Research Briefs of the Center for Turbulence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Turbulence Research - Stanford University, pp.347-358, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId569"/>
+      <w:footerReference w:type="default" r:id="rId573"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24108,51 +24342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460651v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114725" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340944v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069546" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340842v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105893" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Alhaffar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ranika Latour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Patat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105249" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063636" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05233947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Latour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04955008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066242" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301249v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Maffina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roussillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063832" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05233882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113782" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05233861v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665064v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin-Terrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105546" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Domingues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04097959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112757" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586643v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac'H" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112458" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768133v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055450" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570157v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111947" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768131v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaunier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055451" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2021.100969" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minesi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.136" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674711v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049771" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Lo Schiavo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Laera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gicquel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.05.054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674709v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049702" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04537486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G Aguilar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dawson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prieur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111639" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Lancien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.11.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl T&#246;pperwien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Collin-Bastiani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049297" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181071v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.239" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497056v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2020.1734583" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puggelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lancien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045341" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Prieur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.160" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045515" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.125" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135736v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas P. Moeck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.107" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744503v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037827" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934911v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez-Flesca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scouflaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducruix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J057098" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussillo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnety" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.062" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856559v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.110" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Beaunier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.08.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annafederica Urbano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douasbin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Selle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.042" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745195v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M. Camporeale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.05.021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863638v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037824" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398372v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035207" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398373v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.05.021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480272v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuoci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stagni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ihme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faravelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.128" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.03.020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmitt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948586" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vicquelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707486v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2016006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345629v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philip" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272973v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.123" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219272v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9579-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345632v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028265" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01931341v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Appert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229487v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Hakim" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.05.022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229478v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ruiz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.142" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHKJ9J4W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344937v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028257" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344934v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.029" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01933370v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Angelberger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013179" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854137v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Silva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.03.020" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727442v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863904v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann M&#233;ry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497345v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.036" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR58Z9KG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497344v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pali&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.06.059" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGH8KXNF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497346v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.079" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB9VDV4H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514496v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Schwarz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0972-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497234v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Palies" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combust&#64258;ame.2010.02.011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497139v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noiray" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.204" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-213XSNPC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497141v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547209786234957" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497366v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497152v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pons" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830802368821" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497146v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Birbaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547209786234984" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497170v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.009" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4JX8L8L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373107v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.05.068" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DCJXSQ1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497184v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palies" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morenton" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKX0D13S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497156v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.07.016" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G0G1N40-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497132v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.05.051" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ3HRMNW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497365v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.023" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8JDKSM3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497161v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.37734" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200581v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combust.flame.2007.07.006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286010v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Birbaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.05.017" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP1TML6T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497225v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2006.12.034" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTD8RJSK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497212v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112008003613" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QFC51XML-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917454v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zong" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigor Yang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.04.023" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDQMBWFV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270497v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Singla" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rolon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.24895" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259934v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiray" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.096" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5FQ361M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184036v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Candel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2432156" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270478v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.094" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDX9DK3C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286011v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.122" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCNBM6FN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133329v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juniper" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singla" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200500292530" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133285v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.07.017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KJR9Q8J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184034v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.18539" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133327v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.06.015" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLWGVLBT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133242v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.01.006" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLWG96LT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115374v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.05.001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B527LSMK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116330v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.063" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116325v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.067" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183609v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rey" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830500051950" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183382v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6182" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497228v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0010-2180(03)00042-7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCMD2RCD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183385v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robart" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200302407" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497230v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2003.08.007" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTGJPFH4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183377v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1540-7489(02)80018-9" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497232v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0010-2180(01)00334-0" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DZ9VC19-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270527v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Bohm" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kohse-Hoeinghaus" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0010-2180(00)00188-7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7RWKHDC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183375v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(00)00254-6" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G28V6RWF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270528v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Higgins" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mq Mcquay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-2361(00)00069-7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXT87S3Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270534v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Renard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0360-1285(00)00002-2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNRCH2LW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182868v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80279-9" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCL9HX84-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270532v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Juniper" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80320-3" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDNN752C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271528v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kendrick" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herding" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0010-2180(99)00151-0" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ8SDLR4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271532v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thevenin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273984v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273979v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snyder" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.5346" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273981v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.5279" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388009v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lafon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.33" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273986v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102209708935651" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388006v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.1996.0354" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0981F5AFF2D1D736E8E74146FA53F6842BABDEB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388331v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B&#233;chara" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.412438" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252893v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bastin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lafon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945209" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EBB5604698C63A67DAB3DA17C5F6A7AC7F6667C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388341v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252888v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945204" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/486D1D3A89AD59DB28B91ABAD66FB7DC92997561/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388323v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechara" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.12008" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248948v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993155" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFC7E554B6023EA25C5E0B8696DB174E47271252/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248805v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yip" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veynante" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trouv&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samaniego" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992103" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248607v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djavdan" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giovangigli" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991146" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEFB78C54A940027F7FF10B6200E3E2BA3D806DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245467v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Esposito" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01986002108050100" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9DD2B99F8A5F6C76518709CDEB0F861639DE5FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00216449v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guedel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julienne" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1976122" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50BBE76E7E323DA38B73EE2185F5E995C3E5A6C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626677v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Puget" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607907v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646613v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-sciences.hal.science/hal-04530487v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678172v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564503v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567290v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-101370" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043782v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564294v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564363v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-101977" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567294v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-102035" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567299v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-104174" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567288v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-82281" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407085v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Orlac'Ha" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Candel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832347v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832334v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674675v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565579v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-16197" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567271v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-16092" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495539v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91396" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497004v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497007v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410271v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Nez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Flesca" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-614" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856560v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76205" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567234v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-76840" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567263v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-90738" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098273v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780984v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780987v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philip" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781004v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324581v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908897v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649825v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez-Flesca" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2017-369" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780997v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398375v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2016-56309" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649459v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coussement" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345637v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865092v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780979v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864014v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865089v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345634v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2015-42034" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345640v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865090v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Coussement" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Nunome" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649477v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hakim" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Staffelbach" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ruiz" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780994v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2014-27080" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780975v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780970v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497298v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497605v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-431" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497359v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2010-22294" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497369v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jomaas" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2010-22372" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497687v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497353v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497357v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vingert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruz" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497355v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497352v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tran" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2009-59390" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497351v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497348v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2008-51520" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431567v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heron" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemaire" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2205" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270529v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zahringer" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431563v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bailly" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1996-1732" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496953v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vignat" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Prieur [ ][ ]" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526922v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01837877v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Philip" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653056v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460651v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114725" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Latour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601709v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ranika Latour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114235" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069546" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105893" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05233947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.307" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Alhaffar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Patat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105249" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063636" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Maffina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roussillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063832" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04955008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066242" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05233882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113782" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05233861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105204" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin-Terrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105546" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Domingues" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04097959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112757" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768131v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055451" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586643v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac'H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112458" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768133v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570157v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111947" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2021.100969" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049702" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minesi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694578v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Lo Schiavo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Laera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gicquel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.05.054" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049771" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Lancien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.11.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04537486v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G Aguilar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dawson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prieur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111639" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl T&#246;pperwien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Collin-Bastiani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049297" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.239" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2020.1734583" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564466v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puggelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lancien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045341" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Prieur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.160" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045515" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746749v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.125" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744503v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037827" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas P. Moeck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.107" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934911v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez-Flesca" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scouflaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducruix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J057098" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856558v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussillo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnety" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.062" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.110" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551126v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annafederica Urbano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douasbin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Selle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.042" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M. Camporeale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.05.021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398374v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Beaunier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.08.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398372v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035207" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863638v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037824" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398373v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.05.021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480272v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuoci" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stagni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ihme" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faravelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.128" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863891v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schmitt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948586" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320509v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.03.020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707486v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2016006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366045v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vicquelin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229487v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Hakim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.05.022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272973v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.123" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345629v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philip" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345632v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028265" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9579-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01931341v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Appert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229478v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ruiz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.142" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHKJ9J4W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344934v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgouin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moeck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344937v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028257" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01933370v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Angelberger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013179" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854137v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Silva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicoud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.03.020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727442v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.01.013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863904v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann M&#233;ry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497345v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.036" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR58Z9KG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497344v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pali&#232;s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.06.059" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGH8KXNF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497346v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.079" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB9VDV4H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514496v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Schwarz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0972-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497234v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Palies" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combust&#64258;ame.2010.02.011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497366v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497152v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pons" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830802368821" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497139v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noiray" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.204" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-213XSNPC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497141v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547209786234957" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497146v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Birbaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/147547209786234984" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497170v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4JX8L8L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497184v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palies" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morenton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKX0D13S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373107v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.05.068" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DCJXSQ1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497132v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.05.051" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ3HRMNW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497156v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.07.016" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G0G1N40-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497365v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.023" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8JDKSM3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497161v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.37734" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200581v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combust.flame.2007.07.006" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286010v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Birbaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.05.017" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP1TML6T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497225v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2006.12.034" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTD8RJSK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497212v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112008003613" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QFC51XML-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917454v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigor Yang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.04.023" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDQMBWFV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259934v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiray" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.096" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5FQ361M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270497v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Singla" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rolon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.24895" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184036v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Candel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2432156" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270478v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.094" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDX9DK3C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286011v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.122" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCNBM6FN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133285v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jay" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.07.017" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KJR9Q8J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133329v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juniper" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singla" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200500292530" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184034v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.18539" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133327v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.06.015" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLWGVLBT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133242v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.01.006" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLWG96LT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115374v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.05.001" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B527LSMK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116325v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.067" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116330v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.063" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183609v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rey" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830500051950" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183385v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200302407" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183382v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6182" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497228v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0010-2180(03)00042-7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCMD2RCD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497230v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2003.08.007" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTGJPFH4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183377v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1540-7489(02)80018-9" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497232v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0010-2180(01)00334-0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DZ9VC19-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183375v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(00)00254-6" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G28V6RWF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270527v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Bohm" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kohse-Hoeinghaus" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0010-2180(00)00188-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7RWKHDC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270528v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Higgins" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mq Mcquay" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-2361(00)00069-7" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXT87S3Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270534v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Renard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0360-1285(00)00002-2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNRCH2LW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182868v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80279-9" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCL9HX84-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270532v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Juniper" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80320-3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDNN752C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271528v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kendrick" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herding" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0010-2180(99)00151-0" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ8SDLR4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271532v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thevenin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273984v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273981v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snyder" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.5279" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273979v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.5346" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273986v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102209708935651" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388009v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lafon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.33" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388006v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.1996.0354" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0981F5AFF2D1D736E8E74146FA53F6842BABDEB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388331v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B&#233;chara" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.412438" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388341v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252893v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bastin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lafon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945209" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EBB5604698C63A67DAB3DA17C5F6A7AC7F6667C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252888v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945204" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/486D1D3A89AD59DB28B91ABAD66FB7DC92997561/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388323v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechara" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.12008" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248948v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993155" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFC7E554B6023EA25C5E0B8696DB174E47271252/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248805v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yip" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veynante" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trouv&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samaniego" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992103" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248607v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djavdan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giovangigli" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991146" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEFB78C54A940027F7FF10B6200E3E2BA3D806DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245467v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Esposito" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01986002108050100" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9DD2B99F8A5F6C76518709CDEB0F861639DE5FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00216449v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guedel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julienne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1976122" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50BBE76E7E323DA38B73EE2185F5E995C3E5A6C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678172v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626677v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Puget" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607907v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646613v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-sciences.hal.science/hal-04530487v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043782v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567290v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-101370" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564503v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564363v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2023-101977" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564294v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567294v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-102035" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567299v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-104174" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567288v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-82281" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407085v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Orlac'Ha" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Candel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832347v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832334v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674675v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567271v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-16092" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565579v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-16197" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495539v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91396" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497004v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410271v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Nez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Flesca" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-614" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497007v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567234v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-76840" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856560v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76205" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567263v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-90738" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098273v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781004v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780984v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780987v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philip" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324581v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649825v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez-Flesca" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2017-369" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908897v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780997v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398375v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2016-56309" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649459v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coussement" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345637v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865092v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780979v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865089v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864014v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345634v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2015-42034" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345640v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865090v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Coussement" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Nunome" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649477v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hakim" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Staffelbach" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ruiz" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780994v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2014-27080" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780975v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780970v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497605v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-431" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497298v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497359v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2010-22294" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497369v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jomaas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2010-22372" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497353v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497687v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497352v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tran" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2009-59390" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497357v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vingert" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruz" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497355v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497348v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2008-51520" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497351v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431567v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heron" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemaire" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2205" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270529v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zahringer" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431563v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bailly" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1996-1732" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496953v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vignat" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Prieur [ ][ ]" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01837877v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Philip" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526922v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653056v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>