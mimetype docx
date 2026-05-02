--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -93,865 +93,865 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (98)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (97)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐scale characterisation of cold response reveals immediate and long‐term impacts on cell physiology up to seed composition in sunflower</w:t>
+                <w:t xml:space="preserve">Outcome of 1773 superficial non-dermatofibrosarcoma sarcomas A French Sarcoma Group study (FSG) from the NETSARC database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Louis Leconte</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bompas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moroldo</w:t>
+                <w:t xml:space="preserve">Loic Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+                <w:t xml:space="preserve">Maud Toulmonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Bindea</w:t>
+                <w:t xml:space="preserve">Axel Le Cesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+                <w:t xml:space="preserve">Mélanie Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48, pp.2596-2614. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 229, pp.115788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.14941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2025.115788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612113v1</w:t>
+                <w:t xml:space="preserve">hal-05305479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome of 1773 superficial non-dermatofibrosarcoma sarcomas A French Sarcoma Group study (FSG) from the NETSARC database</w:t>
+                <w:t xml:space="preserve">Multi‐scale characterisation of cold response reveals immediate and long‐term impacts on cell physiology up to seed composition in sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bompas</w:t>
+                <w:t xml:space="preserve">Jean Michel Louis Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Campion</w:t>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Toulmonde</w:t>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Le Cesne</w:t>
+                <w:t xml:space="preserve">Gabriela Bindea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Saint-Jean</w:t>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 229, pp.115788. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.2596-2614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2025.115788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.14941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305479v1</w:t>
+                <w:t xml:space="preserve">hal-04612113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully sequenced collection of homozygous EMS mutants for forward and reverse genetic screens in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Arabidopsis hydathodes are sites of auxin accumulation and nutrient scavenging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+                <w:t xml:space="preserve">Jean-Marc Routaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marc Routaboul</w:t>
+                <w:t xml:space="preserve">Caroline Bellenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Savourat</w:t>
+                <w:t xml:space="preserve">Aurore Olympio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bellenot</w:t>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hernán López</w:t>
+                <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 119 (6), pp.3015-3026. </w:t>
+              <w:t xml:space="preserve">, 2024, 120 (3), pp.857-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.16954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.17014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372773v1</w:t>
+                <w:t xml:space="preserve">hal-04923976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis hydathodes are sites of auxin accumulation and nutrient scavenging</w:t>
+                <w:t xml:space="preserve">Development and characterization of a new sunflower source of resistance to race G of Orobanche cumana Wallr. derived from Helianthus anomalus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Routaboul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bellenot</w:t>
+                <w:t xml:space="preserve">Belén Fernández-Melero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Olympio</w:t>
+                <w:t xml:space="preserve">Lidia del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clément</w:t>
+                <w:t xml:space="preserve">Marco Todesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Citerne</w:t>
+                <w:t xml:space="preserve">Loren Rieseberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Owens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.17014⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (3), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04558-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923976v1</w:t>
+                <w:t xml:space="preserve">hal-04505694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of a new sunflower source of resistance to race G of Orobanche cumana Wallr. derived from Helianthus anomalus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial host adaptation through sequence and structural variations of a single type III effector gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidia del Moral</w:t>
+                <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Todesco</w:t>
+                <w:t xml:space="preserve">Manuel González-Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loren Rieseberg</w:t>
+                <w:t xml:space="preserve">Maxime Escouboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Owens</w:t>
+                <w:t xml:space="preserve">Céline Vicédo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien S Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-024-04558-4⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (3), pp.109224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505694v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial host adaptation through sequence and structural variations of a single type III effector gene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative transcriptomics reveals a highly polymorphic Xanthomonas HrpG virulence regulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel González-Fuente</w:t>
+                <w:t xml:space="preserve">Thomas Quiroz Monnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Escouboué</w:t>
+                <w:t xml:space="preserve">Brice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vicédo</w:t>
+                <w:t xml:space="preserve">Sebastien Cunnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien S Luneau</w:t>
+                <w:t xml:space="preserve">Erika Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (3), pp.109224. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-10684-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664466v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cluster of putative resistance genes is associated with a dominant resistance to sunflower broomrape</w:t>
               </w:r>
@@ -989,643 +989,643 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 137 (5), pp.103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-024-04594-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomics reveals a highly polymorphic Xanthomonas HrpG virulence regulon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Quiroz Monnens</w:t>
+                <w:t xml:space="preserve">A fully sequenced collection of homozygous EMS mutants for forward and reverse genetic screens in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Roux</w:t>
+                <w:t xml:space="preserve">Jean‐marc Routaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Cunnac</w:t>
+                <w:t xml:space="preserve">Pauline Savourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bellenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Charbit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+                <w:t xml:space="preserve">Hernán López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25, pp.777. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119 (6), pp.3015-3026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-10684-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670942v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atypical NLR gene confers bacterial wilt susceptibility in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First whole genome assembly and annotation of a European common bean cultivar using PacBio HiFi and Iso-Seq data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choghag Demirjian</w:t>
+                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjes Razavi</w:t>
+                <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Yu</w:t>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhang</w:t>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100607⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.109182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234790v1</w:t>
+                <w:t xml:space="preserve">hal-04089846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First whole genome assembly and annotation of a European common bean cultivar using PacBio HiFi and Iso-Seq data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comparative phylotranscriptomics reveals ancestral and derived root nodule symbiosis programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Brichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Cazalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrère</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48, pp.109182. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (7), pp.1067-1080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-023-01441-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04089846v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative phylotranscriptomics reveals ancestral and derived root nodule symbiosis programmes</w:t>
+                <w:t xml:space="preserve">Corrigendum: Investigating genetic diversity within the most abundant and prevalent non-pathogenic leaf-associated bacteria interacting with Arabidopsis thaliana in natural habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Libourel</w:t>
+                <w:t xml:space="preserve">Daniela Ramírez-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Keller</w:t>
+                <w:t xml:space="preserve">Chrystel Gibelin-Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Brichet</w:t>
+                <w:t xml:space="preserve">Rémi Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Cazalé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+                <w:t xml:space="preserve">Elodie Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (7), pp.1067-1080. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1304377), pp.1304377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-023-01441-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1304377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187925v1</w:t>
+                <w:t xml:space="preserve">hal-04505635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbiotic Nodule Development and Efficiency in the Medicago truncatula Mtefd-1 Mutant Is Highly Dependent on Sinorhizobium Strains</w:t>
               </w:r>
@@ -1722,1363 +1722,1363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Investigating genetic diversity within the most abundant and prevalent non-pathogenic leaf-associated bacteria interacting with Arabidopsis thaliana in natural habitats</w:t>
+                <w:t xml:space="preserve">The genomics of linkage drag in inbred lines of sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Ramírez-Sánchez</w:t>
+                <w:t xml:space="preserve">Kaichi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Gibelin-Viala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
+                <w:t xml:space="preserve">Mojtaba Jahani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Duflos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Belmonte</w:t>
+                <w:t xml:space="preserve">Jérôme Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1304377⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (14), pp.e2205783119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2205783119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505635v1</w:t>
+                <w:t xml:space="preserve">hal-04198273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high diversity of non-target site resistance mechanisms to acetolactate-synthase (ALS) inhibiting herbicides has evolved within and among field populations of common ragweed (Ambrosia artemisiifolia L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingvild Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingvild Loubet</w:t>
+                <w:t xml:space="preserve">Lucie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Meyer</w:t>
+                <w:t xml:space="preserve">Séverine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Michel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (1), pp.art. 510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12870-023-04524-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomics of linkage drag in inbred lines of sunflower</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An atypical NLR gene confers bacterial wilt susceptibility in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choghag Demirjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaichi Huang</w:t>
+                <w:t xml:space="preserve">Narjes Razavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojtaba Jahani</w:t>
+                <w:t xml:space="preserve">Gang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gouzy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (14), pp.e2205783119. </w:t>
+              <w:t xml:space="preserve">Plant Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (5), pp.100607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2205783119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198273v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating genetic diversity within the most abundant and prevalent non-pathogenic leaf-associated bacteria interacting with Arabidopsis thaliana in natural habitats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Belmonte</w:t>
+                <w:t xml:space="preserve">MtEFD and MtEFD2: Two transcription factors with distinct neofunctionalization in symbiotic nodule development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pecrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.984832⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 189 (3), pp.1587 - 1607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiac177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806728v1</w:t>
+                <w:t xml:space="preserve">hal-03728310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequences of 17 Strains from Eight Races of Xanthomonas campestris pv. campestris</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Genome‐wide identification of fitness determinants in the Xanthomonas campestris bacterial pathogen during early stages of plant infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien S Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quiroz Monnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.00279-22⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (13), pp.235-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842450v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MtEFD and MtEFD2: Two transcription factors with distinct neofunctionalization in symbiotic nodule development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
+                <w:t xml:space="preserve">DNA demethylation and hypermethylation are both required for late nodule development in Medicago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pecrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Fromentin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Pecrix</w:t>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 189 (3), pp.1587 - 1607. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (7), pp.741-749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiac177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-022-01188-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728310v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome‐wide identification of fitness determinants in the Xanthomonas campestris bacterial pathogen during early stages of plant infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien S Luneau</w:t>
+                <w:t xml:space="preserve">Genome Sequences of 17 Strains from Eight Races of Xanthomonas campestris pv. campestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bellenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Baudin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+                <w:t xml:space="preserve">Carine Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arlat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18313⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00279-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744702v1</w:t>
+                <w:t xml:space="preserve">hal-03842450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA demethylation and hypermethylation are both required for late nodule development in Medicago</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pathogen-derived mechanical cues potentiate the spatio-temporal implementation of plant defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-022-01188-w⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-022-01495-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728475v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthomonas transcriptome inside cauliflower hydathodes reveals bacterial virulence strategies and physiological adaptations at early infection stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐françoise Jardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (2), pp.159-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mpp.13117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen-derived mechanical cues potentiate the spatio-temporal implementation of plant defense</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Investigating genetic diversity within the most abundant and prevalent non-pathogenic leaf-associated bacteria interacting with Arabidopsis thaliana in natural habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Ramírez-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gibelin-Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (1), pp.292. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.984832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-022-01495-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.984832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957987v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics of apricots unravels domestication history and adaptive events</w:t>
               </w:r>
@@ -3296,3178 +3296,3190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LeGOO: An Expertized Knowledge Database For The Model Legume Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara Hufnagel</w:t>
+                <w:t xml:space="preserve">Marion Verdenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Marques</w:t>
+                <w:t xml:space="preserve">Clare Gough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Soriano</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gamas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (1), pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcz177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721448v1</w:t>
+                <w:t xml:space="preserve">hal-02290862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LeGOO: An Expertized Knowledge Database For The Model Legume Medicago truncatula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Common bean resistance to Xanthomonas is associated with upregulation of the salicylic acid pathway and downregulation of photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Preveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clare Gough</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcz177⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-06972-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290862v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common bean resistance to Xanthomonas is associated with upregulation of the salicylic acid pathway and downregulation of photosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Correction to: Common bean resistance to Xanthomonas is associated with upregulation of the salicylic acid pathway and downregulation of photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Preveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.566. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-06972-6⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-07043-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945634v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EffectorK, a comprehensive resource to mine for Ralstonia, Xanthomonas, and other published effector interactors in the Arabidopsis proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gonzalez‐fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Monachello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin G Marsella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐claire Cazalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (10), pp.1257-1270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mpp.12965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hufnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Common bean resistance to Xanthomonas is associated with upregulation of the salicylic acid pathway and downregulation of photosynthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Hufnagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-07043-6⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151339v1</w:t>
+                <w:t xml:space="preserve">hal-04721448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pangenomic type III effector database of the plant pathogenic Ralstonia spp.</w:t>
+                <w:t xml:space="preserve">A receptor-like kinase enhances sunflower resistance to Orobanche cumana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrus Sabbagh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+                <w:t xml:space="preserve">Pauline Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lonjon</w:t>
+                <w:t xml:space="preserve">Sonia Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Vailleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto P. Macho</w:t>
+                <w:t xml:space="preserve">Julia Bazerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.7346⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (12), pp.1211 - 1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-019-0556-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623550v1</w:t>
+                <w:t xml:space="preserve">hal-02626477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A receptor-like kinase enhances sunflower resistance to Orobanche cumana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pangenomic type III effector database of the plant pathogenic Ralstonia spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrus Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Duriez</w:t>
+                <w:t xml:space="preserve">Fabien Lonjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Vautrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
+                <w:t xml:space="preserve">Fabienne Vailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Bazerque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
+                <w:t xml:space="preserve">Alberto P. Macho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (12), pp.1211 - 1215. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-019-0556-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.7346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626477v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rosa genome provides new insights into the domestication of modern roses</w:t>
+                <w:t xml:space="preserve">High conservation of the transcriptional response to acetolactate-synthase-inhibiting herbicides across plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Raymond</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Christophe Délye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. C. Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (6), pp.772-777. </w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (1), pp.2 - 7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41588-018-0110-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/wre.12276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798003v1</w:t>
+                <w:t xml:space="preserve">hal-02628831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High conservation of the transcriptional response to acetolactate-synthase-inhibiting herbicides across plant species</w:t>
+                <w:t xml:space="preserve">In situ relationships between microbiota and potential pathobiota in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Délye</w:t>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Duhoux</w:t>
+                <w:t xml:space="preserve">Léa Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. C. Gardin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Huard-Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wre.12276⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (8), pp.2024-2038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-018-0152-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628831v1</w:t>
+                <w:t xml:space="preserve">hal-02373577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ relationships between microbiota and potential pathobiota in Arabidopsis thaliana</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of GWAS models to identify non-additive genetic control of flowering time in sunflower hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Barret</w:t>
+                <w:t xml:space="preserve">Fanny Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Rigal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Huard-Chauveau</w:t>
+                <w:t xml:space="preserve">Ghislain Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-018-0152-7⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131 (2), pp.319-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-017-3003-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373577v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of GWAS models to identify non-additive genetic control of flowering time in sunflower hybrids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole-genome landscape of Medicago truncatula symbiotic genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pecrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Evan Staton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bonnafous</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+                <w:t xml:space="preserve">Christine Lelandais-Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-017-3003-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (12), pp.1017-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0286-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628425v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome landscape of Medicago truncatula symbiotic genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Moreau</w:t>
+                <w:t xml:space="preserve">A Genomic Map of Climate Adaptation in Arabidopsis thaliana at a Micro-Geographic Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Frachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0286-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779324v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two ancestral genes shaped the Xanthomonas campestris TAL effector gene repertoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Szurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Denancé</w:t>
+                <w:t xml:space="preserve">Erin L Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fontaine-Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 219 (1), pp.391-407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.15148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genomic Map of Climate Adaptation in Arabidopsis thaliana at a Micro-Geographic Scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+                <w:t xml:space="preserve">The Rosa genome provides new insights into the domestication of modern roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Chaubet</w:t>
+                <w:t xml:space="preserve">Hélène Badouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Verdenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (6), pp.772-777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41588-018-0110-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373598v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Prediction of Sunflower Hybrids Oil Content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intermediate degrees of synergistic pleiotropy drive adaptive evolution in ecological time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Frachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Mangin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
+                <w:t xml:space="preserve">Romain Villoutreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
+                <w:t xml:space="preserve">Cédric Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.1551-1561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0297-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624895v1</w:t>
+                <w:t xml:space="preserve">hal-02622028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of plasticity of oil yield for combined abiotic stresses using a joint approach of crop modeling and genome-wide association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Mangin</w:t>
+                <w:t xml:space="preserve">The sunflower genome provides insights into oil metabolism, flowering and Asterid evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Badouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+                <w:t xml:space="preserve">Christopher Grassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléna Cadic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Evan Staton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12961⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 546 (7656), pp.148-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature22380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608380v1</w:t>
+                <w:t xml:space="preserve">hal-01603287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of plasticity of oil yield for combined abiotic stresses using a joint approach of crop modelling and genome‐wide association</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">myGenomeBrowser: building and sharing your own genome browser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12961⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (8), pp.1255-1257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779348v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate degrees of synergistic pleiotropy drive adaptive evolution in ecological time</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional markers enable identification of rye-grass (Lolium sp.) plants with non-target -site-based resistance to herbicides inhibiting acetolactate-synthase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0297-1⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 257, pp.22-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622028v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sunflower genome provides insights into oil metabolism, flowering and Asterid evolution</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Quality Draft Genome Sequence of Curtobacterium sp. Strain Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Evan Staton</w:t>
+                <w:t xml:space="preserve">Ebrahim Osdaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Forero Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature22380⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (48), pp.e01378-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01378-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603287v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">myGenomeBrowser: building and sharing your own genome browser</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic control of plasticity of oil yield for combined abiotic stresses using a joint approach of crop modelling and genome‐wide association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Cadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw800⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (10), pp.2276-2291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608904v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional markers enable identification of rye-grass (Lolium sp.) plants with non-target -site-based resistance to herbicides inhibiting acetolactate-synthase</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic control of plasticity of oil yield for combined abiotic stresses using a joint approach of crop modeling and genome-wide association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Cadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2017.01.009⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (10), pp.2276-2291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607524v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Prediction of Sunflower Hybrids Oil Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+              <w:t xml:space="preserve">, 2017, 8, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2017.01633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779355v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Draft Genome Sequence of Curtobacterium sp. Strain Ferrero</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+                <w:t xml:space="preserve">Draft genome sequences of five Pseudomonas syringae pv. actinidifoliorum strains isolated in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Poliakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01378-17⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (3), pp.529-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bjm.2016.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905579v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft genome sequences of five Pseudomonas syringae pv. actinidifoliorum strains isolated in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cunty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6476,57 +6488,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Poliakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -6535,6359 +6547,6225 @@
               <w:t xml:space="preserve">Brazilian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (3), pp.529-530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bjm.2016.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056253v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequences of five Pseudomonas syringae pv. actinidifoliorum strains isolated in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Poliakoff</w:t>
+                <w:t xml:space="preserve">High-Quality Draft Genome Sequences of Two Xanthomonas Pathotype Strains Infecting Aroid Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bjm.2016.04.023⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (5), pp.e00902-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00902-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415259v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of expressed CRN and RXLR effectors from two &amp;lt;em&amp;gt;Plasmopara&amp;lt;/em&amp;gt; species causing grapevine and sunflower downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65 (5), pp.767-781. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppa.12469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Draft Genome Sequences of Two Xanthomonas Pathotype Strains Infecting Aroid Plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Noel</w:t>
+                <w:t xml:space="preserve">Effector polymorphisms of the sunflower downy mildew pathogen &amp;lt;em&amp;gt;Plasmopara Halstedii&amp;lt;/em&amp;gt; and their use to identify pathotypes from field isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00902-16⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0148513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629928v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effector polymorphisms of the sunflower downy mildew pathogen &amp;lt;em&amp;gt;Plasmopara Halstedii&amp;lt;/em&amp;gt; and their use to identify pathotypes from field isolates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+                <w:t xml:space="preserve">Using Ecology, Physiology, and Genomics to Understand Host Specificity in Xanthomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0148513⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (1), pp.163-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080615-100147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02632845v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Ecology, Physiology, and Genomics to Understand Host Specificity in Xanthomonas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence ofXanthomonas translucenspv. graminis Pathotype Strain CFBP 2053</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bragard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Cunnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080615-100147⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (5), pp.e01174-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01174-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03383508v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence ofXanthomonas translucenspv. graminis Pathotype Strain CFBP 2053</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Full genome sequence analysis of two isolates reveals a novel Xanthomonas species close to the sugarcane pathogen Xanthomonas albilineans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cociancich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Cunnac</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01174-15⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (3), pp.714-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes6030714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01594261v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full genome sequence analysis of two isolates reveals a novel Xanthomonas species close to the sugarcane pathogen Xanthomonas albilineans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Genome Sequences of the Race 1 and Race 4 Xanthomonas campestris pv. campestris Strains CFBP 1869 and CFBP 5817.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Morisset</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes6030714⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01023-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01594241v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALOMYbase, a resource to investigate non-target-site-based resistance to herbicides inhibiting acetolactate-synthase (ALS) in the major grass weed &amp;lt;em&amp;gt;Alopecurus myosuroides&amp;lt;/em&amp;gt; (black-grass)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">RNA-Seq analysis of rye-grass transcriptomic response to an herbicide inhibiting acetolactate-synthase identifies transcripts linked to non-target-site-based resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Delye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (4-5), pp.473-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-015-0292-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1804-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02635227v1</w:t>
+                <w:t xml:space="preserve">hal-02635561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-Seq analysis of rye-grass transcriptomic response to an herbicide inhibiting acetolactate-synthase identifies transcripts linked to non-target-site-based resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Duhoux</w:t>
+                <w:t xml:space="preserve">Whole-genome sequencing of 10&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; strains representing different host range spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Delye</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11103-015-0292-3⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.e00379-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00379-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635561v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome sequencing of 10&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; strains representing different host range spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+                <w:t xml:space="preserve">ALOMYbase, a resource to investigate non-target-site-based resistance to herbicides inhibiting acetolactate-synthase (ALS) in the major grass weed &amp;lt;em&amp;gt;Alopecurus myosuroides&amp;lt;/em&amp;gt; (black-grass)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Aude Christiane Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Delye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00379-15⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1804-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632911v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequences of the Race 1 and Race 4 Xanthomonas campestris pv. campestris Strains CFBP 1869 and CFBP 5817.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">High-Quality Draft Genome Sequence of the Xanthomonas translucens pv. cerealis Pathotype Strain CFBP 2541.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cunnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01023-15⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01574-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455989v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Draft Genome Sequence of the Xanthomonas translucens pv. cerealis Pathotype Strain CFBP 2541.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Genomics and transcriptomics of Xanthomonas campestris species challenge the concept of core type III effectome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Le Saux</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01574-14⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2190-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209993v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics and transcriptomics of Xanthomonas campestris species challenge the concept of core type III effectome.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Lautier</w:t>
+                <w:t xml:space="preserve">Combined genetic and transcriptomic analysis reveals three major signalling pathways activated by Myc-LCOs in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2190-0⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 208 (1), pp.224-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455988v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Xanthomonas sacchari Strain LMG 476</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Bolot</w:t>
+                <w:t xml:space="preserve">Full-length &amp;lt;em&amp;gt;de novo&amp;lt;/em&amp;gt; assembly of RNA-seq data in pea (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; L.) provides a gene expression atlas and gives insights into root nodulation in this species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Cociancich</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00146-15⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">cea-04573298v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined genetic and transcriptomic analysis reveals three major signalling pathways activated by Myc-LCOs in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Rengel</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of Xanthomonas sacchari Strain LMG 476</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Hervé</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cociancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13427⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.e00146-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00146-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632553v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04573298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-length &amp;lt;em&amp;gt;de novo&amp;lt;/em&amp;gt; assembly of RNA-seq data in pea (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; L.) provides a gene expression atlas and gives insights into root nodulation in this species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Brochot</w:t>
+                <w:t xml:space="preserve">Genome Sequencing of Ralstonia solanacearum Biovar 3, Phylotype I, Strains Rs-09-161 and Rs-10-244, Isolated from Eggplant and Chili in India.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman Ramesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sapna Gaitonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauri Achari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trupti Asolkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narendra Pratap Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12967⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00323-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02631162v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Xanthomonas axonopodis pv. allii Strain CFBP 6369.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Vernière</w:t>
+                <w:t xml:space="preserve">RNA-Seq profile of flavescence dorée phytoplasma in grapevine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Abbà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Galetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Delledonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00727-14⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-1088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209994v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant pathogen Xanthomonas campestris pv. campestris exploits N-acetylglucosamine during infection.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Rival</w:t>
+                <w:t xml:space="preserve">An integrated analysis of plant and bacterial gene expression in symbiotic root nodules using laser-capture microdissection coupled to RNA sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rodde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ton Timmers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01527-14⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (6), pp.817-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637892v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequencing of Ralstonia solanacearum Biovar 3, Phylotype I, Strains Rs-09-161 and Rs-10-244, Isolated from Eggplant and Chili in India.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Narendra Pratap Singh</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of Xanthomonas axonopodis pv. allii Strain CFBP 6369.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gagnevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00323-14⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 2 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00727-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629436v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-Seq profile of flavescence dorée phytoplasma in grapevine.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Massimo Delledonne</w:t>
+                <w:t xml:space="preserve">The plant pathogen Xanthomonas campestris pv. campestris exploits N-acetylglucosamine during infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Zischek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevie Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-1088⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (5), pp.e01527-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01527-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636852v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated analysis of plant and bacterial gene expression in symbiotic root nodules using laser-capture microdissection coupled to RNA sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sauviac</w:t>
+                <w:t xml:space="preserve">Genome sequence of Xanthomonas fuscans subsp. fuscans strain 4834-R reveals that flagellar motility is not a general feature of xanthomonads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario L. Arrieta-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12442⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.761--790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082945v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequences of Three Atypical Xanthomonas campestris pv. campestris Strains, CN14, CN15, and CN16.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ji-Liang Tang</w:t>
+                <w:t xml:space="preserve">Genome mining reveals the genus Xanthomonas to be a promising reservoir for new bioactive non-ribosomally synthesized peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Koebnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Marguerettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume P. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00465-13⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645772v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic survey of pathogenicity determinants and VNTR markers in the cassava bacterial pathogen Xanthomonas axonopodis pv. manihotis strain CIO151</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana C. Díaz</w:t>
+                <w:t xml:space="preserve">Genome Sequence of Xanthomonas campestris pv. campestris Strain Xca5.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079704⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00032-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199314v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of Xanthomonas fuscans subsp. fuscans strain 4834-R reveals that flagellar motility is not a general feature of xanthomonads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+                <w:t xml:space="preserve">High-Quality Draft Genome Sequences of Xanthomonas axonopodis pv. glycines Strains CFBP 2526 and CFBP 7119.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurana Serres Giardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario L. Arrieta-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-761⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01036-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199326v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome mining reveals the genus Xanthomonas to be a promising reservoir for new bioactive non-ribosomally synthesized peptides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Quality Draft Genome Sequence of Xanthomonas alfalfae subsp. alfalfae Strain CFBP 3836.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Koebnik</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume P. Robin</w:t>
+                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-658⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01035-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209938v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the Xanthomonas cassavae Type Strain CFBP 4642.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
+                <w:t xml:space="preserve">Natural genetic variation of Xanthomonas campestris pv. campestris pathogenicity on Arabidopsis revealed by association and reverse genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Genissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Munoz Bodnar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cunnac</w:t>
+                <w:t xml:space="preserve">Matthieu Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Ortiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Szurek</w:t>
+                <w:t xml:space="preserve">Perrine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (4), </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.e00538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00679-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00538-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642222v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of Xanthomonas campestris pv. campestris Strain Xca5.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Draft Genome Sequence of the Xanthomonas cassavae Type Strain CFBP 4642.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Arlat</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Munoz Bodnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cunnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Szurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00032-12⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00679-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649490v1</w:t>
+                <w:t xml:space="preserve">hal-02642222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural genetic variation of Xanthomonas campestris pv. campestris pathogenicity on Arabidopsis revealed by association and reverse genetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Perrine David</w:t>
+                <w:t xml:space="preserve">High-Quality Draft Genome Sequences of Two Xanthomonas citri pv. malvacearum Strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cunnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Forero Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Szurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00538-12⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00674-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199307v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Draft Genome Sequences of Xanthomonas axonopodis pv. glycines Strains CFBP 2526 and CFBP 7119.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+                <w:t xml:space="preserve">The xylan utilization system of the plant pathogen Xanthomonas campestris pv campestris controls epiphytic life and reveals common features with oligotrophic bacteria and animal gut symbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Blanvillain-Baufume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurana Serres Giardi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tristan Boureau</w:t>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (6), </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 198 (3), pp.899 - 915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01036-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.12187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648487v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Draft Genome Sequence of Xanthomonas alfalfae subsp. alfalfae Strain CFBP 3836.</w:t>
+                <w:t xml:space="preserve">Repertoire, unified nomenclature and evolution of the Type III effector gene set in the &amp;lt;em&amp;gt;Ralstonia solanacearum&amp;lt;/em&amp;gt; species complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Nemo Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Anisimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Plener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Cazalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01035-13⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649259v1</w:t>
+                <w:t xml:space="preserve">hal-02647666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Draft Genome Sequences of Two Xanthomonas citri pv. malvacearum Strains.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris Szurek</w:t>
+                <w:t xml:space="preserve">Genomic survey of pathogenicity determinants and VNTR markers in the cassava bacterial pathogen Xanthomonas axonopodis pv. manihotis strain CIO151</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario L. Arrieta-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. Rodríguez-R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro L. Pérez-Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C. Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00674-13⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643147v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The xylan utilization system of the plant pathogen Xanthomonas campestris pv campestris controls epiphytic life and reveals common features with oligotrophic bacteria and animal gut symbionts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
+                <w:t xml:space="preserve">Genome Sequences of Three Atypical Xanthomonas campestris pv. campestris Strains, CN14, CN15, and CN16.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo-Le Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Liang Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12187⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00465-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209910v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repertoire, unified nomenclature and evolution of the Type III effector gene set in the &amp;lt;em&amp;gt;Ralstonia solanacearum&amp;lt;/em&amp;gt; species complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Cazalé</w:t>
+                <w:t xml:space="preserve">Microsatellite markers for characterization of native and introduced populations of Plasmopara viticola, the causal agent of grapevine downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciana Papura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilise Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Machefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dezette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-859⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (7), pp.6337-6340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01255-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647666v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite markers for characterization of native and introduced populations of Plasmopara viticola, the causal agent of grapevine downy mildew</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Dezette</w:t>
+                <w:t xml:space="preserve">A gene-phenotype network based on genetic variability for drought responses reveals key physiological processes in controlled and natural environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Arribat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01255-12⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e45249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650268v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic insights into strategies used by Xanthomonas albilineans with its reduced artillery to spread within sugarcane xylem vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (1), pp.658--680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-13-658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gene-phenotype network based on genetic variability for drought responses reveals key physiological processes in controlled and natural environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Hourlier</w:t>
+                <w:t xml:space="preserve">Two direct targets of cytokinin signaling regulate symbiotic nodulation in Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Brault-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045249⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (9), pp.3838-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.103267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644423v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two direct targets of cytokinin signaling regulate symbiotic nodulation in Medicago truncatula.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathias Brault</w:t>
+                <w:t xml:space="preserve">Transcriptomic analysis of the interaction between Helianthus annuus and its obligate parasite Plasmopara halstedii shows single nucleotide polymorphisms in CRN sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falah As-Sadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.112.103267⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856169v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of the interaction between Helianthus annuus and its obligate parasite Plasmopara halstedii shows single nucleotide polymorphisms in CRN sequences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Rengel</w:t>
+                <w:t xml:space="preserve">Flavescence doree' phytoplasma genome: a metabolism oriented towards glycolysis and protein degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64, pp.S13-S14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648363v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavescence doree' phytoplasma genome: a metabolism oriented towards glycolysis and protein degradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Partial Chromosome Sequence of Spiroplasma citri reveals extensive viral invasion and important gene decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (11), pp.3420-3426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02954-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649904v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Chromosome Sequence of Spiroplasma citri reveals extensive viral invasion and important gene decay</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrère</w:t>
+                <w:t xml:space="preserve">FrameDP: sensitive peptide detection on noisy matured sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02954-09⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (5), pp.670-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658836v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Genes from the Potato Brown Rot Strains of Ralstonia solanacearum and Their Potential Use for Strain Detection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobyle: a new full web bioinformatics framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Pianzzola</w:t>
+                <w:t xml:space="preserve">Bertrand Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Maufrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-99-9-1105⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (22), pp.3005-3011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668604v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobyle: a new full web bioinformatics framework</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Maupetit</w:t>
+                <w:t xml:space="preserve">The complete genome sequence of Xanthomonas albilineans provides new insights into the reductive genome evolution of the xylem-limited Xanthomonadaceae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp493⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287963v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome sequence of Xanthomonas albilineans provides new insights into the reductive genome evolution of the xylem-limited Xanthomonadaceae.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ralf Koebnik</w:t>
+                <w:t xml:space="preserve">Specific Genes from the Potato Brown Rot Strains of Ralstonia solanacearum and Their Potential Use for Strain Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Pianzzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-616⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (9), pp.1105-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-99-9-1105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730090v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FrameDP: sensitive peptide detection on noisy matured sequences</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The abundant extrachromosomal DNA content of the Spiroplasma citri GII3-3X genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Killiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp024⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, 195p1-195p13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665259v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The abundant extrachromosomal DNA content of the Spiroplasma citri GII3-3X genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nabil Killiny</w:t>
+                <w:t xml:space="preserve">Genome sequence of the -rhizobium Cupriavidus taiwanensis and comparative genomics of rhizobia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Glew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-195⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (9), pp.1472 - 1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.076448.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664161v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the -rhizobium Cupriavidus taiwanensis and comparative genomics of rhizobia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+                <w:t xml:space="preserve">Genomic Structure and Phylogeny of the Plant Pathogen Ralstonia solanacearum Inferred from Gene Distribution Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schoenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.076448.108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 189, pp.377-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00999-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655676v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Structure and Phylogeny of the Plant Pathogen Ralstonia solanacearum Inferred from Gene Distribution Analysis</w:t>
-[...132 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">The ProDom database of protein domain families: more emphasis on 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Beausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13130,64 +13008,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des bases génétiques et étude de RESIstances aux pathogènes chez la tomate résiLIENtes face aux Changements climatiquEs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Belny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Labourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13242,103 +13120,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TnSeq approach to study the genetic bases of Xanthomonas campestris pv. campestris adaptation to in vitro and in planta conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). INT., Jul 2019, Glasgow, United Kingdom</w:t>
@@ -13419,51 +13297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). INT., Jul 2019, Glasgow, United Kingdom</w:t>
@@ -13518,77 +13396,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gonzalez Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Rembliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Arroyo Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemo Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). INT., Jul 2019, Glasgow, United Kingdom</w:t>
@@ -13617,103 +13495,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TnSeq approach to study the genetic bases of Xanthomonas campestris pv. campestris adaptation to in vitro and in planta conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
@@ -13742,77 +13620,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ralstonia solanacearum PopP2 effector exploits immune-associated MAPKs to potentiate its virulence functions and evade host recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Escouboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vicédo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13861,402 +13739,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A whole-transcriptome approach to unravel non-target-site-based resistance to ALS inhibitors in &amp;lt;em&amp;gt;Ambrosia artemisiifolia&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Pernin</w:t>
+                <w:t xml:space="preserve">Long ncRNAs and epigenetic regulations are attractive candidate elements for the orchestration of symbiotic gene expression in M. truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pecrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Evan Staton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lelandais Briere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, "New approaches for smarter weed management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">International plant epigenetics symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC (European Research Council) and the RFI Objectif Végétal regional programme, Oct 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733955v1</w:t>
+                <w:t xml:space="preserve">hal-03355269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long ncRNAs and epigenetic regulations are attractive candidate elements for the orchestration of symbiotic gene expression in M. truncatula.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Moreau</w:t>
+                <w:t xml:space="preserve">A whole-transcriptome approach to unravel non-target-site-based resistance to ALS inhibitors in Ambrosia artemisiifolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International plant epigenetics symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERC (European Research Council) and the RFI Objectif Végétal regional programme, Oct 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">18th European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Ljubljana, Slovenia, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355269v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A whole-transcriptome approach to unravel non-target-site-based resistance to ALS inhibitors in Ambrosia artemisiifolia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">A whole-transcriptome approach to unravel non-target-site-based resistance to ALS inhibitors in &amp;lt;em&amp;gt;Ambrosia artemisiifolia&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Ljubljana, Slovenia, Slovenia</w:t>
+              <w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, "New approaches for smarter weed management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223921v1</w:t>
+                <w:t xml:space="preserve">hal-02733955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathobiome entomopathogenic nematodes Development of methodology for a taxonomic assignation at the species level in the the pathobiome of entomopathogenic nematodes from the Steinernema genus</w:t>
               </w:r>
@@ -14486,2119 +14364,2119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea genomic tools for functional and structural approaches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Making sense out of phytoviral metagenomics: what have we learned from the Kerguelen Islands phytovirome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Aluome</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mendel's legacy - 150 years of the genius of genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Masaryk University. CZE., Sep 2015, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743963v1</w:t>
+                <w:t xml:space="preserve">hal-02798683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea in the genomic era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aluome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IFR AIB (Agrobiosciences, Interactions &amp; Biodiversité)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making sense out of phytoviral metagenomics: what have we learned from the Kerguelen Islands phytovirome?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armelle Marais</w:t>
+                <w:t xml:space="preserve">Pea genomic tools for functional and structural approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
+                <w:t xml:space="preserve">Christelle Aluome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">Mendel's legacy - 150 years of the genius of genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Masaryk University. CZE., Sep 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798683v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea in the genomic era</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Klein</w:t>
+                <w:t xml:space="preserve">Comparative genomics and transcriptomics of #Xanthomonas campestris# : Session 3- Physiologie, génétique et génomique des bactéries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Adam Kondorosi Symposium "Frontiers in Legume Biology",</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">11èmes Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Aussois, France. pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797923v1</w:t>
+                <w:t xml:space="preserve">hal-01456725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics and transcriptomics of #Xanthomonas campestris# : Session 3- Physiologie, génétique et génomique des bactéries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of rye-grass (&amp;lt;em&amp;gt;Lolium&amp;lt;/em&amp;gt; sp.) transcriptome-wide response to ALS-inhibiting herbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Delye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Rencontres Plantes-Bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Aussois, France. pp.40</w:t>
+              <w:t xml:space="preserve">European Weed Research Society (EWRS) workshop "Herbicide-Resistance in Europe: challenges, opportunities and threats"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Weed Research Society (EWRS). GBR., May 2014, Frankfurt, Germany. 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456725v1</w:t>
+                <w:t xml:space="preserve">hal-02739894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of rye-grass (&amp;lt;em&amp;gt;Lolium&amp;lt;/em&amp;gt; sp.) transcriptome-wide response to ALS-inhibiting herbicides</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pea in the genomic era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aluome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Weed Research Society (EWRS) workshop "Herbicide-Resistance in Europe: challenges, opportunities and threats"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Weed Research Society (EWRS). GBR., May 2014, Frankfurt, Germany. 69 p</w:t>
+              <w:t xml:space="preserve">2. Adam Kondorosi Symposium "Frontiers in Legume Biology",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739894v1</w:t>
+                <w:t xml:space="preserve">hal-02797923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory and evolution of type III effectors in the Ralstonia solanacearum species complex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A transcriptomics-based approach enables the first identification of candidate genes involved in non-target-site-based resistance to herbicides in a grass weed (Alopecurus myosuroides)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Noel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeanne Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Beffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Delye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST SUSTAIN FA1208</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Birnam, United Kingdom</w:t>
+              <w:t xml:space="preserve">Global Herbicide Resistance Challenge Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Perth, Australia. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131069v1</w:t>
+                <w:t xml:space="preserve">hal-02747324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptomics-based approach enables the first identification of candidate genes involved in non-target-site-based resistance to herbicides in a grass weed (Alopecurus myosuroides)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Gardin</w:t>
+                <w:t xml:space="preserve">Diagnostic de la résistance non liée à la cible chez les ray grass (&amp;lt;em&amp;gt;Lolium&amp;lt;/em&amp;gt; sp.) : développement de tests rapides et fiables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Beffa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Delye</w:t>
+                <w:t xml:space="preserve">L. Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Herbicide Resistance Challenge Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Perth, Australia. 115 p</w:t>
+              <w:t xml:space="preserve">22. Conférence du Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2013, Dijon, France. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747324v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de la résistance non liée à la cible chez les ray grass (&amp;lt;em&amp;gt;Lolium&amp;lt;/em&amp;gt; sp.) : développement de tests rapides et fiables</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome mining reveals a novel and promising NRPS gene cluster in #Xanthomonas albilineans#, #Xanthomonas oryzae# and #Xanthomonas translucens#</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Koebnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Marguerettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume P. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conférence du Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2013, Dijon, France. 45 p</w:t>
+              <w:t xml:space="preserve">59. Congresso Brasileiro de Genética</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Águas de Lindóia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746199v1</w:t>
+                <w:t xml:space="preserve">hal-01456738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome mining reveals a novel and promising NRPS gene cluster in #Xanthomonas albilineans#, #Xanthomonas oryzae# and #Xanthomonas translucens#</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume P. Robin</w:t>
+                <w:t xml:space="preserve">Contrasted patterns of phytoviral metagenomes in wild and agricultural environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59. Congresso Brasileiro de Genética</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Águas de Lindóia, Brazil</w:t>
+              <w:t xml:space="preserve">EMBO Workshop “Green viruses, from gene to landscape”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456738v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de mécanismes de résistance non liée à la cible grâce à la transcriptomique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Engel</w:t>
+                <w:t xml:space="preserve">Genome and transcriptome analysis to reveal adaptation to new environments and hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gagnevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conférence du Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2013, Dijon, France. 45 p</w:t>
+              <w:t xml:space="preserve">APS-MSA Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747026v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted patterns of phytoviral metagenomes in wild and agricultural environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alopecurus myosuroides transcriptome database (ALOMYBase): unravelling the genetic bases of non-target-site-based resistance to herbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Beffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Delye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop “Green viruses, from gene to landscape”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">16. European Weed Research Symposium (EWRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Weed Research Society (EWRS). GBR., Jun 2013, Samsun, Turkey. pp.259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810681v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome and transcriptome analysis to reveal adaptation to new environments and hosts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bolot</w:t>
+                <w:t xml:space="preserve">Genomic comparison within Xenorhabdus genus: X. poinarii species characterized by a small genome and attenuated virulence toward insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erika Charbit</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS-MSA Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Austin, Texas, United States</w:t>
+              <w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Leipzig, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209932v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic comparison within Xenorhabdus genus: X. poinarii species characterized by a small genome and attenuated virulence toward insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+                <w:t xml:space="preserve">Identification de mécanismes de résistance non liée à la cible grâce à la transcriptomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pages</w:t>
+                <w:t xml:space="preserve">B. Couloume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Bisch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Helene Chiapello</w:t>
+                <w:t xml:space="preserve">C. Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congress of European Microbiologists (FEMS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Leipzig, Allemagne</w:t>
+              <w:t xml:space="preserve">22. Conférence du Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2013, Dijon, France. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837266v1</w:t>
+                <w:t xml:space="preserve">hal-02747026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alopecurus myosuroides transcriptome database (ALOMYBase): unravelling the genetic bases of non-target-site-based resistance to herbicides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Transcriptome screening-based identification of candidate genes endowing non-target-site-based resistance to herbicides inhibiting ALS in Lolium sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Delye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. European Weed Research Symposium (EWRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Weed Research Society (EWRS). GBR., Jun 2013, Samsun, Turkey. pp.259</w:t>
+              <w:t xml:space="preserve">, European Weed Research Society (EWRS). GBR., Jun 2013, Samsun, Turkey. pp.269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749853v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome screening-based identification of candidate genes endowing non-target-site-based resistance to herbicides inhibiting ALS in Lolium sp</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contrasted patterns of phytoviral metagenomes in wild and agricultural environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Weed Research Symposium (EWRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Weed Research Society (EWRS). GBR., Jun 2013, Samsun, Turkey. pp.269</w:t>
+              <w:t xml:space="preserve">19. Australasian Plant Pathology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746079v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted patterns of phytoviral metagenomes in wild and agricultural environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
+                <w:t xml:space="preserve">Inventory and evolution of type III effectors in the Ralstonia solanacearum species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemo Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Anisimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Australasian Plant Pathology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">COST SUSTAIN FA1208</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Birnam, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809610v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic resources for functional analysis in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and related crop species</w:t>
               </w:r>
@@ -16636,51 +16514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Legume Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Crops Research Institute for the Semi-Arid Tropics, CGIAR (ICRISAT). Patancheru, IND., Oct 2012, Hyderabad, India</w:t>
@@ -16703,342 +16581,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequencing of Xanthomonas axonopodis pv. phaseoli CFBP4834-R reveals that flagellar motility is not a general feature of xanthomonads. [Abstract]</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Use of 454 pyrosequencing for the fast and efficient characterization of known and novel viral agents in Prunus materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Bourreau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Gentit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Xanthomonas Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">22. International conference on virus and other graft transmissible diseases of fruit crops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rome, Italy. p. 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202944v1</w:t>
+                <w:t xml:space="preserve">hal-02803408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of 454 pyrosequencing for the fast and efficient characterization of known and novel viral agents in Prunus materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+                <w:t xml:space="preserve">Genome sequencing of Xanthomonas axonopodis pv. phaseoli CFBP4834-R reveals that flagellar motility is not a general feature of xanthomonads. [Abstract]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gentit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adriana Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International conference on virus and other graft transmissible diseases of fruit crops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rome, Italy. p. 47</w:t>
+              <w:t xml:space="preserve">4. Xanthomonas Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803408v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progrès et contraintes pour le développement de la métagénomique phytovirale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17093,51 +16971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of genomic resources for &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and related legume crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Debellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Verdenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Dudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17231,77 +17109,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cociancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European conference on prokaryotic and fungal genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Göttingen, Germany</w:t>
@@ -17343,90 +17221,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete genome sequence of Xanthomonas albilineans provides new insights into the reductive genome evolution of the xylem-limited Xanthomonadaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Québec City, Canada. 2 p</w:t>
@@ -17481,64 +17359,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17593,90 +17471,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La séquence complète du génome de Xanthomonas albilineans apporte un éclairage nouveau sur l'évolution des Xanthomonadaceae dont l'habitat est limité au xylème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque National de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lyon, France. 1 p</w:t>
@@ -17718,90 +17596,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La séquence du génome de Xanthomonas albilineans dévoile des particularités surprenantes chez cette bactérie pathogène de la canne à sucre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres plantes-bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
@@ -17955,51 +17833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The partial chromosome sequence of Spiroplasma citri strain GII3-3X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18151,51 +18029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charleux Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrés Zárate-Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanna Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18250,77 +18128,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVOLVEMENT OF TALES IN XANTHOMONAS CAMPESTRIS PV. CAMPESTRIS PATHOGENICITY IN CAULIFLOWER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charleux Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanna Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bellenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐françoise Jardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18362,90 +18240,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de gènes liés à la résistance aux herbicides non liée à la cible chez les Ivraies : vers des tests « moléculaires » de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conference du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18496,77 +18374,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent pea genomic resources will enhance complementary improvement strategies in this crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aluome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18608,90 +18486,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of &amp;lt;em&amp;gt;Amalgamaviridae&amp;lt;/em&amp;gt; diversity in the Kerguelen Islands ecosystem using two different strategies for metagenome analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18746,51 +18624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique comparative dans le genre Xenorhabdus : l'espèce X. Poinarii caractérisée par un pouvoir pathogène atténué et un génome de petite taille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18858,51 +18736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The partial chromosome sequence of Spiroplasma citri strain GII3-3X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18910,51 +18788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cambridge, United Kingdom. pp.Inconnu, 2006</w:t>
@@ -19015,64 +18893,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medicago sativa cv. Mercedes genome sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19146,64 +19024,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete genome sequence of Xanthomonas albilineans provides new insights into the reductive genome evolution of the xylem-limited Xanthomonadaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cociancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19283,51 +19161,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics of Plasmopara halstedii reveals genomic regions associated with the breakdown of sunflower downy mildew resistance genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pecrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dvorak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19395,589 +19273,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation in an NLR pair confers thermostable resistance to a devastating bacterial pathogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New resistance to bacterial wilt in heat-stressed tomato is revealed by two-reference Genome Wide Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Belny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Aoun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caitlin Griffiths</w:t>
+                <w:t xml:space="preserve">Henri Desaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486085v1</w:t>
+                <w:t xml:space="preserve">hal-05292858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New resistance to bacterial wilt in heat-stressed tomato is revealed by two-reference Genome Wide Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Belny</w:t>
+                <w:t xml:space="preserve">Natural variation in an NLR pair confers thermostable resistance to a devastating bacterial pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandeep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chacko Jobichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natsumi Maruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Desaint</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gouzy</w:t>
+                <w:t xml:space="preserve">Caitlin Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05292858v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative phylotranscriptomics reveals a 110 million years-old symbiotic program</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+                <w:t xml:space="preserve">Arabidopsis hydathodes are sites of intense auxin metabolism and nutrient scavenging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bellenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Remblière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811677v1</w:t>
+                <w:t xml:space="preserve">hal-04122145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis hydathodes are sites of intense auxin metabolism and nutrient scavenging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative phylotranscriptomics reveals a 110 million years-old symbiotic program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Brichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Cazalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Remblière</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04122145v1</w:t>
+                <w:t xml:space="preserve">hal-03811677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthomonas transcriptome inside cauliflower hydathodes reveals bacterial virulence strategies and physiological adaptation at early infection stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien S Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20003,103 +19881,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of the cluster root forming white lupin;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hufnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20164,51 +20042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -20667,51 +20545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612113v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Louis Leconte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bindea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14941" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05305479v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bompas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Campion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Toulmonde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Cesne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saint-Jean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.115788" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Routaboul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Savourat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16954" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routaboul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Olympio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Fern&#225;ndez-Melero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia del Moral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Todesco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Rieseberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Owens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04558-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664466v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Fuente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Escoubou&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vic&#233;do" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Luneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109224" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legendre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04594-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670942v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiroz Monnens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cunnac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Charbit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10684-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choghag Demirjian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Razavi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100607" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109182" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brichet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01441-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gamas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcac134" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ram&#237;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1304377" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Loubet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Meyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pernin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04524-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaichi Huang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jahani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205783119" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.984832" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#235;l" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00279-22" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fromentin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac177" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744702v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Baudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18313" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728475v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01188-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580527v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Luneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cerutti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13117" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab110" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721448v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Hufnagel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marques" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14197-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gough" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz177" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945634v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Foucher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06972-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052440v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez&#8208;fuente" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Monachello" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G Marsella" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12965" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460008v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151339v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07043-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623550v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Sabbagh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lonjon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto P. Macho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7346" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626477v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duriez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bazerque" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0556-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628831v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duhoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. C. Gardin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12276" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373577v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rigal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard-Chauveau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0152-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628425v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnafous" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fi&#233;vet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-3003-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779324v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evan Staton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Bri&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0286-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090739v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Szurek" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin L Doyle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fontaine-Bodin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15148" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373598v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00967" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01633" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Cadic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12961" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779348v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622028v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0297-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603287v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grassa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22380" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608904v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw800" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607524v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duhoux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.01.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779355v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905579v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Osdaghi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Forero Serna" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01378-17" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056253v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cunty" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poliakoff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjm.2016.04.023" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415259v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640035v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12469" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629928v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rob&#232;ne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pruvost" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00902-16" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632845v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gascuel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148513" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594261v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pesce" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Berthelot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bragard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01174-15" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594241v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pieretti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cociancich" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes6030714" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635227v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aude Christiane Gardin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1804-x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635561v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-015-0292-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632911v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Varvaro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00379-15" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455989v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01023-15" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209993v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cunnac" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01574-14" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455988v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lautier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2190-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04573298v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bolot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cociancich" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00146-15" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632553v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Camps" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13427" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631162v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12967" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209994v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Gordon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verni&#232;re" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00727-14" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637892v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Zischek" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevie Jamet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rival" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01527-14" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629436v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Ramesh" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Gaitonde" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauri Achari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupti Asolkar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Pratap Singh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00323-14" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636852v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Galetto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Delledonne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1088" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082945v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodde" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Timmers" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauviac" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12442" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645772v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Le Jiang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Liang Tang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00465-13" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199314v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Arrieta-Ortiz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Rodr&#237;guez-R" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro L. P&#233;rez-Quintero" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. D&#237;az" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079704" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199326v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-761" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209938v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Royer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marguerettaz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Robin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-658" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642222v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Munoz Bodnar" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ortiz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00679-13" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649490v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00032-12" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199307v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabannes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine David" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00538-12" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648487v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres Giardi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01036-13" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649259v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01035-13" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643147v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00674-13" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209910v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dejean" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Blanvillain-Baufume" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12187" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647666v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plener" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-859" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650268v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouxel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilise Nogueira" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Machefer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01255-12" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199327v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-658" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644423v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arribat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hourlier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045249" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856169v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brault-Hernandez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Huault" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brault" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.103267" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648363v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falah As-Sadi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-498" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649904v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desque" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658836v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#232;re" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02954-09" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668604v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Elbaz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Siri" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Pianzzola" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-9-1105" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287963v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N&#233;ron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maufrais" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maupetit" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp493" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730090v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-616" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665259v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp024" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664161v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret Nurbel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Killiny" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-195" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655676v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amadou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Glew" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.076448.108" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936820v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schoenfeld" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00999-06" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214150v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bru" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courcelle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dalmar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki034" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655599v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Golfier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris-Liebe" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Talini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.12.8042&#8211;8048.2005" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722301v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labourey" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Bonnet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738045v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736505v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grund" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhou" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabos" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735402v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Fuente" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rembliere" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Arroyo Velez" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361887v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Baudin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737637v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Huet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jauneau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733955v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355269v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais Briere" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223921v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603194v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heuillard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741352v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743963v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536570v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798683v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797923v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456725v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739894v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131069v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Noel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747324v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gardin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Beffa" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746199v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456738v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747026v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Couloume" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810681v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209932v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749853v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746079v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809610v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747944v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belser" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Labadie" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202944v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourreau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bernal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803408v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentit" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810961v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746654v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurat" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202957v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817753v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729249v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pieretti" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royer" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koebnik" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824029v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202965v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327528v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Senger" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753198v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209771v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audran" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleux Brice" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Z&#225;rate-Chaves" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Fuentes" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208368v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604115v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393252.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743375v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805457v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810864v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816748v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carrere" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993163v2" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730091v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arlat" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cociancich" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304631v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486085v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aoun" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Singh" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chacko Jobichen" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsumi Maruta" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Griffiths" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292858v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03811677v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04122145v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358284v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790529v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788818v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05305479v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bompas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Campion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Toulmonde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Cesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saint-Jean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.115788" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612113v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Louis Leconte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bindea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14941" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routaboul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellenot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Olympio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Fern&#225;ndez-Melero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia del Moral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Todesco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Rieseberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Owens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04558-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Fuente" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Escoubou&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vic&#233;do" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Luneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109224" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiroz Monnens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cunnac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Charbit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10684-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legendre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04594-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Routaboul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Savourat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16954" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109182" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brichet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01441-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ram&#237;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1304377" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gamas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcac134" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaichi Huang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jahani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205783119" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Loubet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Meyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Michel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pernin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04524-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choghag Demirjian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Razavi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100607" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728310v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fromentin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac177" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Baudin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18313" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728475v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01188-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#235;l" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00279-22" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580527v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Luneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cerutti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13117" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806728v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.984832" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab110" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gough" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz177" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945634v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Foucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06972-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07043-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez&#8208;fuente" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Monachello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G Marsella" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12965" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460008v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marques" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14197-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721448v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Hufnagel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duriez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bazerque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0556-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623550v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Sabbagh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lonjon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto P. Macho" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7346" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duhoux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. C. Gardin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12276" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373577v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rigal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard-Chauveau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0152-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628425v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnafous" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fi&#233;vet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-3003-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779324v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evan Staton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Bri&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0286-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373598v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00967" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090739v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Szurek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin L Doyle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fontaine-Bodin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15148" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622028v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0297-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603287v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grassa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22380" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608904v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw800" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607524v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duhoux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.01.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR7C9597-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905579v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Osdaghi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Forero Serna" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01378-17" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779348v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Cadic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12961" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608380v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624895v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01633" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056253v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cunty" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poliakoff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjm.2016.04.023" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415259v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629928v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rob&#232;ne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pruvost" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00902-16" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640035v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12469" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632845v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gascuel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148513" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594261v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pesce" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Berthelot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bragard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01174-15" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594241v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pieretti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cociancich" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes6030714" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455989v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01023-15" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635561v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-015-0292-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632911v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Varvaro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00379-15" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635227v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aude Christiane Gardin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1804-x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209993v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cunnac" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01574-14" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455988v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lautier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2190-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632553v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Camps" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13427" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631162v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12967" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04573298v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bolot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cociancich" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00146-15" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629436v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Ramesh" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Gaitonde" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauri Achari" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupti Asolkar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Pratap Singh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00323-14" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636852v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Galetto" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Delledonne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1088" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082945v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodde" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Timmers" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauviac" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12442" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209994v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Gordon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verni&#232;re" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00727-14" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637892v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Zischek" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevie Jamet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rival" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01527-14" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199326v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Arrieta-Ortiz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-761" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209938v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Royer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marguerettaz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Robin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-658" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649490v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00032-12" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648487v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres Giardi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01036-13" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649259v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01035-13" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199307v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabannes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine David" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00538-12" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642222v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Munoz Bodnar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ortiz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00679-13" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643147v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00674-13" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209910v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dejean" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Blanvillain-Baufume" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12187" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647666v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plener" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-859" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199314v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Rodr&#237;guez-R" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro L. P&#233;rez-Quintero" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. D&#237;az" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079704" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645772v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Le Jiang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Liang Tang" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00465-13" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650268v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouxel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilise Nogueira" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Machefer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01255-12" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644423v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arribat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hourlier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045249" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199327v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-658" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856169v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brault-Hernandez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Huault" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brault" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.103267" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648363v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falah As-Sadi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-498" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649904v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desque" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658836v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#232;re" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02954-09" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665259v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp024" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287963v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N&#233;ron" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maufrais" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maupetit" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp493" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730090v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-616" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668604v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Elbaz" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Siri" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Pianzzola" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-9-1105" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664161v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret Nurbel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Killiny" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-195" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655676v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amadou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Glew" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.076448.108" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936820v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schoenfeld" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00999-06" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214150v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bru" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courcelle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dalmar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki034" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655599v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Golfier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris-Liebe" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Talini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.12.8042&#8211;8048.2005" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722301v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labourey" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Bonnet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738045v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736505v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grund" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhou" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabos" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735402v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Fuente" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rembliere" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Arroyo Velez" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361887v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Baudin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737637v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Huet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jauneau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355269v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais Briere" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223921v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733955v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603194v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heuillard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741352v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798683v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536570v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743963v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456725v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739894v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797923v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747324v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gardin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Beffa" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746199v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456738v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810681v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209932v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749853v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747026v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Couloume" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engel" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746079v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809610v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131069v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Noel" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747944v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belser" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Labadie" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803408v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentit" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202944v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourreau" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bernal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810961v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746654v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurat" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202957v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817753v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729249v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pieretti" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royer" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koebnik" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824029v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202965v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327528v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Senger" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753198v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209771v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audran" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleux Brice" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Z&#225;rate-Chaves" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Fuentes" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208368v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604115v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393252.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743375v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805457v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810864v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816748v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carrere" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993163v2" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730091v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arlat" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cociancich" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304631v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292858v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486085v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aoun" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Singh" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chacko Jobichen" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsumi Maruta" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Griffiths" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04122145v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03811677v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358284v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790529v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788818v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>