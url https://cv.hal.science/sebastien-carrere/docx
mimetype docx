--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -93,329 +93,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (97)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (96)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome of 1773 superficial non-dermatofibrosarcoma sarcomas A French Sarcoma Group study (FSG) from the NETSARC database</w:t>
+                <w:t xml:space="preserve">Multi‐scale characterisation of cold response reveals immediate and long‐term impacts on cell physiology up to seed composition in sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bompas</w:t>
+                <w:t xml:space="preserve">Jean Michel Louis Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Campion</w:t>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Toulmonde</w:t>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Le Cesne</w:t>
+                <w:t xml:space="preserve">Gabriela Bindea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Saint-Jean</w:t>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 229, pp.115788. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.2596-2614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2025.115788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.14941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305479v1</w:t>
+                <w:t xml:space="preserve">hal-04612113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐scale characterisation of cold response reveals immediate and long‐term impacts on cell physiology up to seed composition in sunflower</w:t>
+                <w:t xml:space="preserve">Outcome of 1773 superficial non-dermatofibrosarcoma sarcomas A French Sarcoma Group study (FSG) from the NETSARC database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Louis Leconte</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bompas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moroldo</w:t>
+                <w:t xml:space="preserve">Loic Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+                <w:t xml:space="preserve">Maud Toulmonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Bindea</w:t>
+                <w:t xml:space="preserve">Axel Le Cesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+                <w:t xml:space="preserve">Mélanie Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48, pp.2596-2614. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 229, pp.115788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.14941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2025.115788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612113v1</w:t>
+                <w:t xml:space="preserve">hal-05305479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis hydathodes are sites of auxin accumulation and nutrient scavenging</w:t>
               </w:r>
@@ -855,51 +855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Cunnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25, pp.777. </w:t>
@@ -1471,546 +1471,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Investigating genetic diversity within the most abundant and prevalent non-pathogenic leaf-associated bacteria interacting with Arabidopsis thaliana in natural habitats</w:t>
+                <w:t xml:space="preserve">Symbiotic Nodule Development and Efficiency in the Medicago truncatula Mtefd-1 Mutant Is Highly Dependent on Sinorhizobium Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Ramírez-Sánchez</w:t>
+                <w:t xml:space="preserve">Marie‐françoise Jardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Gibelin-Viala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Duflos</w:t>
+                <w:t xml:space="preserve">Benjamin Gourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Belmonte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Gamas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1304377), pp.1304377. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (1), pp.27-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1304377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcac134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505635v1</w:t>
+                <w:t xml:space="preserve">hal-03847531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiotic Nodule Development and Efficiency in the Medicago truncatula Mtefd-1 Mutant Is Highly Dependent on Sinorhizobium Strains</w:t>
+                <w:t xml:space="preserve">Corrigendum: Investigating genetic diversity within the most abundant and prevalent non-pathogenic leaf-associated bacteria interacting with Arabidopsis thaliana in natural habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐françoise Jardinaud</w:t>
+                <w:t xml:space="preserve">Daniela Ramírez-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+                <w:t xml:space="preserve">Chrystel Gibelin-Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gourion</w:t>
+                <w:t xml:space="preserve">Rémi Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gamas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 64 (1), pp.27-42. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1304377), pp.1304377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcac134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1304377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847531v1</w:t>
+                <w:t xml:space="preserve">hal-04505635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomics of linkage drag in inbred lines of sunflower</w:t>
+                <w:t xml:space="preserve">A high diversity of non-target site resistance mechanisms to acetolactate-synthase (ALS) inhibiting herbicides has evolved within and among field populations of common ragweed (Ambrosia artemisiifolia L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaichi Huang</w:t>
+                <w:t xml:space="preserve">Ingvild Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojtaba Jahani</w:t>
+                <w:t xml:space="preserve">Lucie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gouzy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Séverine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2205783119⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.art. 510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-023-04524-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198273v1</w:t>
+                <w:t xml:space="preserve">hal-04288942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high diversity of non-target site resistance mechanisms to acetolactate-synthase (ALS) inhibiting herbicides has evolved within and among field populations of common ragweed (Ambrosia artemisiifolia L.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genomics of linkage drag in inbred lines of sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Meyer</w:t>
+                <w:t xml:space="preserve">Kaichi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Michel</w:t>
+                <w:t xml:space="preserve">Mojtaba Jahani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Pernin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Jérôme Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.art. 510. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (14), pp.e2205783119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-023-04524-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2205783119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288942v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atypical NLR gene confers bacterial wilt susceptibility in Arabidopsis</w:t>
               </w:r>
@@ -2124,909 +2124,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MtEFD and MtEFD2: Two transcription factors with distinct neofunctionalization in symbiotic nodule development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome Sequences of 17 Strains from Eight Races of Xanthomonas campestris pv. campestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bellenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
+                <w:t xml:space="preserve">Carine Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Fromentin</w:t>
+                <w:t xml:space="preserve">Laurent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Arlat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiac177⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00279-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03728310v1</w:t>
+                <w:t xml:space="preserve">hal-03842450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome‐wide identification of fitness determinants in the Xanthomonas campestris bacterial pathogen during early stages of plant infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien S Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quiroz Monnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (13), pp.235-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.18313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA demethylation and hypermethylation are both required for late nodule development in Medicago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pecrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Sallet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandra Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (7), pp.741-749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41477-022-01188-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequences of 17 Strains from Eight Races of Xanthomonas campestris pv. campestris</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MtEFD and MtEFD2: Two transcription factors with distinct neofunctionalization in symbiotic nodule development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Gris</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Noël</w:t>
+                <w:t xml:space="preserve">Justine Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Arlat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pecrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (7), </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 189 (3), pp.1587 - 1607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mra.00279-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiac177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842450v1</w:t>
+                <w:t xml:space="preserve">hal-03728310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen-derived mechanical cues potentiate the spatio-temporal implementation of plant defense</w:t>
+                <w:t xml:space="preserve">Xanthomonas transcriptome inside cauliflower hydathodes reveals bacterial virulence strategies and physiological adaptations at early infection stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Léger</w:t>
+                <w:t xml:space="preserve">Julien Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Garcia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Aude Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐françoise Jardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-022-01495-w⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.159-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.13117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957987v2</w:t>
+                <w:t xml:space="preserve">hal-03580527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xanthomonas transcriptome inside cauliflower hydathodes reveals bacterial virulence strategies and physiological adaptations at early infection stages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pathogen-derived mechanical cues potentiate the spatio-temporal implementation of plant defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Luneau</w:t>
+                <w:t xml:space="preserve">Mehdi Khafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Cerutti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie‐françoise Jardinaud</w:t>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (2), pp.159-174. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.13117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-022-01495-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580527v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating genetic diversity within the most abundant and prevalent non-pathogenic leaf-associated bacteria interacting with Arabidopsis thaliana in natural habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Ramírez-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Gibelin-Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.984832. </w:t>
@@ -3198,77 +3198,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MtExpress, a Comprehensive and Curated RNAseq-based Gene Expression Atlas for the Model Legume Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gamas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 62 (9), pp.1494-1500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3296,7747 +3296,7747 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LeGOO: An Expertized Knowledge Database For The Model Legume Medicago truncatula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">EffectorK, a comprehensive resource to mine for Ralstonia, Xanthomonas, and other published effector interactors in the Arabidopsis proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gonzalez‐fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clare Gough</w:t>
+                <w:t xml:space="preserve">Dario Monachello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin G Marsella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐claire Cazalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcz177⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.1257-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290862v1</w:t>
+                <w:t xml:space="preserve">hal-03052440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common bean resistance to Xanthomonas is associated with upregulation of the salicylic acid pathway and downregulation of photosynthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Ruh</w:t>
+                <w:t xml:space="preserve">Barbara Hufnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Preveaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+                <w:t xml:space="preserve">André Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-06972-6⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945634v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Common bean resistance to Xanthomonas is associated with upregulation of the salicylic acid pathway and downregulation of photosynthesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">LeGOO: An Expertized Knowledge Database For The Model Legume Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Verdenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Gough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gamas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-07043-6⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (1), pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcz177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151339v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EffectorK, a comprehensive resource to mine for Ralstonia, Xanthomonas, and other published effector interactors in the Arabidopsis proteome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Common bean resistance to Xanthomonas is associated with upregulation of the salicylic acid pathway and downregulation of photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Preveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne‐claire Cazalé</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-06972-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.12965⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03052440v1</w:t>
+                <w:t xml:space="preserve">hal-02945634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction to: Common bean resistance to Xanthomonas is associated with upregulation of the salicylic acid pathway and downregulation of photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Hufnagel</w:t>
+                <w:t xml:space="preserve">Mylène Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Marques</w:t>
+                <w:t xml:space="preserve">Anne Preveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Soriano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fanchon Divol</w:t>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.492. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-07043-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460008v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
+                <w:t xml:space="preserve">A receptor-like kinase enhances sunflower resistance to Orobanche cumana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara Hufnagel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fanchon Divol</w:t>
+                <w:t xml:space="preserve">Pauline Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bazerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (12), pp.1211 - 1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-019-0556-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721448v1</w:t>
+                <w:t xml:space="preserve">hal-02626477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A receptor-like kinase enhances sunflower resistance to Orobanche cumana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
+                <w:t xml:space="preserve">Pangenomic type III effector database of the plant pathogenic Ralstonia spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrus Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto P. Macho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-019-0556-z⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.7346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626477v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pangenomic type III effector database of the plant pathogenic Ralstonia spp.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">High conservation of the transcriptional response to acetolactate-synthase-inhibiting herbicides across plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. C. Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.7346⟩</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (1), pp.2 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623550v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High conservation of the transcriptional response to acetolactate-synthase-inhibiting herbicides across plant species</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ relationships between microbiota and potential pathobiota in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Frachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Huard-Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wre.12276⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (8), pp.2024-2038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-018-0152-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628831v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ relationships between microbiota and potential pathobiota in Arabidopsis thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Huard-Chauveau</w:t>
+                <w:t xml:space="preserve">Comparison of GWAS models to identify non-additive genetic control of flowering time in sunflower hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnafous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-018-0152-7⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131 (2), pp.319-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-017-3003-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373577v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of GWAS models to identify non-additive genetic control of flowering time in sunflower hybrids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+                <w:t xml:space="preserve">Whole-genome landscape of Medicago truncatula symbiotic genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pecrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Evan Staton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lelandais-Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-017-3003-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (12), pp.1017-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0286-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628425v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome landscape of Medicago truncatula symbiotic genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Moreau</w:t>
+                <w:t xml:space="preserve">Two ancestral genes shaped the Xanthomonas campestris TAL effector gene repertoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Szurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin L Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fontaine-Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0286-7⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219 (1), pp.391-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779324v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Genomic Map of Climate Adaptation in Arabidopsis thaliana at a Micro-Geographic Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2018.00967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two ancestral genes shaped the Xanthomonas campestris TAL effector gene repertoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lisa Fontaine-Bodin</w:t>
+                <w:t xml:space="preserve">The Rosa genome provides new insights into the domestication of modern roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Badouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Verdenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15148⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (6), pp.772-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-018-0110-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090739v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rosa genome provides new insights into the domestication of modern roses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Verdenaud</w:t>
+                <w:t xml:space="preserve">Intermediate degrees of synergistic pleiotropy drive adaptive evolution in ecological time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Frachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Villoutreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-018-0110-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.1551-1561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0297-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798003v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate degrees of synergistic pleiotropy drive adaptive evolution in ecological time</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Glorieux</w:t>
+                <w:t xml:space="preserve">The sunflower genome provides insights into oil metabolism, flowering and Asterid evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Badouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Grassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Evan Staton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0297-1⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 546 (7656), pp.148-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature22380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622028v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sunflower genome provides insights into oil metabolism, flowering and Asterid evolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">myGenomeBrowser: building and sharing your own genome browser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 546 (7656), pp.148-152. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (8), pp.1255-1257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature22380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603287v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">myGenomeBrowser: building and sharing your own genome browser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+                <w:t xml:space="preserve">Transcriptional markers enable identification of rye-grass (Lolium sp.) plants with non-target -site-based resistance to herbicides inhibiting acetolactate-synthase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw800⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 257, pp.22-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608904v1</w:t>
+                <w:t xml:space="preserve">hal-01607524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional markers enable identification of rye-grass (Lolium sp.) plants with non-target -site-based resistance to herbicides inhibiting acetolactate-synthase</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-Quality Draft Genome Sequence of Curtobacterium sp. Strain Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Osdaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Forero Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (48), pp.e01378-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01378-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2017.01.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01607524v1</w:t>
+                <w:t xml:space="preserve">hal-01905579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Draft Genome Sequence of Curtobacterium sp. Strain Ferrero</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+                <w:t xml:space="preserve">Genetic control of plasticity of oil yield for combined abiotic stresses using a joint approach of crop modelling and genome‐wide association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Cadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01378-17⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (10), pp.2276-2291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905579v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of plasticity of oil yield for combined abiotic stresses using a joint approach of crop modelling and genome‐wide association</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic control of plasticity of oil yield for combined abiotic stresses using a joint approach of crop modeling and genome-wide association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Mangin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eléna Cadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (10), pp.2276-2291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.12961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779348v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of plasticity of oil yield for combined abiotic stresses using a joint approach of crop modeling and genome-wide association</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Genomic Prediction of Sunflower Hybrids Oil Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnafous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.12961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01608380v1</w:t>
+                <w:t xml:space="preserve">hal-02624895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Prediction of Sunflower Hybrids Oil Content</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
+                <w:t xml:space="preserve">Draft genome sequences of five Pseudomonas syringae pv. actinidifoliorum strains isolated in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Poliakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01633⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (3), pp.529-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bjm.2016.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624895v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft genome sequences of five Pseudomonas syringae pv. actinidifoliorum strains isolated in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Cunty</w:t>
+                <w:t xml:space="preserve">Martial Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Poliakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brazilian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (3), pp.529-530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bjm.2016.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequences of five Pseudomonas syringae pv. actinidifoliorum strains isolated in France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of expressed CRN and RXLR effectors from two &amp;lt;em&amp;gt;Plasmopara&amp;lt;/em&amp;gt; species causing grapevine and sunflower downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Poliakoff</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (5), pp.767-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bjm.2016.04.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01415259v1</w:t>
+                <w:t xml:space="preserve">hal-02640035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Quality Draft Genome Sequences of Two Xanthomonas Pathotype Strains Infecting Aroid Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (5), pp.e00902-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.00902-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of expressed CRN and RXLR effectors from two &amp;lt;em&amp;gt;Plasmopara&amp;lt;/em&amp;gt; species causing grapevine and sunflower downy mildew</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
+                <w:t xml:space="preserve">Using Ecology, Physiology, and Genomics to Understand Host Specificity in Xanthomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12469⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (1), pp.163-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080615-100147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02640035v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effector polymorphisms of the sunflower downy mildew pathogen &amp;lt;em&amp;gt;Plasmopara Halstedii&amp;lt;/em&amp;gt; and their use to identify pathotypes from field isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine A. Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (2), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0148513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Ecology, Physiology, and Genomics to Understand Host Specificity in Xanthomonas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ALOMYbase, a resource to investigate non-target-site-based resistance to herbicides inhibiting acetolactate-synthase (ALS) in the major grass weed &amp;lt;em&amp;gt;Alopecurus myosuroides&amp;lt;/em&amp;gt; (black-grass)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Aude Christiane Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Delye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080615-100147⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1804-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03383508v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence ofXanthomonas translucenspv. graminis Pathotype Strain CFBP 2053</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Full genome sequence analysis of two isolates reveals a novel Xanthomonas species close to the sugarcane pathogen Xanthomonas albilineans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cociancich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Cunnac</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01174-15⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (3), pp.714-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes6030714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01594261v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full genome sequence analysis of two isolates reveals a novel Xanthomonas species close to the sugarcane pathogen Xanthomonas albilineans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Draft Genome Sequence ofXanthomonas translucenspv. graminis Pathotype Strain CFBP 2053</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Morisset</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bragard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Cunnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes6030714⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (5), pp.e01174-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01174-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01594241v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequences of the Race 1 and Race 4 Xanthomonas campestris pv. campestris Strains CFBP 1869 and CFBP 5817.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (5), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01023-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA-Seq analysis of rye-grass transcriptomic response to an herbicide inhibiting acetolactate-synthase identifies transcripts linked to non-target-site-based resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Delye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 87 (4-5), pp.473-487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11103-015-0292-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome sequencing of 10&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; strains representing different host range spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (2), pp.e00379-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.00379-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALOMYbase, a resource to investigate non-target-site-based resistance to herbicides inhibiting acetolactate-synthase (ALS) in the major grass weed &amp;lt;em&amp;gt;Alopecurus myosuroides&amp;lt;/em&amp;gt; (black-grass)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-Quality Draft Genome Sequence of the Xanthomonas translucens pv. cerealis Pathotype Strain CFBP 2541.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cunnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1804-x⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01574-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635227v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Draft Genome Sequence of the Xanthomonas translucens pv. cerealis Pathotype Strain CFBP 2541.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Genomics and transcriptomics of Xanthomonas campestris species challenge the concept of core type III effectome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Le Saux</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01574-14⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2190-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209993v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics and transcriptomics of Xanthomonas campestris species challenge the concept of core type III effectome.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Lautier</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of Xanthomonas sacchari Strain LMG 476</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cociancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2190-0⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.e00146-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00146-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455988v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04573298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined genetic and transcriptomic analysis reveals three major signalling pathways activated by Myc-LCOs in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 208 (1), pp.224-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.13427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-length &amp;lt;em&amp;gt;de novo&amp;lt;/em&amp;gt; assembly of RNA-seq data in pea (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; L.) provides a gene expression atlas and gives insights into root nodulation in this species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84 (1), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.12967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Xanthomonas sacchari Strain LMG 476</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Cociancich</w:t>
+                <w:t xml:space="preserve">Genome Sequencing of Ralstonia solanacearum Biovar 3, Phylotype I, Strains Rs-09-161 and Rs-10-244, Isolated from Eggplant and Chili in India.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raman Ramesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sapna Gaitonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauri Achari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trupti Asolkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narendra Pratap Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3 (2), pp.e00146-150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00146-15⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 2 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00323-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04573298v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequencing of Ralstonia solanacearum Biovar 3, Phylotype I, Strains Rs-09-161 and Rs-10-244, Isolated from Eggplant and Chili in India.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Narendra Pratap Singh</w:t>
+                <w:t xml:space="preserve">RNA-Seq profile of flavescence dorée phytoplasma in grapevine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Abbà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Galetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Delledonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00323-14⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-1088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629436v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-Seq profile of flavescence dorée phytoplasma in grapevine.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Massimo Delledonne</w:t>
+                <w:t xml:space="preserve">An integrated analysis of plant and bacterial gene expression in symbiotic root nodules using laser-capture microdissection coupled to RNA sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rodde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ton Timmers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-1088⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (6), pp.817-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636852v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated analysis of plant and bacterial gene expression in symbiotic root nodules using laser-capture microdissection coupled to RNA sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sauviac</w:t>
+                <w:t xml:space="preserve">The plant pathogen Xanthomonas campestris pv. campestris exploits N-acetylglucosamine during infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Zischek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevie Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12442⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (5), pp.e01527-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01527-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082945v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Xanthomonas axonopodis pv. allii Strain CFBP 6369.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gagnevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J L Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.00727-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant pathogen Xanthomonas campestris pv. campestris exploits N-acetylglucosamine during infection.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Rival</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of the Xanthomonas cassavae Type Strain CFBP 4642.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Munoz Bodnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cunnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Szurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01527-14⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00679-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637892v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of Xanthomonas fuscans subsp. fuscans strain 4834-R reveals that flagellar motility is not a general feature of xanthomonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario L. Arrieta-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14, pp.761--790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-14-761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome mining reveals the genus Xanthomonas to be a promising reservoir for new bioactive non-ribosomally synthesized peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Marguerettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume P. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-14-658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequence of Xanthomonas campestris pv. campestris Strain Xca5.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endrick Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.00032-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Draft Genome Sequences of Xanthomonas axonopodis pv. glycines Strains CFBP 2526 and CFBP 7119.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tristan Boureau</w:t>
+                <w:t xml:space="preserve">Natural genetic variation of Xanthomonas campestris pv. campestris pathogenicity on Arabidopsis revealed by association and reverse genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Genissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.e00538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00538-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01036-13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02648487v1</w:t>
+                <w:t xml:space="preserve">hal-01199307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Quality Draft Genome Sequence of Xanthomonas alfalfae subsp. alfalfae Strain CFBP 3836.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.01035-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural genetic variation of Xanthomonas campestris pv. campestris pathogenicity on Arabidopsis revealed by association and reverse genetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Perrine David</w:t>
+                <w:t xml:space="preserve">High-Quality Draft Genome Sequences of Xanthomonas axonopodis pv. glycines Strains CFBP 2526 and CFBP 7119.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurana Serres Giardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01036-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00538-12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01199307v1</w:t>
+                <w:t xml:space="preserve">hal-02648487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the Xanthomonas cassavae Type Strain CFBP 4642.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris Szurek</w:t>
+                <w:t xml:space="preserve">The xylan utilization system of the plant pathogen Xanthomonas campestris pv campestris controls epiphytic life and reveals common features with oligotrophic bacteria and animal gut symbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Blanvillain-Baufume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00679-13⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 198 (3), pp.899 - 915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642222v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Quality Draft Genome Sequences of Two Xanthomonas citri pv. malvacearum Strains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cunnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Forero Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Szurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.00674-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The xylan utilization system of the plant pathogen Xanthomonas campestris pv campestris controls epiphytic life and reveals common features with oligotrophic bacteria and animal gut symbionts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
+                <w:t xml:space="preserve">Repertoire, unified nomenclature and evolution of the Type III effector gene set in the &amp;lt;em&amp;gt;Ralstonia solanacearum&amp;lt;/em&amp;gt; species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemo Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Anisimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Plener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Cazalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12187⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209910v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repertoire, unified nomenclature and evolution of the Type III effector gene set in the &amp;lt;em&amp;gt;Ralstonia solanacearum&amp;lt;/em&amp;gt; species complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Cazalé</w:t>
+                <w:t xml:space="preserve">Genomic survey of pathogenicity determinants and VNTR markers in the cassava bacterial pathogen Xanthomonas axonopodis pv. manihotis strain CIO151</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario L. Arrieta-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. Rodríguez-R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro L. Pérez-Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C. Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-859⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647666v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic survey of pathogenicity determinants and VNTR markers in the cassava bacterial pathogen Xanthomonas axonopodis pv. manihotis strain CIO151</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana C. Díaz</w:t>
+                <w:t xml:space="preserve">Genome Sequences of Three Atypical Xanthomonas campestris pv. campestris Strains, CN14, CN15, and CN16.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo-Le Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Liang Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079704⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00465-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199314v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequences of Three Atypical Xanthomonas campestris pv. campestris Strains, CN14, CN15, and CN16.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ji-Liang Tang</w:t>
+                <w:t xml:space="preserve">Microsatellite markers for characterization of native and introduced populations of Plasmopara viticola, the causal agent of grapevine downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciana Papura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilise Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Machefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dezette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00465-13⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (7), pp.6337-6340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01255-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645772v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite markers for characterization of native and introduced populations of Plasmopara viticola, the causal agent of grapevine downy mildew</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Dezette</w:t>
+                <w:t xml:space="preserve">Genomic insights into strategies used by Xanthomonas albilineans with its reduced artillery to spread within sugarcane xylem vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 78 (7), pp.6337-6340. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.658--680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01255-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650268v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gene-phenotype network based on genetic variability for drought responses reveals key physiological processes in controlled and natural environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Arribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11120,1858 +11120,1724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic insights into strategies used by Xanthomonas albilineans with its reduced artillery to spread within sugarcane xylem vessels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ralf Koebnik</w:t>
+                <w:t xml:space="preserve">Two direct targets of cytokinin signaling regulate symbiotic nodulation in Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Brault-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-658⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (9), pp.3838-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.103267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199327v1</w:t>
+                <w:t xml:space="preserve">hal-00856169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two direct targets of cytokinin signaling regulate symbiotic nodulation in Medicago truncatula.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathias Brault</w:t>
+                <w:t xml:space="preserve">Flavescence doree' phytoplasma genome: a metabolism oriented towards glycolysis and protein degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64, pp.S13-S14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856169v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis of the interaction between Helianthus annuus and its obligate parasite Plasmopara halstedii shows single nucleotide polymorphisms in CRN sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falah As-Sadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-12-498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavescence doree' phytoplasma genome: a metabolism oriented towards glycolysis and protein degradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Partial Chromosome Sequence of Spiroplasma citri reveals extensive viral invasion and important gene decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+                <w:t xml:space="preserve">Colette Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (11), pp.3420-3426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02954-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649904v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Chromosome Sequence of Spiroplasma citri reveals extensive viral invasion and important gene decay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sybille Duret</w:t>
+                <w:t xml:space="preserve">Mobyle: a new full web bioinformatics framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Maufrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02954-09⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (22), pp.3005-3011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658836v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FrameDP: sensitive peptide detection on noisy matured sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (5), pp.670-671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobyle: a new full web bioinformatics framework</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Maupetit</w:t>
+                <w:t xml:space="preserve">The complete genome sequence of Xanthomonas albilineans provides new insights into the reductive genome evolution of the xylem-limited Xanthomonadaceae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (22), pp.3005-3011. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287963v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome sequence of Xanthomonas albilineans provides new insights into the reductive genome evolution of the xylem-limited Xanthomonadaceae.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ralf Koebnik</w:t>
+                <w:t xml:space="preserve">Specific Genes from the Potato Brown Rot Strains of Ralstonia solanacearum and Their Potential Use for Strain Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Pianzzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-616⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (9), pp.1105-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-99-9-1105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730090v1</w:t>
+                <w:t xml:space="preserve">hal-02668604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Genes from the Potato Brown Rot Strains of Ralstonia solanacearum and Their Potential Use for Strain Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.J. Pianzzola</w:t>
+                <w:t xml:space="preserve">The abundant extrachromosomal DNA content of the Spiroplasma citri GII3-3X genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Killiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-99-9-1105⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, 195p1-195p13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668604v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The abundant extrachromosomal DNA content of the Spiroplasma citri GII3-3X genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nabil Killiny</w:t>
+                <w:t xml:space="preserve">Genome sequence of the -rhizobium Cupriavidus taiwanensis and comparative genomics of rhizobia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Glew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-195⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (9), pp.1472 - 1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.076448.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664161v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the -rhizobium Cupriavidus taiwanensis and comparative genomics of rhizobia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+                <w:t xml:space="preserve">Genomic Structure and Phylogeny of the Plant Pathogen Ralstonia solanacearum Inferred from Gene Distribution Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schoenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.076448.108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 189, pp.377-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00999-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655676v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Structure and Phylogeny of the Plant Pathogen Ralstonia solanacearum Inferred from Gene Distribution Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Genin</w:t>
+                <w:t xml:space="preserve">The ProDom database of protein domain families: more emphasis on 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Beausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dalmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.00999-06⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (Database issue), pp.D212-D215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gki034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936820v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ProDom database of protein domain families: more emphasis on 3D</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 33 (Database issue), pp.D212-D215. </w:t>
+                <w:t xml:space="preserve">Microarray-Based Detection and Typing of the Rhizobium Nodulation Gene nodC: Potential of DNA Arrays To Diagnose Biological Functions of Interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gki034⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Geoffroy Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Gris-Liebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Talini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (12), pp.8042 - 8048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.71.12.8042–8048.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12981,2963 +12847,2967 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des bases génétiques et étude de RESIstances aux pathogènes chez la tomate résiLIENtes face aux Changements climatiquEs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Belny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Labourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENVIE, Impact of Environment on plant immunity and pathogen virulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Richard Berthomé; Mathilde Fagard; Isabelle Darboux; Thierry Langin, Nov 2023, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TnSeq approach to study the genetic bases of Xanthomonas campestris pv. campestris adaptation to in vitro and in planta conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). INT., Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signalling dynamics of the RRS1-RPS4 NLR immune complex at the chromatin during ETI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Grund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Grund</w:t>
+                <w:t xml:space="preserve">Patrick Dabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Zhou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">X. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). INT., Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated strategy to unravel the biological role of evolutionary conserved type III effectors from xylem-colonizing bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gonzalez Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Rembliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Gonzalez Fuente</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Noé Arroyo Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemo Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). INT., Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TnSeq approach to study the genetic bases of Xanthomonas campestris pv. campestris adaptation to in vitro and in planta conditions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Luneau</w:t>
+                <w:t xml:space="preserve">The Ralstonia solanacearum PopP2 effector exploits immune-associated MAPKs to potentiate its virulence functions and evade host recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Escouboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vicédo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Baudin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
+                <w:t xml:space="preserve">Fabrice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). INT., Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361887v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ralstonia solanacearum PopP2 effector exploits immune-associated MAPKs to potentiate its virulence functions and evade host recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Escouboué</w:t>
+                <w:t xml:space="preserve">A TnSeq approach to study the genetic bases of Xanthomonas campestris pv. campestris adaptation to in vitro and in planta conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Huet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Roux</w:t>
+                <w:t xml:space="preserve">Mael Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). INT., Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737637v1</w:t>
+                <w:t xml:space="preserve">hal-02361887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long ncRNAs and epigenetic regulations are attractive candidate elements for the orchestration of symbiotic gene expression in M. truncatula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pecrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Evan Staton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lelandais Briere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International plant epigenetics symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERC (European Research Council) and the RFI Objectif Végétal regional programme, Oct 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A whole-transcriptome approach to unravel non-target-site-based resistance to ALS inhibitors in Ambrosia artemisiifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Ljubljana, Slovenia, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A whole-transcriptome approach to unravel non-target-site-based resistance to ALS inhibitors in &amp;lt;em&amp;gt;Ambrosia artemisiifolia&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, "New approaches for smarter weed management"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathobiome entomopathogenic nematodes Development of methodology for a taxonomic assignation at the species level in the the pathobiome of entomopathogenic nematodes from the Steinernema genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
+                <w:t xml:space="preserve">Pauline Heuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pois, espèce modèle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Burstin</w:t>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., May 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making sense out of phytoviral metagenomics: what have we learned from the Kerguelen Islands phytovirome?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
+                <w:t xml:space="preserve">Pea in the genomic era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aluome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Tayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">Séminaire IFR AIB (Agrobiosciences, Interactions &amp; Biodiversité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798683v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea in the genomic era</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Brochot</w:t>
+                <w:t xml:space="preserve">Making sense out of phytoviral metagenomics: what have we learned from the Kerguelen Islands phytovirome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IFR AIB (Agrobiosciences, Interactions &amp; Biodiversité)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536570v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea genomic tools for functional and structural approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aluome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mendel's legacy - 150 years of the genius of genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Masaryk University. CZE., Sep 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomics and transcriptomics of #Xanthomonas campestris# : Session 3- Physiologie, génétique et génomique des bactéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endrick Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Aussois, France. pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of rye-grass (&amp;lt;em&amp;gt;Lolium&amp;lt;/em&amp;gt; sp.) transcriptome-wide response to ALS-inhibiting herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Delye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Weed Research Society (EWRS) workshop "Herbicide-Resistance in Europe: challenges, opportunities and threats"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Weed Research Society (EWRS). GBR., May 2014, Frankfurt, Germany. 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea in the genomic era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aluome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Adam Kondorosi Symposium "Frontiers in Legume Biology",</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptomics-based approach enables the first identification of candidate genes involved in non-target-site-based resistance to herbicides in a grass weed (Alopecurus myosuroides)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification de mécanismes de résistance non liée à la cible grâce à la transcriptomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Couloume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Gardin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Herbicide Resistance Challenge Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Perth, Australia. 115 p</w:t>
+              <w:t xml:space="preserve">22. Conférence du Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2013, Dijon, France. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747324v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de la résistance non liée à la cible chez les ray grass (&amp;lt;em&amp;gt;Lolium&amp;lt;/em&amp;gt; sp.) : développement de tests rapides et fiables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">A transcriptomics-based approach enables the first identification of candidate genes involved in non-target-site-based resistance to herbicides in a grass weed (Alopecurus myosuroides)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Beffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Délye</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Delye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conférence du Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2013, Dijon, France. 45 p</w:t>
+              <w:t xml:space="preserve">Global Herbicide Resistance Challenge Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Perth, Australia. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746199v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome mining reveals a novel and promising NRPS gene cluster in #Xanthomonas albilineans#, #Xanthomonas oryzae# and #Xanthomonas translucens#</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostic de la résistance non liée à la cible chez les ray grass (&amp;lt;em&amp;gt;Lolium&amp;lt;/em&amp;gt; sp.) : développement de tests rapides et fiables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59. Congresso Brasileiro de Genética</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Águas de Lindóia, Brazil</w:t>
+              <w:t xml:space="preserve">22. Conférence du Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2013, Dijon, France. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456738v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted patterns of phytoviral metagenomes in wild and agricultural environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
+                <w:t xml:space="preserve">Genome mining reveals a novel and promising NRPS gene cluster in #Xanthomonas albilineans#, #Xanthomonas oryzae# and #Xanthomonas translucens#</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Koebnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Marguerettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume P. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop “Green viruses, from gene to landscape”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">59. Congresso Brasileiro de Genética</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Águas de Lindóia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810681v1</w:t>
+                <w:t xml:space="preserve">hal-01456738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome and transcriptome analysis to reveal adaptation to new environments and hosts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erika Charbit</w:t>
+                <w:t xml:space="preserve">Contrasted patterns of phytoviral metagenomes in wild and agricultural environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS-MSA Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Austin, Texas, United States</w:t>
+              <w:t xml:space="preserve">EMBO Workshop “Green viruses, from gene to landscape”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209932v1</w:t>
+                <w:t xml:space="preserve">hal-02810681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alopecurus myosuroides transcriptome database (ALOMYBase): unravelling the genetic bases of non-target-site-based resistance to herbicides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Genome and transcriptome analysis to reveal adaptation to new environments and hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gagnevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Weed Research Symposium (EWRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Weed Research Society (EWRS). GBR., Jun 2013, Samsun, Turkey. pp.259</w:t>
+              <w:t xml:space="preserve">APS-MSA Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749853v1</w:t>
+                <w:t xml:space="preserve">hal-01209932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic comparison within Xenorhabdus genus: X. poinarii species characterized by a small genome and attenuated virulence toward insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15973,2000 +15843,1996 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de mécanismes de résistance non liée à la cible grâce à la transcriptomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId533" w:history="1">
+                <w:t xml:space="preserve">Alopecurus myosuroides transcriptome database (ALOMYBase): unravelling the genetic bases of non-target-site-based resistance to herbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Beffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Delye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conférence du Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2013, Dijon, France. 45 p</w:t>
+              <w:t xml:space="preserve">16. European Weed Research Symposium (EWRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Weed Research Society (EWRS). GBR., Jun 2013, Samsun, Turkey. pp.259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747026v1</w:t>
+                <w:t xml:space="preserve">hal-02749853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome screening-based identification of candidate genes endowing non-target-site-based resistance to herbicides inhibiting ALS in Lolium sp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Delye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. European Weed Research Symposium (EWRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Weed Research Society (EWRS). GBR., Jun 2013, Samsun, Turkey. pp.269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted patterns of phytoviral metagenomes in wild and agricultural environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Faure</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Australasian Plant Pathology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory and evolution of type III effectors in the Ralstonia solanacearum species complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemo Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Anisimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST SUSTAIN FA1208</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Birnam, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic resources for functional analysis in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and related crop species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Debellé</w:t>
+                <w:t xml:space="preserve">J.M. Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Legume Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Crops Research Institute for the Semi-Arid Tropics, CGIAR (ICRISAT). Patancheru, IND., Oct 2012, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of 454 pyrosequencing for the fast and efficient characterization of known and novel viral agents in Prunus materials</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome sequencing of Xanthomonas axonopodis pv. phaseoli CFBP4834-R reveals that flagellar motility is not a general feature of xanthomonads. [Abstract]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International conference on virus and other graft transmissible diseases of fruit crops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rome, Italy. p. 47</w:t>
+              <w:t xml:space="preserve">4. Xanthomonas Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803408v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequencing of Xanthomonas axonopodis pv. phaseoli CFBP4834-R reveals that flagellar motility is not a general feature of xanthomonads. [Abstract]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of 454 pyrosequencing for the fast and efficient characterization of known and novel viral agents in Prunus materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gentit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Xanthomonas Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">22. International conference on virus and other graft transmissible diseases of fruit crops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rome, Italy. p. 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202944v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progrès et contraintes pour le développement de la métagénomique phytovirale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'Isle -sur-la-Sorgue, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of genomic resources for &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and related legume crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Debellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Verdenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Dudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Saurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Legume Congress 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National Polytechnique (Toulouse) (Toulouse INP). Castanet Tolosan, FRA., May 2011, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete genome sequence of Xanthomonas albilineans provides insights into pathogenicity of this sugarcane pathogen and allows further assessments of the large diversity within this species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cociancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European conference on prokaryotic and fungal genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete genome sequence of Xanthomonas albilineans provides new insights into the reductive genome evolution of the xylem-limited Xanthomonadaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Québec City, Canada. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La séquence complète du génome de Xanthomonas albilineans apporte un éclairage nouveau sur l'évolution des Xanthomonadaceae dont l'habitat est limité au xylème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque National de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La séquence complète du génome de Xanthomonas albilineans apporte un éclairage nouveau sur l'évolution des Xanthomonadaceae dont l'habitat est limité au xylème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque National de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La séquence du génome de Xanthomonas albilineans dévoile des particularités surprenantes chez cette bactérie pathogène de la canne à sucre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pieretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres plantes-bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioWorkFlow: Web Services toolkit and workflow applications evaluation to deploy a confidence network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Wessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Senger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Wessner</w:t>
+                <w:t xml:space="preserve">Franck Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Senger</w:t>
+                <w:t xml:space="preserve">Philippe Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moreews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jobim (Journées Ouvertes Biologie Informatique Mathématiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00327528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The partial chromosome sequence of Spiroplasma citri strain GII3-3X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17976,900 +17842,900 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF THE XANTHOMONAS CAMPESTRIS TALOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charleux Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Audran</w:t>
+                <w:t xml:space="preserve">Carlos Andrés Zárate-Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanna Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVOLVEMENT OF TALES IN XANTHOMONAS CAMPESTRIS PV. CAMPESTRIS PATHOGENICITY IN CAULIFLOWER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charleux Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charleux Brice</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ivanna Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bellenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐françoise Jardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de gènes liés à la résistance aux herbicides non liée à la cible chez les Ivraies : vers des tests « moléculaires » de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conference du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.220-229, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent pea genomic resources will enhance complementary improvement strategies in this crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aluome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Saskatoon, Canada. , 225 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of &amp;lt;em&amp;gt;Amalgamaviridae&amp;lt;/em&amp;gt; diversity in the Kerguelen Islands ecosystem using two different strategies for metagenome analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 56, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique comparative dans le genre Xenorhabdus : l'espèce X. Poinarii caractérisée par un pouvoir pathogène atténué et un génome de petite taille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The partial chromosome sequence of Spiroplasma citri strain GII3-3X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cambridge, United Kingdom. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18879,265 +18745,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medicago sativa cv. Mercedes genome sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Marande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Debellé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993163v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete genome sequence of Xanthomonas albilineans provides new insights into the reductive genome evolution of the xylem-limited Xanthomonadaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cociancich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arlat</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Couloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19147,409 +19013,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics of Plasmopara halstedii reveals genomic regions associated with the breakdown of sunflower downy mildew resistance genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pecrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dvorak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dvorak</w:t>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Labbé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New resistance to bacterial wilt in heat-stressed tomato is revealed by two-reference Genome Wide Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Belny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Desaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05292858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation in an NLR pair confers thermostable resistance to a devastating bacterial pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandeep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Aoun</w:t>
+                <w:t xml:space="preserve">Chacko Jobichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandeep Singh</w:t>
+                <w:t xml:space="preserve">Natsumi Maruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chacko Jobichen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caitlin Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis hydathodes are sites of intense auxin metabolism and nutrient scavenging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19571,103 +19437,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Remblière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative phylotranscriptomics reveals a 110 million years-old symbiotic program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19689,147 +19555,147 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Brichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Cazalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthomonas transcriptome inside cauliflower hydathodes reveals bacterial virulence strategies and physiological adaptation at early infection stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien S Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19845,278 +19711,278 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of the cluster root forming white lupin;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hufnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family-Companion: analyse, visualise, browse, query and share your homology clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20126,279 +19992,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étape chantier entrepôt et annuaire institutionnels pour les données de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Soler</w:t>
+                <w:t xml:space="preserve">Christine Boizot-Szantaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Aubin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2014, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de synthèse du chantier DOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert R. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2014, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId639"/>
+      <w:footerReference w:type="default" r:id="rId637"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20545,51 +20411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05305479v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bompas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Campion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Toulmonde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Cesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saint-Jean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.115788" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612113v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Louis Leconte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bindea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14941" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routaboul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellenot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Olympio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Fern&#225;ndez-Melero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia del Moral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Todesco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Rieseberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Owens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04558-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Fuente" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Escoubou&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vic&#233;do" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Luneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109224" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiroz Monnens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cunnac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Charbit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10684-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legendre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04594-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Routaboul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Savourat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16954" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109182" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brichet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01441-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ram&#237;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1304377" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gamas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcac134" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaichi Huang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jahani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205783119" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Loubet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Meyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Michel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pernin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04524-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choghag Demirjian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Razavi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100607" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728310v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fromentin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac177" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Baudin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18313" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728475v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01188-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#235;l" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00279-22" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580527v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Luneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cerutti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13117" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806728v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.984832" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab110" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gough" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz177" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945634v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Foucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06972-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07043-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez&#8208;fuente" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Monachello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G Marsella" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12965" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460008v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marques" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14197-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721448v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Hufnagel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duriez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bazerque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0556-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623550v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Sabbagh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lonjon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto P. Macho" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7346" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duhoux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. C. Gardin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12276" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373577v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rigal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard-Chauveau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0152-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628425v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnafous" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fi&#233;vet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-3003-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779324v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evan Staton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Bri&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0286-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373598v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00967" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090739v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Szurek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin L Doyle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fontaine-Bodin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15148" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622028v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0297-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603287v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grassa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22380" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608904v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw800" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607524v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duhoux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.01.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR7C9597-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905579v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Osdaghi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Forero Serna" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01378-17" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779348v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Cadic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12961" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608380v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624895v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01633" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056253v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cunty" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poliakoff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjm.2016.04.023" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415259v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629928v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rob&#232;ne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pruvost" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00902-16" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640035v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12469" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632845v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gascuel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148513" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594261v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pesce" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Berthelot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bragard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01174-15" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594241v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pieretti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cociancich" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes6030714" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455989v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01023-15" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635561v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-015-0292-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632911v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Varvaro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00379-15" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635227v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aude Christiane Gardin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1804-x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209993v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cunnac" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01574-14" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455988v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lautier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2190-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632553v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Camps" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13427" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631162v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12967" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04573298v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bolot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cociancich" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00146-15" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629436v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Ramesh" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Gaitonde" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauri Achari" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupti Asolkar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Pratap Singh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00323-14" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636852v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Galetto" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Delledonne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1088" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082945v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodde" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Timmers" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauviac" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12442" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209994v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Gordon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verni&#232;re" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00727-14" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637892v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Zischek" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevie Jamet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rival" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01527-14" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199326v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Arrieta-Ortiz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-761" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209938v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Royer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marguerettaz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Robin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-658" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649490v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00032-12" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648487v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres Giardi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01036-13" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649259v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01035-13" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199307v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabannes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine David" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00538-12" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642222v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Munoz Bodnar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ortiz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00679-13" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643147v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00674-13" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209910v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dejean" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Blanvillain-Baufume" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12187" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647666v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plener" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-859" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199314v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Rodr&#237;guez-R" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro L. P&#233;rez-Quintero" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. D&#237;az" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079704" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645772v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Le Jiang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Liang Tang" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00465-13" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650268v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouxel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilise Nogueira" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Machefer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01255-12" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644423v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arribat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hourlier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045249" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199327v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-658" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856169v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brault-Hernandez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Huault" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brault" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.103267" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648363v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falah As-Sadi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-498" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649904v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desque" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658836v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#232;re" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02954-09" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665259v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp024" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287963v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N&#233;ron" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maufrais" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maupetit" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp493" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730090v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-616" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668604v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Elbaz" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Siri" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Pianzzola" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-9-1105" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664161v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret Nurbel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Killiny" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-195" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655676v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amadou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Glew" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.076448.108" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936820v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schoenfeld" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00999-06" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214150v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bru" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courcelle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dalmar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki034" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655599v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Golfier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris-Liebe" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Talini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.12.8042&#8211;8048.2005" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722301v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labourey" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Bonnet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738045v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736505v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grund" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhou" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabos" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735402v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Fuente" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rembliere" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Arroyo Velez" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361887v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Baudin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737637v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Huet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jauneau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355269v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais Briere" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223921v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733955v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603194v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heuillard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741352v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798683v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536570v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743963v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456725v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739894v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797923v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747324v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gardin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Beffa" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746199v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456738v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810681v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209932v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749853v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747026v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Couloume" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engel" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746079v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809610v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131069v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Noel" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747944v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belser" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Labadie" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803408v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentit" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202944v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourreau" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bernal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810961v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746654v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurat" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202957v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817753v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729249v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pieretti" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royer" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koebnik" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824029v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202965v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327528v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Senger" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753198v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209771v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audran" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleux Brice" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Z&#225;rate-Chaves" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Fuentes" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208368v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604115v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393252.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743375v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805457v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810864v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816748v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carrere" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993163v2" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730091v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arlat" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cociancich" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304631v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292858v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486085v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aoun" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Singh" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chacko Jobichen" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsumi Maruta" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Griffiths" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04122145v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03811677v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358284v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790529v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788818v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612113v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Louis Leconte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bindea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14941" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05305479v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bompas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Campion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Toulmonde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Cesne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saint-Jean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.115788" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routaboul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellenot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Olympio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Fern&#225;ndez-Melero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia del Moral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Todesco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Rieseberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Owens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04558-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Fuente" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Escoubou&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vic&#233;do" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Luneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109224" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiroz Monnens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cunnac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Charbit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10684-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legendre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04594-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Routaboul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Savourat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16954" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109182" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brichet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01441-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847531v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gamas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcac134" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ram&#237;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1304377" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Loubet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pernin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04524-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198273v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaichi Huang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jahani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205783119" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choghag Demirjian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Razavi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100607" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842450v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#235;l" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00279-22" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Baudin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18313" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728475v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01188-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728310v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fromentin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580527v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Luneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cerutti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13117" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806728v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.984832" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24283-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab110" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052440v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez&#8208;fuente" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Monachello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G Marsella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12965" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460008v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14197-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Gough" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz177" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Foucher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Preveaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06972-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151339v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07043-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626477v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duriez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bazerque" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0556-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623550v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Sabbagh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lonjon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto P. Macho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7346" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628831v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duhoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. C. Gardin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12276" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373577v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rigal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard-Chauveau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0152-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628425v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnafous" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fi&#233;vet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-3003-4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779324v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evan Staton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Bri&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0286-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090739v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Szurek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin L Doyle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fontaine-Bodin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15148" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373598v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00967" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622028v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0297-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603287v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Grassa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evan Staton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22380" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608904v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw800" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607524v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duhoux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.01.009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR7C9597-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905579v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Osdaghi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Forero Serna" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01378-17" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779348v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Cadic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12961" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608380v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624895v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01633" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415259v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cunty" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poliakoff" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjm.2016.04.023" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056253v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640035v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12469" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629928v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rob&#232;ne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pruvost" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00902-16" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632845v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gascuel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148513" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635227v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aude Christiane Gardin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1804-x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594241v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pieretti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cociancich" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisset" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes6030714" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594261v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pesce" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Berthelot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bragard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01174-15" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455989v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01023-15" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635561v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-015-0292-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632911v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Varvaro" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00379-15" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209993v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cunnac" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01574-14" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455988v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lautier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2190-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04573298v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bolot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cociancich" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00146-15" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632553v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Camps" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Herv&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13427" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631162v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12967" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629436v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Ramesh" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Gaitonde" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauri Achari" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupti Asolkar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Pratap Singh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00323-14" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636852v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Galetto" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Delledonne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1088" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082945v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodde" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Timmers" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauviac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12442" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637892v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Zischek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevie Jamet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rival" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01527-14" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209994v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Gordon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verni&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00727-14" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642222v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Munoz Bodnar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ortiz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00679-13" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199326v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Arrieta-Ortiz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-761" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209938v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Royer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marguerettaz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Robin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-658" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649490v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00032-12" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199307v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabannes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine David" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00538-12" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649259v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01035-13" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648487v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres Giardi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01036-13" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209910v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dejean" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Blanvillain-Baufume" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12187" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643147v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00674-13" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647666v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plener" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-859" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199314v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Rodr&#237;guez-R" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro L. P&#233;rez-Quintero" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. D&#237;az" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079704" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645772v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Le Jiang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Liang Tang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00465-13" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650268v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouxel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilise Nogueira" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Machefer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01255-12" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199327v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-658" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644423v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arribat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hourlier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045249" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856169v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brault-Hernandez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Huault" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brault" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.103267" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649904v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desque" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648363v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falah As-Sadi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-498" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658836v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#232;re" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02954-09" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287963v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N&#233;ron" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maufrais" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maupetit" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp493" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665259v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp024" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730090v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-616" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668604v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Elbaz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Siri" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Pianzzola" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-9-1105" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664161v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret Nurbel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Killiny" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-195" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655676v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amadou" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Glew" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.076448.108" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936820v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schoenfeld" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00999-06" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214150v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bru" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courcelle" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dalmar" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki034" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655599v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Golfier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris-Liebe" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Talini" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.12.8042&#8211;8048.2005" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722301v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labourey" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Bonnet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738045v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736505v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grund" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabos" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735402v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Fuente" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rembliere" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Arroyo Velez" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737637v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Huet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jauneau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361887v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Baudin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355269v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais Briere" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223921v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733955v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603194v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Heuillard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741352v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536570v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798683v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743963v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456725v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739894v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797923v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747026v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gardin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Couloume" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747324v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Beffa" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746199v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456738v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810681v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209932v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837266v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bisch" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749853v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746079v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809610v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131069v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Noel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747944v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belser" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Labadie" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202944v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourreau" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bernal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803408v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentit" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810961v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746654v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurat" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202957v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817753v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729249v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pieretti" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royer" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koebnik" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824029v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202965v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327528v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Senger" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753198v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209771v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audran" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleux Brice" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Z&#225;rate-Chaves" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Fuentes" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208368v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604115v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393252.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743375v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805457v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810864v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Teyssier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816748v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carrere" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993163v2" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730091v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arlat" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cociancich" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304631v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292858v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486085v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aoun" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Singh" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chacko Jobichen" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsumi Maruta" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Griffiths" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04122145v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03811677v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358284v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790529v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788818v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>