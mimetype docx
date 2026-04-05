--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -3240,210 +3240,201 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(3+2) cycloaddition of ketenes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Viceriat</w:t>
+                <w:t xml:space="preserve">Synthesis of 4-Phosphonylpyrrolidin-3-ones via [3+2] Cycloaddition of Nitrones with Phosphonylallenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maldivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Chimie Organique (JCO-SCF)</w:t>
+              <w:t xml:space="preserve">Journée de Chimie Organique (JCO 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931145v1</w:t>
+                <w:t xml:space="preserve">hal-04926277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(3+2) Cycloaddition of ketenes</w:t>
+                <w:t xml:space="preserve">Reactivity of ketenes using flow chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Viceriat</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3458,284 +3449,293 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgian Organic Synthesis Symposium (17th)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931078v1</w:t>
+                <w:t xml:space="preserve">hal-04931038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 4-Phosphonylpyrrolidin-3-ones via [3+2] Cycloaddition of Nitrones with Phosphonylallenes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Philouze</w:t>
+                <w:t xml:space="preserve">(3+2) Cycloaddition of ketenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Viceriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Chimie Organique (JCO 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">Belgian Organic Synthesis Symposium (17th)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926277v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of ketenes using flow chemistry</w:t>
+                <w:t xml:space="preserve">(3+2) cycloaddition of ketenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Pierre</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Viceriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgian Organic Synthesis Symposium (17th)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Namur, Belgium</w:t>
+              <w:t xml:space="preserve">Journée de Chimie Organique (JCO-SCF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931038v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use thiosulfinylimidate in total synthesis</w:t>
               </w:r>
@@ -4388,51 +4388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of aziridines and reactivity of ketenes in flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5001,51 +5001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hammami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maldivi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Touil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Badoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Terlecki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c09113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251090v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darses" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202201386" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukuka Achuenu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berthiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1737563" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andresini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Degennaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ciriaco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202066" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Viceriat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00335" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000608" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cividino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Verrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801408" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rulli&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cannillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grisel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01851" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00864" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2016.93" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Bartrum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562785" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poittevin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01058" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405393" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3LP0KLS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500520h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42352b" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-012-0907-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0DVG83KR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Orellana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Pandey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300608g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Ol302392k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659027v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sainte-Luce Banchelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giannini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Depr&#233;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900456" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Calancea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fillion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mercier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent &#201;. Tr&#233;panier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702613f" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.07.072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW7BHRSF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Depr&#233;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200702031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4X4PDVHL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blanc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Berthod" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200501276" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SF6ZVBW0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926277v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marchand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941004v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944138v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912678v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936754v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936757v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931181v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936758v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00405746v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hammami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maldivi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Touil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Badoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Terlecki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c09113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251090v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darses" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202201386" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukuka Achuenu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berthiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1737563" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andresini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Degennaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ciriaco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202066" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Viceriat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00335" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000608" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cividino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Verrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801408" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rulli&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cannillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grisel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01851" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00864" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2016.93" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Bartrum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562785" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poittevin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01058" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405393" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3LP0KLS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500520h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42352b" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-012-0907-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0DVG83KR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Orellana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Pandey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300608g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Ol302392k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659027v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sainte-Luce Banchelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giannini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Depr&#233;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900456" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Calancea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fillion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mercier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent &#201;. Tr&#233;panier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702613f" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.07.072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW7BHRSF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Depr&#233;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200702031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4X4PDVHL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blanc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Berthod" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200501276" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SF6ZVBW0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926277v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931145v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marchand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941004v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944138v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912678v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936754v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936757v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931181v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936758v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00405746v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>