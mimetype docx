--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -1117,516 +1117,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis of Proteasome Inhibitor (−)-Omuralide through Asymmetric Ketene [2 + 2]-Cycloaddition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Cividino</w:t>
+                <w:t xml:space="preserve">Metal Free, Microwave Assisted Preparation of N -Sulfonyl and N -Sulfinyl Imines and Imidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01851⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (7), pp.8563 - 8569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b00864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048204v1</w:t>
+                <w:t xml:space="preserve">hal-01846975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Free, Microwave Assisted Preparation of N -Sulfonyl and N -Sulfinyl Imines and Imidates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlie Verrier</w:t>
+                <w:t xml:space="preserve">Total Synthesis of Proteasome Inhibitor (−)-Omuralide through Asymmetric Ketene [2 + 2]-Cycloaddition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cannillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cividino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (7), pp.8563 - 8569. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (15), pp.4558-4561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b00864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846975v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ynol Ethers: Synthesis and Reactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlie Verrier</w:t>
+                <w:t xml:space="preserve">Highly Diastereoselective and Irreversible Aldol Reactions of N-Sulfonylimidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Bartrum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2533/chimia.2016.93⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (19), pp.3413 - 3419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1562785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644788v1</w:t>
+                <w:t xml:space="preserve">hal-01644659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Diastereoselective and Irreversible Aldol Reactions of N-Sulfonylimidates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hannah Bartrum</w:t>
+                <w:t xml:space="preserve">Ynol Ethers: Synthesis and Reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (19), pp.3413 - 3419. </w:t>
+              <w:t xml:space="preserve">CHIMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (1), pp.93 - 96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1562785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2533/chimia.2016.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644659v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal [2 + 2]-Cycloaddition of Ketenes with Chiral Enol Ethers: Route to Densely Substituted Cyclobutanones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1703,51 +1703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Resolution in the [2+2] Cycloaddition of Ketenes: An Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1832,51 +1832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfinylimidates as Chiral Amide Equivalents for Irreversible, Asymmetric Aldol Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Bartrum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Viceriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3365,76 +3365,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of ketenes using flow chemistry</w:t>
+                <w:t xml:space="preserve">(3+2) Cycloaddition of ketenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Pierre</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Viceriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3449,94 +3462,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgian Organic Synthesis Symposium (17th)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931038v1</w:t>
+                <w:t xml:space="preserve">hal-04931078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(3+2) Cycloaddition of ketenes</w:t>
+                <w:t xml:space="preserve">(3+2) cycloaddition of ketenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Viceriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3548,194 +3561,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgian Organic Synthesis Symposium (17th)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Namur, Belgium</w:t>
+              <w:t xml:space="preserve">Journée de Chimie Organique (JCO-SCF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931078v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(3+2) cycloaddition of ketenes</w:t>
+                <w:t xml:space="preserve">Reactivity of ketenes using flow chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Viceriat</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Chimie Organique (JCO-SCF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">Belgian Organic Synthesis Symposium (17th)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931145v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use thiosulfinylimidate in total synthesis</w:t>
               </w:r>
@@ -3829,51 +3829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old and New Reactivity of Ketenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Viceriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4388,51 +4388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of aziridines and reactivity of ketenes in flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5001,51 +5001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hammami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maldivi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Touil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Badoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Terlecki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c09113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251090v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darses" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202201386" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukuka Achuenu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berthiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1737563" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andresini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Degennaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ciriaco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202066" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Viceriat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00335" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000608" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cividino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Verrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801408" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rulli&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cannillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grisel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01851" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00864" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2016.93" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Bartrum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562785" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poittevin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01058" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405393" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3LP0KLS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500520h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42352b" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-012-0907-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0DVG83KR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Orellana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Pandey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300608g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Ol302392k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659027v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sainte-Luce Banchelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giannini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Depr&#233;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900456" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Calancea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fillion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mercier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent &#201;. Tr&#233;panier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702613f" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.07.072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW7BHRSF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Depr&#233;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200702031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4X4PDVHL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blanc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Berthod" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200501276" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SF6ZVBW0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926277v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931145v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marchand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941004v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944138v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912678v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936754v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936757v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931181v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936758v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00405746v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hammami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maldivi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Touil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Badoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Terlecki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c09113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251090v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darses" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202201386" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukuka Achuenu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berthiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1737563" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andresini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Degennaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ciriaco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202066" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Viceriat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00335" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000608" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cividino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Verrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201801408" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00864" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rulli&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cannillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grisel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01851" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Bartrum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562785" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2016.93" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poittevin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01058" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405393" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3LP0KLS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol500520h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42352b" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-012-0907-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0DVG83KR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Orellana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Pandey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300608g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Ol302392k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659027v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sainte-Luce Banchelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giannini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Depr&#233;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900456" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Calancea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fillion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mercier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent &#201;. Tr&#233;panier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702613f" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.07.072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW7BHRSF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Depr&#233;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200702031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4X4PDVHL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blanc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Berthod" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200501276" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SF6ZVBW0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926277v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marchand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941004v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944138v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912678v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936754v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936757v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931181v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936758v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00405746v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>