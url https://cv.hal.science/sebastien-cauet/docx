--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Cauet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full professor at University of Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switched linear systems identification tool for industrial electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Control Conference (ECC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.137-142, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11187244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Multi-Sinusoidal Signal Models: Application to Non-Intrusive Industrial Load Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Systems and Control (ICSC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Control Systems Society, Nov 2024, Batna, France. pp.249-254, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Analysis of Marquardt Identification Parameters and Estimated Parameters Using Analytic Method of Squirrel Cage Induction Motor Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Miloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Chicago, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON55916.2024.10905210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic des entraînements électromécaniques : Des réseaux de neurones avec informations physiques aux algorithmes de détection en transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable frequency monitoring of power grid: a modified observer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.1454-1459, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sensorless PMSM mechanical fault detection with varying speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. pp.797-802, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Disturbance Isolation in Electro-Mecanical Systems: Application to PMSG-based wind turbine drivetrain*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint Petersburg, France. pp.1508-1513, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMD-Kalman filter design for wind turbine condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 28th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vancouver, France. pp.515-520, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2019.8781448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical faults detection in PMSM at variable speed with a nonlinear algorithm of estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mathematics and Computer Sciences and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Kalman Filter Through Modified Empirical Mode Decomposition For Wind Profile Exogenous Disturbance Extraction & Isolation in Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valencia, France. pp.51-58, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoSC.2018.8587825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLL based mechanical faults detection in PMSM at variable Speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Fault Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFT SENSOR FOR DISTRIBUTION TRANSFORMERS: THERMAL AND ELECTRICAL MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 23rd International Conference on Electricity Distribution (CIRED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of combustion torque ripples on hybrid electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 24th French Conference on Fuzzy Logic and its Applications (LFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled Thermal and Electrical Soft Sensor for ONAN Distribution Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Conference on Industrial Technology (IEEE-ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Seville, Spain. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation Rejection Control Strategy of Batteries/Supercapacitors Hybrid Power Sources for Hybrid Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 40th Annual Conference of Industrial Electronics Society- 2014 (IECON 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas,Etats-Unis, United States. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2014.7049158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Sensor Design for Oil Temperature in Distribution Transformer (type ONAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6699470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion multi-sources dans le cadre d'un volant d'inertie actif pour une propulsion hybride diesel/électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Automatique et Automobile (JAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity-Based control and Sliding Mode Control of hybrid DC power source applied to Hybrid Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE 3rd International Conference on Systems and Control (ICSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Algiers, Algeria. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-Dependant Lyapunov Stability Analysis: Application to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Sûreté de fonctionnement &amp; Diagnostic : Applications industrielles (SEE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremal harmonic active control of torque oscillation applied to a monocylinder hybrid powertrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE - Multi Conference on Systems and Control (IEEE-MCSC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State feedback stabilization of a class of uncertain periodic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Bougatef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress (IFAC'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stabilization of a class of periodic positive discrete time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Bougatef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta,USA, United States. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5718069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent disturbances rejection on internal combustion engine torque in hybrid electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta,USA, United States. pp.6421- 6426, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5717066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque harmonic reduction in hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. American Control Conference (ACC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore,USA, United States. pp.5838- 5843, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2010.5530498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf control of combustion torque ripples on hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC AAC (IFAC AAC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande d'un réseau d'antennes actives par couplage d'oscillateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhaa Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France. pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle actif de pulsations de couple dans les motorisations hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Doctorales GRD MACS (JDMACS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy of speed pulsations on hybrid powertrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Conference Advances in Hybrid Powertrains (ICAHP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande des antennes actives par des réseaux d`oscillateurs couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucharest,Roumania, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.4 GHz 1-Dimensional Array Antenna driven by Vector Modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidaa Tohmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.803-806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d'un réseau d'oscillateurs : analyse par approche dissipative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Doctorales GRD MACS (JDMACS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d`oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Nationales Microondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Synchronization of Network of Oscillators with Delays: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a chain of nonlinear oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Iasi, Romania. pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization control of unidirectionally coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2007 (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, France. pp.5898-5905, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2007.7068823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a network of oscillators with delays in the case of 1-D smart antennas array: a passivity analysis approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Symposium on Industrial Electronics (IEEE-ISIE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4375072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Control of a Three-Phase Pulse-Width Modulated Voltage Source Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Al Chaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.5740-5746, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2007.7068318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et analyse d'oscillateurs couplés appliqués à la commande d'antennes réseau 1-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidaa Y. Tohmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France. pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la synchronization d'oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Manifestation des Jeunes Chercheurs STIC (MajecStic 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization for coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2006 - 32nd Annual Conference on IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.282-287, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of two chaotic systems using PID control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.169--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Feedback for Coupled Oscillators: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.67--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Model and Lyapunov Analysis Approach : Application To An Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC World Congress (IFAC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Prague,Czech Republic, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control via H2/Hinf Approach Applied to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase de développement d'un système de contrôle pour véhicule hybride triple énergie dans le cadre d'un projet universitaire IUT de Poitiers -Sherbrooke (Québec)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Castonguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Prop'elec (Prop'elec 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase de développement d un système de contrôle pour véhicule hybride triple énergies :Phase II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Castonguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Mobilité Urbaine et Transports Avancées (MUTA 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse Robuste H2/Hinfinie avec modèle de Référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des défauts statoriques et rotoriques par identification paramétrique sans capteur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.447-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinfiny Robust Controller Synthesis Applied to a Polytopic Model of an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Porto, Portugal. pp.1946-1951, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2001.7076207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization and H &#8734;, Controller Applied to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter dependent Lyapunov stability analysis : Application to an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC’2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insensibility Control to Parameter Variation Applied to an Induction Motor : A Reference Model Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control and Stability Analysis of Linearized System with Parameter Variation: Application to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Orlando,USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Induction Motor Drive Using Sliding Mode Linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization by Using Two Methods : Exact Input-Output Linearization and Sliding Mode Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2001.7076051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Entrée-Sortie Linéarisant des machines asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées doctorales d'Automatique (JDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Speed Estimation for an Induction Motor: An Automated Tuning of an Extended Kalman Filter Using Voltage–Current Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Miloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ungerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (6), pp.1744. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24061744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction motor tacholess fault detection in transient speeds using adaptive generalized Vold Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yakhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.102961. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2024.102961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable speed induction motors’ fault detection based on transient motor current signatures analysis: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yakhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 184, pp.109737. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Digital Twin for an Industrial Vacuum Process: A Predictive Maintenance Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yakhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Hosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.686. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines10080686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study between Physics-Informed CNN and PCA in Induction Motor Broken Bars MCSA Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Boushaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (23), pp.9494. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22239494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Detection of Rotor Asymmetries in Squirrel-Cage Induction Motors Using a Model-Based Tacholess Order Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (9), pp.3371. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22093371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Sensors for Order Tracking Applied to Permanent Magnet Synchronous Generator Diagnostics: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.59. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics10020059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tacholess Order Analysis Method for PMSG Mechanical Fault Detection with Varying Speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.418. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10040418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the 3D flow of an impinging jet on a slotted plate using TR-Tomo PIV and Proper Orthogonal Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Alkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.158-163. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2020.11.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Sensor for Airflow Modulation and Noise Detection by Cyclostationary Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alkoussa Dit Albacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.2414. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20082414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind profile disturbance isolation and attenuation through an UIO–LPV approach in PMSG‐based wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (18), pp.2924-2936. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2020.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Fault Diagnostic in PMSM from Only One Current Measurement: A Tacholess Order Tracking Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (17), pp.5011. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20175011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographic and Time-Resolved PIV measurement of an Impinging Jet on a Slotted Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Al-Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261, pp.03004. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201926103004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLL-Based Online Estimation of Induction Motor Consumption Without Electrical Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (4), pp.469. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics8040469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumetric Proper Orthogonal Decomposition of an impinging jet using SPIV measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Alkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261, pp.03006. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201926103006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modified sliding window empirical mode decomposition technique for signal carrier and harmonic separation in non-stationary signals: Application to wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 89, pp.20-30. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2018.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMSG-based Wind Turbine Torque Harmonic Reduction Through LPV Control of EKF-Based Disturbance Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (28), pp.196-201. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gearbox condition monitoring in wind turbines: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.251-264. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLL based mechanical faults detection in PMSM at variable speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (24), pp.1445-1451. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Thermal Model for Oil Temperature Estimation in Power Distribution Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.03.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Sensorless LPV Torque Ripple Control of Hybrid Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (16), pp.2761--2771. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2017.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance Rejection of Battery/Ultracapacitor Hybrid Energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.166--175. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft sensor design for mechanical fault detection in PMSM at variable speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.326-332. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2016.07.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diesel Engine Torque Ripple Reduction through LPV Control in Hybrid Electric Vehicle Powertrain : Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (12), pp.1830--1840. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Varying Delay Passivity Analysis in 4 GHz Antennas Array Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-010-9247-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremal Harmonic Active Control of Power for a Monocylinder Hybrid Powertrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 330 (24), pp.5785--5790. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2011.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathscrH∞ Control Strategy of Motor Torque Ripple in Hybrid Electric Vehicles: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.131--144. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2010.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearizing Control of an Induction Motor Subjected to Parameter Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (7), pp.629--644. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/153250001300360416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust synchronization of different coupled oscillators: Application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 346 (5), pp.413-430. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Arrays Principle and Solutions : A Robust Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.161--171. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15837/ijccc.2008.2.2384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATIC OUTPUT FEEDBACK FOR COUPLED OSCILLATORS: APPLICATION TO ANTENNA ARRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.48-53. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.42-47. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF TWO CHAOTIC SYSTEMS USING PID CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.148-153. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of an Induction Motor Using Sliding Mode Linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-Dependent Lyapunov Functions Applied to Analysis of Induction Motor Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (3), pp.337--345. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0661(01)00120-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for measuring a flow parameter of a fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 18266378. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande vectorielle sans capteur des machines asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes-Lavoisier, 2005, 978-2-7462-1148-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Cauet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full professor at University of Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switched linear systems identification tool for industrial electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Control Conference (ECC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.137-142, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11187244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Multi-Sinusoidal Signal Models: Application to Non-Intrusive Industrial Load Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Systems and Control (ICSC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Control Systems Society, Nov 2024, Batna, France. pp.249-254, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Analysis of Marquardt Identification Parameters and Estimated Parameters Using Analytic Method of Squirrel Cage Induction Motor Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Miloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Chicago, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON55916.2024.10905210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic des entraînements électromécaniques : Des réseaux de neurones avec informations physiques aux algorithmes de détection en transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable frequency monitoring of power grid: a modified observer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.1454-1459, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sensorless PMSM mechanical fault detection with varying speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. pp.797-802, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Disturbance Isolation in Electro-Mecanical Systems: Application to PMSG-based wind turbine drivetrain*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint Petersburg, France. pp.1508-1513, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMD-Kalman filter design for wind turbine condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 28th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vancouver, France. pp.515-520, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2019.8781448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical faults detection in PMSM at variable speed with a nonlinear algorithm of estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mathematics and Computer Sciences and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Kalman Filter Through Modified Empirical Mode Decomposition For Wind Profile Exogenous Disturbance Extraction & Isolation in Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valencia, France. pp.51-58, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoSC.2018.8587825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLL based mechanical faults detection in PMSM at variable Speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Fault Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFT SENSOR FOR DISTRIBUTION TRANSFORMERS: THERMAL AND ELECTRICAL MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 23rd International Conference on Electricity Distribution (CIRED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of combustion torque ripples on hybrid electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 24th French Conference on Fuzzy Logic and its Applications (LFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled Thermal and Electrical Soft Sensor for ONAN Distribution Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Conference on Industrial Technology (IEEE-ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Seville, Spain. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation Rejection Control Strategy of Batteries/Supercapacitors Hybrid Power Sources for Hybrid Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 40th Annual Conference of Industrial Electronics Society- 2014 (IECON 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas,Etats-Unis, United States. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2014.7049158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Sensor Design for Oil Temperature in Distribution Transformer (type ONAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6699470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion multi-sources dans le cadre d'un volant d'inertie actif pour une propulsion hybride diesel/électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Automatique et Automobile (JAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity-Based control and Sliding Mode Control of hybrid DC power source applied to Hybrid Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE 3rd International Conference on Systems and Control (ICSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Algiers, Algeria. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-Dependant Lyapunov Stability Analysis: Application to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Sûreté de fonctionnement &amp; Diagnostic : Applications industrielles (SEE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremal harmonic active control of torque oscillation applied to a monocylinder hybrid powertrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE - Multi Conference on Systems and Control (IEEE-MCSC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State feedback stabilization of a class of uncertain periodic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Bougatef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress (IFAC'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stabilization of a class of periodic positive discrete time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Bougatef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta,USA, United States. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5718069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque harmonic reduction in hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. American Control Conference (ACC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore,USA, United States. pp.5838- 5843, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2010.5530498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent disturbances rejection on internal combustion engine torque in hybrid electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta,USA, United States. pp.6421- 6426, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5717066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf control of combustion torque ripples on hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC AAC (IFAC AAC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande d'un réseau d'antennes actives par couplage d'oscillateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhaa Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France. pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle actif de pulsations de couple dans les motorisations hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Doctorales GRD MACS (JDMACS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy of speed pulsations on hybrid powertrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Conference Advances in Hybrid Powertrains (ICAHP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande des antennes actives par des réseaux d`oscillateurs couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucharest,Roumania, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.4 GHz 1-Dimensional Array Antenna driven by Vector Modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidaa Tohmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.803-806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d'un réseau d'oscillateurs : analyse par approche dissipative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Doctorales GRD MACS (JDMACS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d`oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Nationales Microondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a chain of nonlinear oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Iasi, Romania. pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Synchronization of Network of Oscillators with Delays: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization control of unidirectionally coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2007 (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, France. pp.5898-5905, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2007.7068823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a network of oscillators with delays in the case of 1-D smart antennas array: a passivity analysis approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Symposium on Industrial Electronics (IEEE-ISIE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4375072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Control of a Three-Phase Pulse-Width Modulated Voltage Source Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Al Chaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.5740-5746, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2007.7068318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et analyse d'oscillateurs couplés appliqués à la commande d'antennes réseau 1-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidaa Y. Tohmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France. pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la synchronization d'oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Manifestation des Jeunes Chercheurs STIC (MajecStic 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization for coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2006 - 32nd Annual Conference on IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.282-287, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of two chaotic systems using PID control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.169--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Feedback for Coupled Oscillators: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.67--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Model and Lyapunov Analysis Approach : Application To An Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC World Congress (IFAC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Prague,Czech Republic, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control via H2/Hinf Approach Applied to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase de développement d'un système de contrôle pour véhicule hybride triple énergie dans le cadre d'un projet universitaire IUT de Poitiers -Sherbrooke (Québec)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Castonguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Prop'elec (Prop'elec 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase de développement d un système de contrôle pour véhicule hybride triple énergies :Phase II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Castonguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Mobilité Urbaine et Transports Avancées (MUTA 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse Robuste H2/Hinfinie avec modèle de Référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des défauts statoriques et rotoriques par identification paramétrique sans capteur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.447-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinfiny Robust Controller Synthesis Applied to a Polytopic Model of an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Porto, Portugal. pp.1946-1951, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2001.7076207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization and H &#8734;, Controller Applied to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control and Stability Analysis of Linearized System with Parameter Variation: Application to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Orlando,USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insensibility Control to Parameter Variation Applied to an Induction Motor : A Reference Model Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Induction Motor Drive Using Sliding Mode Linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter dependent Lyapunov stability analysis : Application to an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC’2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization by Using Two Methods : Exact Input-Output Linearization and Sliding Mode Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2001.7076051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Entrée-Sortie Linéarisant des machines asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées doctorales d'Automatique (JDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Speed Estimation for an Induction Motor: An Automated Tuning of an Extended Kalman Filter Using Voltage–Current Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Miloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ungerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (6), pp.1744. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24061744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction motor tacholess fault detection in transient speeds using adaptive generalized Vold Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yakhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.102961. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2024.102961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable speed induction motors’ fault detection based on transient motor current signatures analysis: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yakhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 184, pp.109737. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Digital Twin for an Industrial Vacuum Process: A Predictive Maintenance Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yakhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Hosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.686. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines10080686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study between Physics-Informed CNN and PCA in Induction Motor Broken Bars MCSA Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Boushaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (23), pp.9494. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22239494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Detection of Rotor Asymmetries in Squirrel-Cage Induction Motors Using a Model-Based Tacholess Order Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (9), pp.3371. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22093371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Sensors for Order Tracking Applied to Permanent Magnet Synchronous Generator Diagnostics: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.59. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics10020059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tacholess Order Analysis Method for PMSG Mechanical Fault Detection with Varying Speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.418. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10040418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the 3D flow of an impinging jet on a slotted plate using TR-Tomo PIV and Proper Orthogonal Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Alkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.158-163. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2020.11.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Sensor for Airflow Modulation and Noise Detection by Cyclostationary Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alkoussa Dit Albacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.2414. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20082414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind profile disturbance isolation and attenuation through an UIO–LPV approach in PMSG‐based wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (18), pp.2924-2936. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2020.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Fault Diagnostic in PMSM from Only One Current Measurement: A Tacholess Order Tracking Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (17), pp.5011. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20175011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographic and Time-Resolved PIV measurement of an Impinging Jet on a Slotted Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Al-Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261, pp.03004. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201926103004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLL-Based Online Estimation of Induction Motor Consumption Without Electrical Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (4), pp.469. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics8040469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumetric Proper Orthogonal Decomposition of an impinging jet using SPIV measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Alkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261, pp.03006. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201926103006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modified sliding window empirical mode decomposition technique for signal carrier and harmonic separation in non-stationary signals: Application to wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 89, pp.20-30. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2018.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMSG-based Wind Turbine Torque Harmonic Reduction Through LPV Control of EKF-Based Disturbance Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (28), pp.196-201. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gearbox condition monitoring in wind turbines: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.251-264. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLL based mechanical faults detection in PMSM at variable speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (24), pp.1445-1451. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Thermal Model for Oil Temperature Estimation in Power Distribution Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.03.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Sensorless LPV Torque Ripple Control of Hybrid Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (16), pp.2761--2771. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2017.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance Rejection of Battery/Ultracapacitor Hybrid Energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.166--175. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft sensor design for mechanical fault detection in PMSM at variable speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.326-332. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2016.07.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diesel Engine Torque Ripple Reduction through LPV Control in Hybrid Electric Vehicle Powertrain : Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (12), pp.1830--1840. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Varying Delay Passivity Analysis in 4 GHz Antennas Array Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-010-9247-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremal Harmonic Active Control of Power for a Monocylinder Hybrid Powertrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 330 (24), pp.5785--5790. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2011.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathscrH∞ Control Strategy of Motor Torque Ripple in Hybrid Electric Vehicles: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.131--144. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2010.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearizing Control of an Induction Motor Subjected to Parameter Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (7), pp.629--644. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/153250001300360416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust synchronization of different coupled oscillators: Application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 346 (5), pp.413-430. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Arrays Principle and Solutions : A Robust Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.161--171. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15837/ijccc.2008.2.2384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATIC OUTPUT FEEDBACK FOR COUPLED OSCILLATORS: APPLICATION TO ANTENNA ARRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.48-53. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.42-47. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF TWO CHAOTIC SYSTEMS USING PID CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.148-153. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of an Induction Motor Using Sliding Mode Linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-Dependent Lyapunov Functions Applied to Analysis of Induction Motor Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (3), pp.337--345. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0661(01)00120-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for measuring a flow parameter of a fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 18266378. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande vectorielle sans capteur des machines asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes-Lavoisier, 2005, 978-2-7462-1148-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Chamroo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187244" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270322v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928733" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Miloud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Etien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905210" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cauet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rambault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rouphael" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1830" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.224" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03125390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Salameh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sakout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143606" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2019.8781448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02449110v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Allouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2018.8587825" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02449073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195588v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Najar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Njeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125160" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205815v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Dai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7049158" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750934" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Micheau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bougatef" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaabane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mehdi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161842v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5718069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717066" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2010.5530498" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhaa Thom&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Tohm&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mah&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068823" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4375072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Al Chaer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Najjar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068318" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Y. Tohm&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679100v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347321" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976402v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759344v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castonguay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tnani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Trigeassou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674034v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076207" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Champenois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167086v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674036v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674035v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501604v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ungerer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24061744" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758974v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yakhni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Assoum" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102961" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03769436v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109737" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03769447v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Hosni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines10080686" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boushaba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239494" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03656439v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093371" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03677574v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10020059" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03677578v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10040418" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03086350v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hamdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Alkheir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abed-Mera&#239;m" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2020.11.269" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02552719v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Alkoussa Dit Albacha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abed Meraim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082414" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03125399v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0167" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03125408v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20175011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02442844v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al-Kheir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926103004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185290v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8040469" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02442847v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926103006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447356v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2018.12.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447368v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.377" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447403v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.03.052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447410v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.534" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204311v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.03.061" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204279v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204286v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.05.020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVMLMC8B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447457v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.07.091" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5NL0PFM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206586v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.03.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89867Q8H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600716v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-010-9247-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273783v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.07.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29LMCS8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273796v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2010.0036" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360889v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/153250001300360416" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007680v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2009.01.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2008.2.2384" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679098v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hutu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coirault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Paillot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679097v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679101v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00028" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360906v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360890v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(01)00120-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RBL8KD8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816070v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368903v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Chamroo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187244" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270322v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928733" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Miloud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Etien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905210" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cauet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rambault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rouphael" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1830" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.224" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03125390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Salameh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sakout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143606" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2019.8781448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02449110v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Allouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2018.8587825" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02449073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195588v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Najar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Njeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125160" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205815v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Dai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7049158" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750934" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Micheau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bougatef" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaabane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mehdi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161842v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5718069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161822v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2010.5530498" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhaa Thom&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Tohm&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mah&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527845v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068823" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4375072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Al Chaer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Najjar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068318" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Y. Tohm&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679100v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347321" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976402v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759344v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castonguay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tnani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Trigeassou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674034v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076207" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Champenois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674036v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501604v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ungerer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24061744" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758974v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yakhni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Assoum" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102961" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03769436v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109737" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03769447v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Hosni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines10080686" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boushaba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239494" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03656439v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093371" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03677574v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10020059" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03677578v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10040418" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03086350v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hamdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Alkheir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abed-Mera&#239;m" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2020.11.269" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02552719v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Alkoussa Dit Albacha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abed Meraim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082414" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03125399v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0167" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03125408v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20175011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02442844v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al-Kheir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926103004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185290v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8040469" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02442847v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926103006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447356v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2018.12.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447368v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.377" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447403v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.03.052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447410v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.534" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204311v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.03.061" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204279v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204286v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.05.020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVMLMC8B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447457v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.07.091" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5NL0PFM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206586v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.03.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89867Q8H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600716v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-010-9247-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273783v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.07.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29LMCS8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273796v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2010.0036" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360889v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/153250001300360416" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007680v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2009.01.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2008.2.2384" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679098v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hutu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coirault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Paillot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679097v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679101v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00028" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360906v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360890v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(01)00120-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RBL8KD8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816070v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368903v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>