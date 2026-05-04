--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Cauet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full professor at University of Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switched linear systems identification tool for industrial electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Control Conference (ECC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.137-142, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11187244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Multi-Sinusoidal Signal Models: Application to Non-Intrusive Industrial Load Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Systems and Control (ICSC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Control Systems Society, Nov 2024, Batna, France. pp.249-254, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Analysis of Marquardt Identification Parameters and Estimated Parameters Using Analytic Method of Squirrel Cage Induction Motor Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Miloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Chicago, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON55916.2024.10905210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic des entraînements électromécaniques : Des réseaux de neurones avec informations physiques aux algorithmes de détection en transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable frequency monitoring of power grid: a modified observer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.1454-1459, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sensorless PMSM mechanical fault detection with varying speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. pp.797-802, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Disturbance Isolation in Electro-Mecanical Systems: Application to PMSG-based wind turbine drivetrain*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint Petersburg, France. pp.1508-1513, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMD-Kalman filter design for wind turbine condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 28th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vancouver, France. pp.515-520, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2019.8781448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical faults detection in PMSM at variable speed with a nonlinear algorithm of estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mathematics and Computer Sciences and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Kalman Filter Through Modified Empirical Mode Decomposition For Wind Profile Exogenous Disturbance Extraction & Isolation in Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valencia, France. pp.51-58, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoSC.2018.8587825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLL based mechanical faults detection in PMSM at variable Speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Fault Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFT SENSOR FOR DISTRIBUTION TRANSFORMERS: THERMAL AND ELECTRICAL MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 23rd International Conference on Electricity Distribution (CIRED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of combustion torque ripples on hybrid electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 24th French Conference on Fuzzy Logic and its Applications (LFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled Thermal and Electrical Soft Sensor for ONAN Distribution Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Conference on Industrial Technology (IEEE-ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Seville, Spain. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation Rejection Control Strategy of Batteries/Supercapacitors Hybrid Power Sources for Hybrid Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 40th Annual Conference of Industrial Electronics Society- 2014 (IECON 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas,Etats-Unis, United States. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2014.7049158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Sensor Design for Oil Temperature in Distribution Transformer (type ONAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6699470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion multi-sources dans le cadre d'un volant d'inertie actif pour une propulsion hybride diesel/électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Automatique et Automobile (JAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity-Based control and Sliding Mode Control of hybrid DC power source applied to Hybrid Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE 3rd International Conference on Systems and Control (ICSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Algiers, Algeria. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-Dependant Lyapunov Stability Analysis: Application to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Sûreté de fonctionnement &amp; Diagnostic : Applications industrielles (SEE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremal harmonic active control of torque oscillation applied to a monocylinder hybrid powertrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE - Multi Conference on Systems and Control (IEEE-MCSC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State feedback stabilization of a class of uncertain periodic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Bougatef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress (IFAC'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stabilization of a class of periodic positive discrete time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Bougatef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta,USA, United States. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5718069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque harmonic reduction in hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. American Control Conference (ACC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore,USA, United States. pp.5838- 5843, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2010.5530498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent disturbances rejection on internal combustion engine torque in hybrid electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta,USA, United States. pp.6421- 6426, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5717066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf control of combustion torque ripples on hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC AAC (IFAC AAC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande d'un réseau d'antennes actives par couplage d'oscillateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhaa Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France. pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle actif de pulsations de couple dans les motorisations hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Doctorales GRD MACS (JDMACS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy of speed pulsations on hybrid powertrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Conference Advances in Hybrid Powertrains (ICAHP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande des antennes actives par des réseaux d`oscillateurs couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucharest,Roumania, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.4 GHz 1-Dimensional Array Antenna driven by Vector Modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidaa Tohmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.803-806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d'un réseau d'oscillateurs : analyse par approche dissipative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Doctorales GRD MACS (JDMACS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d`oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Nationales Microondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a chain of nonlinear oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Iasi, Romania. pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Synchronization of Network of Oscillators with Delays: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization control of unidirectionally coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2007 (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, France. pp.5898-5905, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2007.7068823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a network of oscillators with delays in the case of 1-D smart antennas array: a passivity analysis approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Symposium on Industrial Electronics (IEEE-ISIE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4375072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Control of a Three-Phase Pulse-Width Modulated Voltage Source Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Al Chaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.5740-5746, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2007.7068318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et analyse d'oscillateurs couplés appliqués à la commande d'antennes réseau 1-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidaa Y. Tohmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France. pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la synchronization d'oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Manifestation des Jeunes Chercheurs STIC (MajecStic 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization for coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2006 - 32nd Annual Conference on IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.282-287, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of two chaotic systems using PID control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.169--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Feedback for Coupled Oscillators: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.67--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Model and Lyapunov Analysis Approach : Application To An Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC World Congress (IFAC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Prague,Czech Republic, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control via H2/Hinf Approach Applied to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase de développement d'un système de contrôle pour véhicule hybride triple énergie dans le cadre d'un projet universitaire IUT de Poitiers -Sherbrooke (Québec)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Castonguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Prop'elec (Prop'elec 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase de développement d un système de contrôle pour véhicule hybride triple énergies :Phase II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Castonguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Mobilité Urbaine et Transports Avancées (MUTA 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse Robuste H2/Hinfinie avec modèle de Référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des défauts statoriques et rotoriques par identification paramétrique sans capteur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.447-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinfiny Robust Controller Synthesis Applied to a Polytopic Model of an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Porto, Portugal. pp.1946-1951, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2001.7076207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization and H &#8734;, Controller Applied to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control and Stability Analysis of Linearized System with Parameter Variation: Application to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Orlando,USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insensibility Control to Parameter Variation Applied to an Induction Motor : A Reference Model Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Induction Motor Drive Using Sliding Mode Linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter dependent Lyapunov stability analysis : Application to an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC’2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization by Using Two Methods : Exact Input-Output Linearization and Sliding Mode Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2001.7076051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Entrée-Sortie Linéarisant des machines asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées doctorales d'Automatique (JDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Speed Estimation for an Induction Motor: An Automated Tuning of an Extended Kalman Filter Using Voltage–Current Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Miloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ungerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (6), pp.1744. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24061744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction motor tacholess fault detection in transient speeds using adaptive generalized Vold Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yakhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.102961. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2024.102961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable speed induction motors’ fault detection based on transient motor current signatures analysis: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yakhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 184, pp.109737. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Digital Twin for an Industrial Vacuum Process: A Predictive Maintenance Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yakhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Hosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.686. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines10080686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study between Physics-Informed CNN and PCA in Induction Motor Broken Bars MCSA Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Boushaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (23), pp.9494. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22239494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Detection of Rotor Asymmetries in Squirrel-Cage Induction Motors Using a Model-Based Tacholess Order Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (9), pp.3371. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22093371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Sensors for Order Tracking Applied to Permanent Magnet Synchronous Generator Diagnostics: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.59. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics10020059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tacholess Order Analysis Method for PMSG Mechanical Fault Detection with Varying Speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.418. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10040418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the 3D flow of an impinging jet on a slotted plate using TR-Tomo PIV and Proper Orthogonal Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Alkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.158-163. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2020.11.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Sensor for Airflow Modulation and Noise Detection by Cyclostationary Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alkoussa Dit Albacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.2414. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20082414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind profile disturbance isolation and attenuation through an UIO–LPV approach in PMSG‐based wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (18), pp.2924-2936. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2020.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Fault Diagnostic in PMSM from Only One Current Measurement: A Tacholess Order Tracking Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (17), pp.5011. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20175011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographic and Time-Resolved PIV measurement of an Impinging Jet on a Slotted Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Al-Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261, pp.03004. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201926103004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLL-Based Online Estimation of Induction Motor Consumption Without Electrical Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (4), pp.469. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics8040469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumetric Proper Orthogonal Decomposition of an impinging jet using SPIV measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Alkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261, pp.03006. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201926103006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modified sliding window empirical mode decomposition technique for signal carrier and harmonic separation in non-stationary signals: Application to wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 89, pp.20-30. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2018.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMSG-based Wind Turbine Torque Harmonic Reduction Through LPV Control of EKF-Based Disturbance Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (28), pp.196-201. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gearbox condition monitoring in wind turbines: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.251-264. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLL based mechanical faults detection in PMSM at variable speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (24), pp.1445-1451. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Thermal Model for Oil Temperature Estimation in Power Distribution Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.03.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Sensorless LPV Torque Ripple Control of Hybrid Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (16), pp.2761--2771. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2017.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance Rejection of Battery/Ultracapacitor Hybrid Energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.166--175. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft sensor design for mechanical fault detection in PMSM at variable speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.326-332. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2016.07.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diesel Engine Torque Ripple Reduction through LPV Control in Hybrid Electric Vehicle Powertrain : Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (12), pp.1830--1840. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Varying Delay Passivity Analysis in 4 GHz Antennas Array Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-010-9247-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremal Harmonic Active Control of Power for a Monocylinder Hybrid Powertrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 330 (24), pp.5785--5790. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2011.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathscrH∞ Control Strategy of Motor Torque Ripple in Hybrid Electric Vehicles: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.131--144. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2010.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearizing Control of an Induction Motor Subjected to Parameter Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (7), pp.629--644. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/153250001300360416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust synchronization of different coupled oscillators: Application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 346 (5), pp.413-430. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Arrays Principle and Solutions : A Robust Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.161--171. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15837/ijccc.2008.2.2384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATIC OUTPUT FEEDBACK FOR COUPLED OSCILLATORS: APPLICATION TO ANTENNA ARRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.48-53. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.42-47. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF TWO CHAOTIC SYSTEMS USING PID CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.148-153. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of an Induction Motor Using Sliding Mode Linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-Dependent Lyapunov Functions Applied to Analysis of Induction Motor Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (3), pp.337--345. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0661(01)00120-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for measuring a flow parameter of a fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 18266378. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande vectorielle sans capteur des machines asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes-Lavoisier, 2005, 978-2-7462-1148-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Cauet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full professor at University of Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switched linear systems identification tool for industrial electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Control Conference (ECC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.137-142, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11187244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Multi-Sinusoidal Signal Models: Application to Non-Intrusive Industrial Load Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Systems and Control (ICSC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Control Systems Society, Nov 2024, Batna, France. pp.249-254, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Analysis of Marquardt Identification Parameters and Estimated Parameters Using Analytic Method of Squirrel Cage Induction Motor Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Miloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Chicago, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON55916.2024.10905210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic des entraînements électromécaniques : Des réseaux de neurones avec informations physiques aux algorithmes de détection en transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable frequency monitoring of power grid: a modified observer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.1454-1459, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sensorless PMSM mechanical fault detection with varying speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. pp.797-802, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Disturbance Isolation in Electro-Mecanical Systems: Application to PMSG-based wind turbine drivetrain*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint Petersburg, France. pp.1508-1513, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMD-Kalman filter design for wind turbine condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 28th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vancouver, France. pp.515-520, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2019.8781448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical faults detection in PMSM at variable speed with a nonlinear algorithm of estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mathematics and Computer Sciences and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Kalman Filter Through Modified Empirical Mode Decomposition For Wind Profile Exogenous Disturbance Extraction & Isolation in Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valencia, France. pp.51-58, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoSC.2018.8587825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLL based mechanical faults detection in PMSM at variable Speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Fault Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFT SENSOR FOR DISTRIBUTION TRANSFORMERS: THERMAL AND ELECTRICAL MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 23rd International Conference on Electricity Distribution (CIRED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of combustion torque ripples on hybrid electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 24th French Conference on Fuzzy Logic and its Applications (LFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled Thermal and Electrical Soft Sensor for ONAN Distribution Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Conference on Industrial Technology (IEEE-ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Seville, Spain. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation Rejection Control Strategy of Batteries/Supercapacitors Hybrid Power Sources for Hybrid Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 40th Annual Conference of Industrial Electronics Society- 2014 (IECON 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas,Etats-Unis, United States. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2014.7049158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Sensor Design for Oil Temperature in Distribution Transformer (type ONAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6699470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion multi-sources dans le cadre d'un volant d'inertie actif pour une propulsion hybride diesel/électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Automatique et Automobile (JAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity-Based control and Sliding Mode Control of hybrid DC power source applied to Hybrid Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE 3rd International Conference on Systems and Control (ICSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Algiers, Algeria. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-Dependant Lyapunov Stability Analysis: Application to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Sûreté de fonctionnement &amp; Diagnostic : Applications industrielles (SEE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremal harmonic active control of torque oscillation applied to a monocylinder hybrid powertrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE - Multi Conference on Systems and Control (IEEE-MCSC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State feedback stabilization of a class of uncertain periodic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Bougatef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress (IFAC'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stabilization of a class of periodic positive discrete time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Bougatef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta,USA, United States. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5718069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque harmonic reduction in hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. American Control Conference (ACC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore,USA, United States. pp.5838- 5843, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2010.5530498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent disturbances rejection on internal combustion engine torque in hybrid electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta,USA, United States. pp.6421- 6426, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5717066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf control of combustion torque ripples on hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC AAC (IFAC AAC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande d'un réseau d'antennes actives par couplage d'oscillateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhaa Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France. pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle actif de pulsations de couple dans les motorisations hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Doctorales GRD MACS (JDMACS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande des antennes actives par des réseaux d`oscillateurs couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucharest,Roumania, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy of speed pulsations on hybrid powertrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Conference Advances in Hybrid Powertrains (ICAHP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.4 GHz 1-Dimensional Array Antenna driven by Vector Modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidaa Tohmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.803-806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a network of oscillators with delays in the case of 1-D smart antennas array: a passivity analysis approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Symposium on Industrial Electronics (IEEE-ISIE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4375072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d'un réseau d'oscillateurs : analyse par approche dissipative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Doctorales GRD MACS (JDMACS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a chain of nonlinear oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Iasi, Romania. pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Synchronization of Network of Oscillators with Delays: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization control of unidirectionally coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2007 (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, France. pp.5898-5905, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2007.7068823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d`oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Nationales Microondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Control of a Three-Phase Pulse-Width Modulated Voltage Source Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Al Chaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.5740-5746, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2007.7068318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et analyse d'oscillateurs couplés appliqués à la commande d'antennes réseau 1-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidaa Y. Tohmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France. pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la synchronization d'oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Manifestation des Jeunes Chercheurs STIC (MajecStic 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization for coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2006 - 32nd Annual Conference on IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.282-287, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of two chaotic systems using PID control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.169--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Feedback for Coupled Oscillators: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.67--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Model and Lyapunov Analysis Approach : Application To An Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC World Congress (IFAC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Prague,Czech Republic, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control via H2/Hinf Approach Applied to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase de développement d'un système de contrôle pour véhicule hybride triple énergie dans le cadre d'un projet universitaire IUT de Poitiers -Sherbrooke (Québec)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Castonguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Prop'elec (Prop'elec 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase de développement d un système de contrôle pour véhicule hybride triple énergies :Phase II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Castonguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Mobilité Urbaine et Transports Avancées (MUTA 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse Robuste H2/Hinfinie avec modèle de Référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des défauts statoriques et rotoriques par identification paramétrique sans capteur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.447-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization and H &#8734;, Controller Applied to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinfiny Robust Controller Synthesis Applied to a Polytopic Model of an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Porto, Portugal. pp.1946-1951, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2001.7076207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control and Stability Analysis of Linearized System with Parameter Variation: Application to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Orlando,USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insensibility Control to Parameter Variation Applied to an Induction Motor : A Reference Model Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Induction Motor Drive Using Sliding Mode Linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter dependent Lyapunov stability analysis : Application to an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC’2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization by Using Two Methods : Exact Input-Output Linearization and Sliding Mode Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2001.7076051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Entrée-Sortie Linéarisant des machines asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées doctorales d'Automatique (JDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction motor tacholess fault detection in transient speeds using adaptive generalized Vold Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yakhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.102961. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2024.102961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Speed Estimation for an Induction Motor: An Automated Tuning of an Extended Kalman Filter Using Voltage–Current Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Miloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ungerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (6), pp.1744. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24061744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable speed induction motors’ fault detection based on transient motor current signatures analysis: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yakhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 184, pp.109737. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Digital Twin for an Industrial Vacuum Process: A Predictive Maintenance Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yakhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Hosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.686. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines10080686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study between Physics-Informed CNN and PCA in Induction Motor Broken Bars MCSA Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Boushaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (23), pp.9494. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22239494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Detection of Rotor Asymmetries in Squirrel-Cage Induction Motors Using a Model-Based Tacholess Order Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (9), pp.3371. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22093371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Detection of Rotor Asymmetries in Squirrel-Cage Induction Motors Using a Model-Based Tacholess Order Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (9), pp.3371. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22093371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Sensors for Order Tracking Applied to Permanent Magnet Synchronous Generator Diagnostics: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.59. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics10020059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tacholess Order Analysis Method for PMSG Mechanical Fault Detection with Varying Speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.418. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10040418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the 3D flow of an impinging jet on a slotted plate using TR-Tomo PIV and Proper Orthogonal Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Alkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.158-163. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2020.11.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Sensor for Airflow Modulation and Noise Detection by Cyclostationary Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alkoussa Dit Albacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.2414. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20082414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind profile disturbance isolation and attenuation through an UIO–LPV approach in PMSG‐based wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (18), pp.2924-2936. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2020.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Fault Diagnostic in PMSM from Only One Current Measurement: A Tacholess Order Tracking Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (17), pp.5011. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20175011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographic and Time-Resolved PIV measurement of an Impinging Jet on a Slotted Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Al-Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261, pp.03004. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201926103004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumetric Proper Orthogonal Decomposition of an impinging jet using SPIV measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Alkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261, pp.03006. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201926103006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLL-Based Online Estimation of Induction Motor Consumption Without Electrical Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (4), pp.469. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics8040469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMSG-based Wind Turbine Torque Harmonic Reduction Through LPV Control of EKF-Based Disturbance Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (28), pp.196-201. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modified sliding window empirical mode decomposition technique for signal carrier and harmonic separation in non-stationary signals: Application to wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 89, pp.20-30. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2018.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gearbox condition monitoring in wind turbines: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.251-264. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLL based mechanical faults detection in PMSM at variable speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (24), pp.1445-1451. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Thermal Model for Oil Temperature Estimation in Power Distribution Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.03.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Sensorless LPV Torque Ripple Control of Hybrid Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (16), pp.2761--2771. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2017.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance Rejection of Battery/Ultracapacitor Hybrid Energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.166--175. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft sensor design for mechanical fault detection in PMSM at variable speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.326-332. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2016.07.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diesel Engine Torque Ripple Reduction through LPV Control in Hybrid Electric Vehicle Powertrain : Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (12), pp.1830--1840. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Varying Delay Passivity Analysis in 4 GHz Antennas Array Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-010-9247-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremal Harmonic Active Control of Power for a Monocylinder Hybrid Powertrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 330 (24), pp.5785--5790. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2011.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathscrH∞ Control Strategy of Motor Torque Ripple in Hybrid Electric Vehicles: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.131--144. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2010.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearizing Control of an Induction Motor Subjected to Parameter Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (7), pp.629--644. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/153250001300360416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust synchronization of different coupled oscillators: Application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 346 (5), pp.413-430. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Arrays Principle and Solutions : A Robust Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.161--171. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15837/ijccc.2008.2.2384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATIC OUTPUT FEEDBACK FOR COUPLED OSCILLATORS: APPLICATION TO ANTENNA ARRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.48-53. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.42-47. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF TWO CHAOTIC SYSTEMS USING PID CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.148-153. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-Dependent Lyapunov Functions Applied to Analysis of Induction Motor Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (3), pp.337--345. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0661(01)00120-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of an Induction Motor Using Sliding Mode Linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for measuring a flow parameter of a fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 18266378. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande vectorielle sans capteur des machines asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes-Lavoisier, 2005, 978-2-7462-1148-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Chamroo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187244" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270322v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928733" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Miloud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Etien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905210" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cauet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rambault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rouphael" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1830" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.224" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03125390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Salameh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sakout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143606" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2019.8781448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02449110v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Allouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2018.8587825" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02449073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195588v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Najar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Njeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125160" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205815v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Dai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7049158" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750934" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Micheau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bougatef" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaabane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mehdi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161842v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5718069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161822v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2010.5530498" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhaa Thom&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Tohm&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mah&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527845v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068823" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4375072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Al Chaer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Najjar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068318" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Y. Tohm&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679100v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347321" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976402v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759344v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castonguay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tnani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Trigeassou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674034v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076207" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Champenois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674036v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501604v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ungerer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24061744" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758974v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yakhni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Assoum" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102961" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03769436v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109737" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03769447v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Hosni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines10080686" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boushaba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239494" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03656439v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093371" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03677574v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10020059" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03677578v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10040418" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03086350v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hamdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Alkheir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abed-Mera&#239;m" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2020.11.269" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02552719v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Alkoussa Dit Albacha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abed Meraim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082414" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03125399v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0167" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03125408v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20175011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02442844v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al-Kheir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926103004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185290v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8040469" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02442847v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926103006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447356v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2018.12.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447368v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.377" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447403v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.03.052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447410v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.534" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204311v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.03.061" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204279v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204286v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.05.020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVMLMC8B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447457v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.07.091" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5NL0PFM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206586v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.03.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89867Q8H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600716v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-010-9247-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273783v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.07.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29LMCS8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273796v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2010.0036" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360889v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/153250001300360416" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007680v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2009.01.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2008.2.2384" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679098v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hutu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coirault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Paillot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679097v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679101v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00028" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360906v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360890v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(01)00120-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RBL8KD8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816070v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368903v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Chamroo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187244" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270322v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928733" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Miloud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Etien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905210" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cauet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rambault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rouphael" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1830" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.224" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03125390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Salameh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sakout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143606" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2019.8781448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02449110v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Allouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2018.8587825" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02449073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195588v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Najar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Njeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125160" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205815v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Dai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7049158" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750934" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Micheau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bougatef" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaabane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mehdi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161842v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5718069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161822v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2010.5530498" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhaa Thom&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Tohm&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mah&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4375072" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679094v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068823" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Al Chaer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Najjar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068318" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Y. Tohm&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679100v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347321" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976402v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759344v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castonguay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tnani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Trigeassou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaigne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Champenois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076207" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674036v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758974v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yakhni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Assoum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102961" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ungerer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24061744" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03769436v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109737" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03769447v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Hosni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines10080686" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boushaba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239494" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03656439v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093371" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587059v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03677574v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10020059" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03677578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10040418" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03086350v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hamdi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Alkheir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abed-Mera&#239;m" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2020.11.269" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02552719v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Alkoussa Dit Albacha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abed Meraim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082414" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03125399v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0167" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03125408v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20175011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02442844v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al-Kheir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926103004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02442847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926103006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185290v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8040469" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447368v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.377" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2018.12.019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.03.052" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447410v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.534" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204311v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.03.061" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204286v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.05.020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVMLMC8B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447457v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.07.091" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5NL0PFM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206586v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.03.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89867Q8H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600716v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-010-9247-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273783v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.07.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29LMCS8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273796v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2010.0036" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/153250001300360416" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007680v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2009.01.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273877v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2008.2.2384" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679098v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hutu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coirault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Paillot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679097v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679101v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360890v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(01)00120-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RBL8KD8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816070v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>