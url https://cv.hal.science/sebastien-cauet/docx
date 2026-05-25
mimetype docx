--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Cauet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full professor at University of Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switched linear systems identification tool for industrial electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Control Conference (ECC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.137-142, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11187244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Multi-Sinusoidal Signal Models: Application to Non-Intrusive Industrial Load Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Systems and Control (ICSC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Control Systems Society, Nov 2024, Batna, France. pp.249-254, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Analysis of Marquardt Identification Parameters and Estimated Parameters Using Analytic Method of Squirrel Cage Induction Motor Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Miloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Chicago, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON55916.2024.10905210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic des entraînements électromécaniques : Des réseaux de neurones avec informations physiques aux algorithmes de détection en transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable frequency monitoring of power grid: a modified observer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.1454-1459, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sensorless PMSM mechanical fault detection with varying speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. pp.797-802, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Disturbance Isolation in Electro-Mecanical Systems: Application to PMSG-based wind turbine drivetrain*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint Petersburg, France. pp.1508-1513, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMD-Kalman filter design for wind turbine condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 28th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vancouver, France. pp.515-520, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2019.8781448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical faults detection in PMSM at variable speed with a nonlinear algorithm of estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mathematics and Computer Sciences and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Kalman Filter Through Modified Empirical Mode Decomposition For Wind Profile Exogenous Disturbance Extraction & Isolation in Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valencia, France. pp.51-58, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoSC.2018.8587825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLL based mechanical faults detection in PMSM at variable Speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Fault Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFT SENSOR FOR DISTRIBUTION TRANSFORMERS: THERMAL AND ELECTRICAL MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 23rd International Conference on Electricity Distribution (CIRED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of combustion torque ripples on hybrid electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 24th French Conference on Fuzzy Logic and its Applications (LFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled Thermal and Electrical Soft Sensor for ONAN Distribution Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Conference on Industrial Technology (IEEE-ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Seville, Spain. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation Rejection Control Strategy of Batteries/Supercapacitors Hybrid Power Sources for Hybrid Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 40th Annual Conference of Industrial Electronics Society- 2014 (IECON 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas,Etats-Unis, United States. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2014.7049158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Sensor Design for Oil Temperature in Distribution Transformer (type ONAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6699470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion multi-sources dans le cadre d'un volant d'inertie actif pour une propulsion hybride diesel/électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Automatique et Automobile (JAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity-Based control and Sliding Mode Control of hybrid DC power source applied to Hybrid Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE 3rd International Conference on Systems and Control (ICSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Algiers, Algeria. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-Dependant Lyapunov Stability Analysis: Application to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Sûreté de fonctionnement &amp; Diagnostic : Applications industrielles (SEE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremal harmonic active control of torque oscillation applied to a monocylinder hybrid powertrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE - Multi Conference on Systems and Control (IEEE-MCSC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State feedback stabilization of a class of uncertain periodic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Bougatef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress (IFAC'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stabilization of a class of periodic positive discrete time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Bougatef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta,USA, United States. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5718069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque harmonic reduction in hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. American Control Conference (ACC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore,USA, United States. pp.5838- 5843, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2010.5530498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent disturbances rejection on internal combustion engine torque in hybrid electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta,USA, United States. pp.6421- 6426, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5717066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf control of combustion torque ripples on hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC AAC (IFAC AAC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande d'un réseau d'antennes actives par couplage d'oscillateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhaa Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France. pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle actif de pulsations de couple dans les motorisations hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Doctorales GRD MACS (JDMACS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande des antennes actives par des réseaux d`oscillateurs couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucharest,Roumania, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy of speed pulsations on hybrid powertrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Conference Advances in Hybrid Powertrains (ICAHP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.4 GHz 1-Dimensional Array Antenna driven by Vector Modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidaa Tohmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.803-806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a network of oscillators with delays in the case of 1-D smart antennas array: a passivity analysis approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Symposium on Industrial Electronics (IEEE-ISIE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4375072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d'un réseau d'oscillateurs : analyse par approche dissipative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Doctorales GRD MACS (JDMACS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a chain of nonlinear oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Iasi, Romania. pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Synchronization of Network of Oscillators with Delays: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization control of unidirectionally coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2007 (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, France. pp.5898-5905, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2007.7068823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d`oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Nationales Microondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Control of a Three-Phase Pulse-Width Modulated Voltage Source Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Al Chaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.5740-5746, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2007.7068318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et analyse d'oscillateurs couplés appliqués à la commande d'antennes réseau 1-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidaa Y. Tohmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France. pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la synchronization d'oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Manifestation des Jeunes Chercheurs STIC (MajecStic 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization for coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2006 - 32nd Annual Conference on IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.282-287, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of two chaotic systems using PID control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.169--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Feedback for Coupled Oscillators: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.67--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Model and Lyapunov Analysis Approach : Application To An Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC World Congress (IFAC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Prague,Czech Republic, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control via H2/Hinf Approach Applied to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase de développement d'un système de contrôle pour véhicule hybride triple énergie dans le cadre d'un projet universitaire IUT de Poitiers -Sherbrooke (Québec)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Castonguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Prop'elec (Prop'elec 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase de développement d un système de contrôle pour véhicule hybride triple énergies :Phase II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Castonguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Mobilité Urbaine et Transports Avancées (MUTA 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse Robuste H2/Hinfinie avec modèle de Référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des défauts statoriques et rotoriques par identification paramétrique sans capteur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.447-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization and H &#8734;, Controller Applied to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinfiny Robust Controller Synthesis Applied to a Polytopic Model of an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Porto, Portugal. pp.1946-1951, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2001.7076207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control and Stability Analysis of Linearized System with Parameter Variation: Application to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Orlando,USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insensibility Control to Parameter Variation Applied to an Induction Motor : A Reference Model Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Induction Motor Drive Using Sliding Mode Linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter dependent Lyapunov stability analysis : Application to an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC’2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization by Using Two Methods : Exact Input-Output Linearization and Sliding Mode Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2001.7076051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Entrée-Sortie Linéarisant des machines asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées doctorales d'Automatique (JDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction motor tacholess fault detection in transient speeds using adaptive generalized Vold Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yakhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.102961. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2024.102961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Speed Estimation for an Induction Motor: An Automated Tuning of an Extended Kalman Filter Using Voltage–Current Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Miloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ungerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (6), pp.1744. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24061744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable speed induction motors’ fault detection based on transient motor current signatures analysis: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yakhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 184, pp.109737. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Digital Twin for an Industrial Vacuum Process: A Predictive Maintenance Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yakhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Hosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.686. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines10080686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study between Physics-Informed CNN and PCA in Induction Motor Broken Bars MCSA Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Boushaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (23), pp.9494. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22239494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Detection of Rotor Asymmetries in Squirrel-Cage Induction Motors Using a Model-Based Tacholess Order Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (9), pp.3371. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22093371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Detection of Rotor Asymmetries in Squirrel-Cage Induction Motors Using a Model-Based Tacholess Order Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (9), pp.3371. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22093371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Sensors for Order Tracking Applied to Permanent Magnet Synchronous Generator Diagnostics: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.59. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics10020059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tacholess Order Analysis Method for PMSG Mechanical Fault Detection with Varying Speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.418. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10040418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the 3D flow of an impinging jet on a slotted plate using TR-Tomo PIV and Proper Orthogonal Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Alkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.158-163. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2020.11.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Sensor for Airflow Modulation and Noise Detection by Cyclostationary Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alkoussa Dit Albacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.2414. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20082414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind profile disturbance isolation and attenuation through an UIO–LPV approach in PMSG‐based wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (18), pp.2924-2936. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2020.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Fault Diagnostic in PMSM from Only One Current Measurement: A Tacholess Order Tracking Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (17), pp.5011. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20175011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographic and Time-Resolved PIV measurement of an Impinging Jet on a Slotted Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Al-Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261, pp.03004. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201926103004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumetric Proper Orthogonal Decomposition of an impinging jet using SPIV measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Alkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261, pp.03006. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201926103006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLL-Based Online Estimation of Induction Motor Consumption Without Electrical Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (4), pp.469. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics8040469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMSG-based Wind Turbine Torque Harmonic Reduction Through LPV Control of EKF-Based Disturbance Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (28), pp.196-201. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modified sliding window empirical mode decomposition technique for signal carrier and harmonic separation in non-stationary signals: Application to wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 89, pp.20-30. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2018.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gearbox condition monitoring in wind turbines: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.251-264. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLL based mechanical faults detection in PMSM at variable speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (24), pp.1445-1451. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Thermal Model for Oil Temperature Estimation in Power Distribution Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.03.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Sensorless LPV Torque Ripple Control of Hybrid Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (16), pp.2761--2771. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2017.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance Rejection of Battery/Ultracapacitor Hybrid Energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.166--175. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft sensor design for mechanical fault detection in PMSM at variable speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.326-332. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2016.07.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diesel Engine Torque Ripple Reduction through LPV Control in Hybrid Electric Vehicle Powertrain : Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (12), pp.1830--1840. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Varying Delay Passivity Analysis in 4 GHz Antennas Array Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-010-9247-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremal Harmonic Active Control of Power for a Monocylinder Hybrid Powertrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 330 (24), pp.5785--5790. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2011.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathscrH∞ Control Strategy of Motor Torque Ripple in Hybrid Electric Vehicles: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.131--144. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2010.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearizing Control of an Induction Motor Subjected to Parameter Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (7), pp.629--644. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/153250001300360416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust synchronization of different coupled oscillators: Application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 346 (5), pp.413-430. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Arrays Principle and Solutions : A Robust Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.161--171. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15837/ijccc.2008.2.2384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATIC OUTPUT FEEDBACK FOR COUPLED OSCILLATORS: APPLICATION TO ANTENNA ARRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.48-53. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.42-47. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF TWO CHAOTIC SYSTEMS USING PID CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.148-153. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-Dependent Lyapunov Functions Applied to Analysis of Induction Motor Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (3), pp.337--345. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0661(01)00120-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of an Induction Motor Using Sliding Mode Linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for measuring a flow parameter of a fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 18266378. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande vectorielle sans capteur des machines asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes-Lavoisier, 2005, 978-2-7462-1148-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Cauet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full professor at University of Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switched linear systems identification tool for industrial electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Control Conference (ECC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.137-142, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11187244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Multi-Sinusoidal Signal Models: Application to Non-Intrusive Industrial Load Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Systems and Control (ICSC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Control Systems Society, Nov 2024, Batna, France. pp.249-254, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Analysis of Marquardt Identification Parameters and Estimated Parameters Using Analytic Method of Squirrel Cage Induction Motor Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Miloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Chicago, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON55916.2024.10905210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic des entraînements électromécaniques : Des réseaux de neurones avec informations physiques aux algorithmes de détection en transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable frequency monitoring of power grid: a modified observer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.1454-1459, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sensorless PMSM mechanical fault detection with varying speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. pp.797-802, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Disturbance Isolation in Electro-Mecanical Systems: Application to PMSG-based wind turbine drivetrain*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint Petersburg, France. pp.1508-1513, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMD-Kalman filter design for wind turbine condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 28th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vancouver, France. pp.515-520, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2019.8781448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Kalman Filter Through Modified Empirical Mode Decomposition For Wind Profile Exogenous Disturbance Extraction & Isolation in Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valencia, France. pp.51-58, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoSC.2018.8587825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLL based mechanical faults detection in PMSM at variable Speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Fault Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical faults detection in PMSM at variable speed with a nonlinear algorithm of estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Mathematics and Computer Sciences and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled Thermal and Electrical Soft Sensor for ONAN Distribution Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Conference on Industrial Technology (IEEE-ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Seville, Spain. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFT SENSOR FOR DISTRIBUTION TRANSFORMERS: THERMAL AND ELECTRICAL MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 23rd International Conference on Electricity Distribution (CIRED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of combustion torque ripples on hybrid electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 24th French Conference on Fuzzy Logic and its Applications (LFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation Rejection Control Strategy of Batteries/Supercapacitors Hybrid Power Sources for Hybrid Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 40th Annual Conference of Industrial Electronics Society- 2014 (IECON 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas,Etats-Unis, United States. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2014.7049158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Sensor Design for Oil Temperature in Distribution Transformer (type ONAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6699470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion multi-sources dans le cadre d'un volant d'inertie actif pour une propulsion hybride diesel/électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Automatique et Automobile (JAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity-Based control and Sliding Mode Control of hybrid DC power source applied to Hybrid Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE 3rd International Conference on Systems and Control (ICSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Algiers, Algeria. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-Dependant Lyapunov Stability Analysis: Application to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Sûreté de fonctionnement &amp; Diagnostic : Applications industrielles (SEE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremal harmonic active control of torque oscillation applied to a monocylinder hybrid powertrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE - Multi Conference on Systems and Control (IEEE-MCSC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State feedback stabilization of a class of uncertain periodic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Bougatef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress (IFAC'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stabilization of a class of periodic positive discrete time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Bougatef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta,USA, United States. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5718069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque harmonic reduction in hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. American Control Conference (ACC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore,USA, United States. pp.5838- 5843, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2010.5530498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent disturbances rejection on internal combustion engine torque in hybrid electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta,USA, United States. pp.6421- 6426, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2010.5717066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf control of combustion torque ripples on hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC AAC (IFAC AAC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle actif de pulsations de couple dans les motorisations hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Doctorales GRD MACS (JDMACS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande d'un réseau d'antennes actives par couplage d'oscillateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhaa Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France. pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande des antennes actives par des réseaux d`oscillateurs couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucharest,Roumania, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy of speed pulsations on hybrid powertrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Conference Advances in Hybrid Powertrains (ICAHP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.4 GHz 1-Dimensional Array Antenna driven by Vector Modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidaa Tohmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.803-806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a network of oscillators with delays in the case of 1-D smart antennas array: a passivity analysis approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Symposium on Industrial Electronics (IEEE-ISIE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4375072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d`oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Nationales Microondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a chain of nonlinear oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Iasi, Romania. pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Synchronization of Network of Oscillators with Delays: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization control of unidirectionally coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2007 (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, France. pp.5898-5905, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2007.7068823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d'un réseau d'oscillateurs : analyse par approche dissipative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées Doctorales GRD MACS (JDMACS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Control of a Three-Phase Pulse-Width Modulated Voltage Source Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Al Chaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.5740-5746, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2007.7068318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et analyse d'oscillateurs couplés appliqués à la commande d'antennes réseau 1-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidaa Y. Tohmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ribardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France. pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Feedback for Coupled Oscillators: Application to Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.67--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of two chaotic systems using PID control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.169--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la synchronization d'oscillateurs: application aux antennes actives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Manifestation des Jeunes Chercheurs STIC (MajecStic 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC Conference on Analysis and Control of Chaotic Systems (Chaos 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical synchronization for coupled oscillators: application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2006 - 32nd Annual Conference on IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.282-287, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2006.347321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Model and Lyapunov Analysis Approach : Application To An Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFAC World Congress (IFAC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Prague,Czech Republic, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase de développement d'un système de contrôle pour véhicule hybride triple énergie dans le cadre d'un projet universitaire IUT de Poitiers -Sherbrooke (Québec)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Castonguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Prop'elec (Prop'elec 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control via H2/Hinf Approach Applied to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase de développement d un système de contrôle pour véhicule hybride triple énergies :Phase II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Castonguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Mobilité Urbaine et Transports Avancées (MUTA 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse Robuste H2/Hinfinie avec modèle de Référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des défauts statoriques et rotoriques par identification paramétrique sans capteur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Tnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Trigeassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.447-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization and H &#8734;, Controller Applied to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinfiny Robust Controller Synthesis Applied to a Polytopic Model of an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Porto, Portugal. pp.1946-1951, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2001.7076207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control and Stability Analysis of Linearized System with Parameter Variation: Application to an Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conference on Decision and Control (CDC 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Orlando,USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insensibility Control to Parameter Variation Applied to an Induction Motor : A Reference Model Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Induction Motor Drive Using Sliding Mode Linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter dependent Lyapunov stability analysis : Application to an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC’2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearization by Using Two Methods : Exact Input-Output Linearization and Sliding Mode Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. European Control Conference (ECC 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2001.7076051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Entrée-Sortie Linéarisant des machines asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Journées doctorales d'Automatique (JDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for measuring a flow parameter of a fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 18266378. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction motor tacholess fault detection in transient speeds using adaptive generalized Vold Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yakhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.102961. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2024.102961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Speed Estimation for an Induction Motor: An Automated Tuning of an Extended Kalman Filter Using Voltage–Current Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Miloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ungerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (6), pp.1744. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24061744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable speed induction motors’ fault detection based on transient motor current signatures analysis: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yakhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 184, pp.109737. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Digital Twin for an Industrial Vacuum Process: A Predictive Maintenance Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yakhni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Hosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.686. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines10080686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study between Physics-Informed CNN and PCA in Induction Motor Broken Bars MCSA Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Boushaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzal Chamroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (23), pp.9494. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22239494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Detection of Rotor Asymmetries in Squirrel-Cage Induction Motors Using a Model-Based Tacholess Order Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (9), pp.3371. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22093371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Detection of Rotor Asymmetries in Squirrel-Cage Induction Motors Using a Model-Based Tacholess Order Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (9), pp.3371. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22093371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Sensors for Order Tracking Applied to Permanent Magnet Synchronous Generator Diagnostics: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.59. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/robotics10020059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tacholess Order Analysis Method for PMSG Mechanical Fault Detection with Varying Speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.418. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10040418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Fault Diagnostic in PMSM from Only One Current Measurement: A Tacholess Order Tracking Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (17), pp.5011. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20175011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the 3D flow of an impinging jet on a slotted plate using TR-Tomo PIV and Proper Orthogonal Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Alkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.158-163. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2020.11.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Sensor for Airflow Modulation and Noise Detection by Cyclostationary Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Alkoussa Dit Albacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.2414. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20082414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind profile disturbance isolation and attenuation through an UIO–LPV approach in PMSG‐based wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (18), pp.2924-2936. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2020.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLL-Based Online Estimation of Induction Motor Consumption Without Electrical Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (4), pp.469. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics8040469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumetric Proper Orthogonal Decomposition of an impinging jet using SPIV measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Alkheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261, pp.03006. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201926103006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographic and Time-Resolved PIV measurement of an Impinging Jet on a Slotted Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abed-Meraïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Assoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Al-Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261, pp.03004. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201926103004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modified sliding window empirical mode decomposition technique for signal carrier and harmonic separation in non-stationary signals: Application to wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 89, pp.20-30. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2018.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMSG-based Wind Turbine Torque Harmonic Reduction Through LPV Control of EKF-Based Disturbance Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (28), pp.196-201. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gearbox condition monitoring in wind turbines: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.251-264. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLL based mechanical faults detection in PMSM at variable speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (24), pp.1445-1451. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Thermal Model for Oil Temperature Estimation in Power Distribution Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.03.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Sensorless LPV Torque Ripple Control of Hybrid Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (16), pp.2761--2771. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2017.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft sensor design for mechanical fault detection in PMSM at variable speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Sakout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.326-332. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2016.07.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance Rejection of Battery/Ultracapacitor Hybrid Energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.166--175. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diesel Engine Torque Ripple Reduction through LPV Control in Hybrid Electric Vehicle Powertrain : Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (12), pp.1830--1840. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2013.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Varying Delay Passivity Analysis in 4 GHz Antennas Array Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-010-9247-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathscrH∞ Control Strategy of Motor Torque Ripple in Hybrid Electric Vehicles: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.131--144. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2010.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremal Harmonic Active Control of Power for a Monocylinder Hybrid Powertrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 330 (24), pp.5785--5790. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2011.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearizing Control of an Induction Motor Subjected to Parameter Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (7), pp.629--644. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/153250001300360416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust synchronization of different coupled oscillators: Application to antenna arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 346 (5), pp.413-430. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Arrays Principle and Solutions : A Robust Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers, Communications and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.161--171. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15837/ijccc.2008.2.2384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF TWO CHAOTIC SYSTEMS USING PID CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.148-153. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATIC OUTPUT FEEDBACK FOR COUPLED OSCILLATORS: APPLICATION TO ANTENNA ARRAYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.48-53. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNCHRONIZATION OF DELAYED NETWORK OF LUR'E SYSTEMS : A LMI APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (8), pp.42-47. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060628-3-FR-3903.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-Dependent Lyapunov Functions Applied to Analysis of Induction Motor Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Mehdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (3), pp.337--345. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0661(01)00120-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of an Induction Motor Using Sliding Mode Linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande vectorielle sans capteur des machines asynchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes-Lavoisier, 2005, 978-2-7462-1148-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Chamroo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187244" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270322v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928733" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Miloud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Etien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905210" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cauet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rambault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rouphael" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1830" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.224" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03125390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Salameh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sakout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143606" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2019.8781448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02449110v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Allouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2018.8587825" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02449073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195588v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Najar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Njeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125160" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205815v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Dai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7049158" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750934" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Micheau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bougatef" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaabane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mehdi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161842v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5718069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161822v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2010.5530498" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhaa Thom&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Tohm&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mah&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4375072" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679094v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068823" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Al Chaer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Najjar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068318" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Y. Tohm&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679100v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347321" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976402v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759344v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castonguay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tnani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Trigeassou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaigne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Champenois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076207" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674036v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758974v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yakhni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Assoum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102961" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ungerer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24061744" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03769436v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109737" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03769447v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Hosni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines10080686" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boushaba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239494" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03656439v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093371" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587059v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03677574v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10020059" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03677578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10040418" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03086350v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hamdi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Alkheir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abed-Mera&#239;m" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2020.11.269" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02552719v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Alkoussa Dit Albacha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abed Meraim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082414" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03125399v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0167" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03125408v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20175011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02442844v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al-Kheir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926103004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02442847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926103006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185290v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8040469" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447368v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.377" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2018.12.019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.03.052" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447410v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.534" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204311v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.03.061" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204286v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.05.020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVMLMC8B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447457v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.07.091" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5NL0PFM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206586v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.03.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89867Q8H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600716v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-010-9247-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273783v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.07.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29LMCS8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273796v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2010.0036" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/153250001300360416" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007680v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2009.01.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273877v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2008.2.2384" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679098v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hutu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coirault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Paillot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679097v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679101v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360890v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(01)00120-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RBL8KD8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816070v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Chamroo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cauet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11187244" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270322v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928733" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Miloud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Etien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905210" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cauet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rambault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rouphael" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1830" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.224" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03125390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Salameh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sakout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143606" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2019.8781448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2018.8587825" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02449073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Allouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02449110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Najar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125160" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Njeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205815v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Dai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7049158" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750934" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Micheau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bougatef" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaabane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mehdi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161842v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5718069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161822v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2010.5530498" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhaa Thom&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Tohm&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mah&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4375072" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097699v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679094v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068823" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Al Chaer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Najjar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068318" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidaa Y. Tohm&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069060v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679100v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347321" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976402v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castonguay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759344v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tnani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Trigeassou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaigne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Champenois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076207" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674036v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816070v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abed-Mera&#239;m" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758974v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yakhni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Assoum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102961" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501604v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ungerer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24061744" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03769436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109737" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03769447v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Hosni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines10080686" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boushaba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239494" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587059v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093371" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03656439v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03677574v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10020059" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03677578v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10040418" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03125408v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20175011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03086350v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hamdi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Alkheir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2020.11.269" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02552719v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Alkoussa Dit Albacha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abed Meraim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082414" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03125399v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0167" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185290v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8040469" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02442847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926103006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02442844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al-Kheir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926103004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447356v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2018.12.019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.377" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447403v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.03.052" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447410v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.534" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204311v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.03.061" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204279v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02447457v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.07.091" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5NL0PFM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204286v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.05.020" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVMLMC8B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206586v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.03.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89867Q8H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600716v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-010-9247-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273796v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2010.0036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273783v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.07.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29LMCS8V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360889v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/153250001300360416" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007680v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2009.01.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273877v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15837/ijccc.2008.2.2384" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679101v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coirault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hutu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00028" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679098v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Paillot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679097v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060628-3-FR-3903.00010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360890v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(01)00120-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RBL8KD8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360906v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>