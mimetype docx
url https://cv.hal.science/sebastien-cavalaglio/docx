--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -178,570 +178,570 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled anisotropic wetting by plasma treatment for DSA of high-x block copolymers and SERS</w:t>
+                <w:t xml:space="preserve">Cellular interaction with low-frequency-vibrating magnetic nanoparticles in bio-mimetic mechanical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achmad Fajar Putranto</w:t>
+                <w:t xml:space="preserve">Andrea Visonà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Petit-Etienne</w:t>
+                <w:t xml:space="preserve">Bernard Diény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cavalaglio</w:t>
+                <w:t xml:space="preserve">R. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cabannes-Boué</w:t>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Panabiere</w:t>
+                <w:t xml:space="preserve">Sebastien Soulan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Directed Self-Assembly (DSA) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Intermag 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2024, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765674v1</w:t>
+                <w:t xml:space="preserve">hal-04935752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing Material Integration on CMOS Technologies for Environmental Electrochemical Sensors</w:t>
+                <w:t xml:space="preserve">Controlled anisotropic wetting by plasma treatment for directed self-assembly of high-x block copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Souifi</w:t>
+                <w:t xml:space="preserve">Achmad Fajar Putranto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ghouma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Camille Petit-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cavalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
+                <w:t xml:space="preserve">Benjamin Cabannes-Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de Printemps du Club Microcapteurs chimiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Club Microcapteurs chimiques (CMC2) et Fédération micro et nanotechnologies (FMNT Grenoble), Mar 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society (EMRS) Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912831v1</w:t>
+                <w:t xml:space="preserve">hal-04765655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular interaction with low-frequency-vibrating magnetic nanoparticles in bio-mimetic mechanical environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensing Material Integration on CMOS Technologies for Environmental Electrochemical Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Diény</w:t>
+                <w:t xml:space="preserve">Abdelkader Souifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Morel</w:t>
+                <w:t xml:space="preserve">A Ghouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cavalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Joisten</w:t>
+                <w:t xml:space="preserve">J-R Plaussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Soulan</w:t>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermag 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2024, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Réunion de Printemps du Club Microcapteurs chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club Microcapteurs chimiques (CMC2) et Fédération micro et nanotechnologies (FMNT Grenoble), Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935752v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled anisotropic wetting by plasma treatment for directed self-assembly of high-x block copolymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Controlled anisotropic wetting by plasma treatment for DSA of high-x block copolymers and SERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achmad Fajar Putranto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Petit-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cavalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cabannes-Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (EMRS) Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Directed Self-Assembly (DSA) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765655v1</w:t>
+                <w:t xml:space="preserve">hal-04765674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin: A super binder for Silicon-based Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariama Ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cavalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -867,51 +867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Ghouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cavalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raoul Plaussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1181,51 +1181,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="769B7D57"/>
+    <w:nsid w:val="60A9380A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1412,51 +1412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-cavalaglio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3849-8273" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04765674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achmad Fajar Putranto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petit-Etienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavalaglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabannes-Bou&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panabiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912831v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghouma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Plaussu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vison&#224;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Soulan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04765655v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04458402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Ndour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lombard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cailleu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ghouma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raoul Plaussu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crowin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04511155v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manrique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-cavalaglio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3849-8273" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935752v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vison&#224;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Soulan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04765655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achmad Fajar Putranto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petit-Etienne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavalaglio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabannes-Bou&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panabiere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghouma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Plaussu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04765674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04458402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Ndour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lombard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cailleu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ghouma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raoul Plaussu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crowin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04511155v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manrique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>