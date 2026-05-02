--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -178,570 +178,570 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular interaction with low-frequency-vibrating magnetic nanoparticles in bio-mimetic mechanical environment</w:t>
+                <w:t xml:space="preserve">Controlled anisotropic wetting by plasma treatment for DSA of high-x block copolymers and SERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Visonà</w:t>
+                <w:t xml:space="preserve">Achmad Fajar Putranto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Diény</w:t>
+                <w:t xml:space="preserve">Camille Petit-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Morel</w:t>
+                <w:t xml:space="preserve">Sébastien Cavalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Joisten</w:t>
+                <w:t xml:space="preserve">Benjamin Cabannes-Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Soulan</w:t>
+                <w:t xml:space="preserve">Marie Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermag 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2024, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Directed Self-Assembly (DSA) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935752v1</w:t>
+                <w:t xml:space="preserve">hal-04765674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled anisotropic wetting by plasma treatment for directed self-assembly of high-x block copolymers</w:t>
+                <w:t xml:space="preserve">Sensing Material Integration on CMOS Technologies for Environmental Electrochemical Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achmad Fajar Putranto</w:t>
+                <w:t xml:space="preserve">Abdelkader Souifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Petit-Etienne</w:t>
+                <w:t xml:space="preserve">A Ghouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cavalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cavalaglio</w:t>
+                <w:t xml:space="preserve">J-R Plaussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cabannes-Boué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Panabiere</w:t>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (EMRS) Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Réunion de Printemps du Club Microcapteurs chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club Microcapteurs chimiques (CMC2) et Fédération micro et nanotechnologies (FMNT Grenoble), Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765655v1</w:t>
+                <w:t xml:space="preserve">hal-04912831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing Material Integration on CMOS Technologies for Environmental Electrochemical Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellular interaction with low-frequency-vibrating magnetic nanoparticles in bio-mimetic mechanical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Visonà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Souifi</w:t>
+                <w:t xml:space="preserve">Bernard Diény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ghouma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cavalaglio</w:t>
+                <w:t xml:space="preserve">R. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-R Plaussu</w:t>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
+                <w:t xml:space="preserve">Sebastien Soulan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de Printemps du Club Microcapteurs chimiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Club Microcapteurs chimiques (CMC2) et Fédération micro et nanotechnologies (FMNT Grenoble), Mar 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Intermag 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2024, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912831v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled anisotropic wetting by plasma treatment for DSA of high-x block copolymers and SERS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Controlled anisotropic wetting by plasma treatment for directed self-assembly of high-x block copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achmad Fajar Putranto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Petit-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cavalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cabannes-Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Directed Self-Assembly (DSA) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society (EMRS) Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765674v1</w:t>
+                <w:t xml:space="preserve">hal-04765655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin: A super binder for Silicon-based Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariama Ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cavalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -867,51 +867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Ghouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cavalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raoul Plaussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1181,51 +1181,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60A9380A"/>
+    <w:nsid w:val="11C73415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1412,51 +1412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-cavalaglio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3849-8273" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935752v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vison&#224;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Soulan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04765655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achmad Fajar Putranto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petit-Etienne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavalaglio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabannes-Bou&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panabiere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghouma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Plaussu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04765674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04458402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Ndour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lombard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cailleu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ghouma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raoul Plaussu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crowin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04511155v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manrique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-cavalaglio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3849-8273" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04765674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achmad Fajar Putranto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petit-Etienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavalaglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabannes-Bou&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Panabiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912831v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghouma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Plaussu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vison&#224;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Soulan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04765655v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04458402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Ndour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lombard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cailleu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ghouma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raoul Plaussu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crowin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04511155v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manrique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>