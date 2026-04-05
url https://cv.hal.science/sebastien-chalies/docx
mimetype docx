--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -634,563 +634,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et développement durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+                <w:t xml:space="preserve">Territoires apprenants : cadrage politique et objet de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berterreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 222, pp.101-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12euy⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637791v1</w:t>
+                <w:t xml:space="preserve">hal-04769352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconversion professionnelle volontaire, une forme de bifurcation paradoxale Note de synthèse.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conserver et transmettre un patrimoine culturel immatériel: Propositions théoriques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (24), pp.77-111</w:t>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.35-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487443v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à un métier par l’inter‑métiers en exploitant la vidéo : analyse de l’activité de cadres de l’éducation stagiaires lors d’une alloconfrontation collective inter‑métiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Formation et développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 403, pp.12-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619939v1</w:t>
+                <w:t xml:space="preserve">hal-04637791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les inégalités d’accès des élèves aux activités de bien-être : propositions pour la formation des enseignants d’EPS au yoga</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">La reconversion professionnelle volontaire, une forme de bifurcation paradoxale Note de synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Vol. 36 (HS2), pp.29-33</w:t>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (24), pp.77-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746158v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserver et transmettre un patrimoine culturel immatériel: Propositions théoriques et méthodologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former à un métier par l’inter‑métiers en exploitant la vidéo : analyse de l’activité de cadres de l’éducation stagiaires lors d’une alloconfrontation collective inter‑métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.9130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768031v1</w:t>
+                <w:t xml:space="preserve">hal-04619939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires apprenants : cadrage politique et objet de recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berterreix</w:t>
+                <w:t xml:space="preserve">Réduire les inégalités d’accès des élèves aux activités de bien-être : propositions pour la formation des enseignants d’EPS au yoga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 36 (HS2), pp.29-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12euy⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04769352v1</w:t>
+                <w:t xml:space="preserve">hal-04746158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation en formation professionnelle : continuums d’activités et de situations</w:t>
               </w:r>
@@ -1438,1347 +1438,1347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tutorat : des effets formatifs réciproques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ACCOMPAGNER LA CONSTRUCTION DES COMPETENCES DES ETUDIANTS A L’UNIVERSITE : L’HYBRIDATION DES FORMATIONS AVEC L’AIDE DES OUTILS NUMERIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Foliot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spirale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.069.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813933v1</w:t>
+                <w:t xml:space="preserve">hal-03832741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for studying collective performance in sports : a systematic literature review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Faire émerger des communautés apprenantes : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berterreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Improvement Quarterly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles formes de formation continue - Les cahiers pédagogiques Hors Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hors-Série n°60, pp.100-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825652v1</w:t>
+                <w:t xml:space="preserve">hal-03836153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Capter » l'expérience de travail pour en faire un levier de formation professionnelle : une étude de cas à partir d'un dispositif de formation continue de chefs d'établissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue canadienne en administration et politique de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la construction des compétences des étudiants : vers une transformation des modèles de pédagogie universitaire intégrant les outils numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tribet</w:t>
+                <w:t xml:space="preserve">Le tutorat : des effets formatifs réciproques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Foliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03837340v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aller vers une architecture plus durable en repensant la formation en école d’architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods for studying collective performance in sports : a systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Isserte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Performance Improvement Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1-4), pp.31-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56811/PIQ-20-0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843233v1</w:t>
+                <w:t xml:space="preserve">hal-03825652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire émerger des communautés apprenantes : mythe ou réalité ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berterreix</w:t>
+                <w:t xml:space="preserve">Accompagner la construction des compétences des étudiants : vers une transformation des modèles de pédagogie universitaire intégrant les outils numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles formes de formation continue - Les cahiers pédagogiques Hors Série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Actualité de la pédagogie universitaire, N° 69 (1), pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.069.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836153v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03837340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A developmental research-based teacher education: designing and implementing a new program for preservice teachers in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aller vers une architecture plus durable en repensant la formation en école d’architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ducès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Escalié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Moussay</w:t>
+                <w:t xml:space="preserve">Salma Ghezal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548693v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACCOMPAGNER LA CONSTRUCTION DES COMPETENCES DES ETUDIANTS A L’UNIVERSITE : L’HYBRIDATION DES FORMATIONS AVEC L’AIDE DES OUTILS NUMERIQUES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+                <w:t xml:space="preserve">A developmental research-based teacher education: designing and implementing a new program for preservice teachers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spir.069.0179⟩</w:t>
+              <w:t xml:space="preserve">Teaching Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, pp.194 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10476210.2022.2066076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832741v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités de formation des enseignants novices et trajectoire de satisfaction professionnelle : conceptualisation et illustration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire de la recherche fondamentale de terrain ou la nécessité d’instituer une relation de consubstantialité entre visées scientifiques et technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.6670⟩</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.51-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.10088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856685v1</w:t>
+                <w:t xml:space="preserve">hal-04556880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la recherche fondamentale de terrain ou la nécessité d'instituer une relation de consubstantialité entre visées scientifiques et technologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activités de formation des enseignants novices et trajectoire de satisfaction professionnelle : conceptualisation et illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.6670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832058v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susciter le développement professionnel en étayant la réflexivité en formation continue : une étude de cas à l’école maternelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire de la recherche fondamentale de terrain ou la nécessité d'instituer une relation de consubstantialité entre visées scientifiques et technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205973v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la recherche fondamentale de terrain ou la nécessité d’instituer une relation de consubstantialité entre visées scientifiques et technologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Susciter le développement professionnel en étayant la réflexivité en formation continue : une étude de cas à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Talérien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 210, pp.51-68. </w:t>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (3), pp.155-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfp.10088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24452/sjer.43.1.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556880v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie universitaire et professionnalisation des enseignants novices</w:t>
+                <w:t xml:space="preserve">Préprofessionnaliser de futurs enseignants ou comment organiser les situations de formation pour étayer une substratification expérientielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 49 (1), pp.159-175. </w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdle.049.0159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/activites.5651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871076v1</w:t>
+                <w:t xml:space="preserve">hal-03871078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préprofessionnaliser de futurs enseignants ou comment organiser les situations de formation pour étayer une substratification expérientielle</w:t>
+                <w:t xml:space="preserve">Pédagogie universitaire et professionnalisation des enseignants novices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 49 (1), pp.159-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.5651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdle.049.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871078v1</w:t>
+                <w:t xml:space="preserve">hal-03871076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accompagnement du mouvement professionnel : le cas des PILAR</w:t>
               </w:r>
@@ -3035,1730 +3035,1730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la recherche fondamentale de terrain dans les établissements scolaires : orientations épistémologiques et implications méthodologiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Quelles sont les activités réellement réalisées par les chefs d’établissement dans le cadre d’un leadership pédagogique? Revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832748v1</w:t>
+                <w:t xml:space="preserve">hal-03832746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mentoring and building professional competences of pre-service teachers: theoretical proposals and empirical illustrations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Matthews</w:t>
+                <w:t xml:space="preserve">Faire de la recherche fondamentale de terrain dans les établissements scolaires : orientations épistémologiques et implications méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professional Development in Education </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19415257.2019.1651753⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.4241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832739v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les activités réellement réalisées par les chefs d’établissement dans le cadre d’un leadership pédagogique? Revue de la littérature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Chaliès</w:t>
+                <w:t xml:space="preserve">Mentoring and building professional competences of pre-service teachers: theoretical proposals and empirical illustrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyin Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Matthews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Professional Development in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47, pp.796 - 814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19415257.2019.1651753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832746v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un dispositif hybride de formation à partir d'une théorie de la formation : étude de cas exploratoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+                <w:t xml:space="preserve">Quand faire émerger le réel du travail équivaut à concevoir la formation : réflexion épistémologique et méthodologique à partir d’un programme de recherche technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832755v1</w:t>
+                <w:t xml:space="preserve">hal-01887319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail des chefs d’établissement avec les parents d’élèves : des activités complexes à l’interface entre leur hiérarchie et les enseignants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Passer de pratiques d’Activité Physique Sportive et Artistique à leur enseignement : quels jeux de langage dans le cadre d’une alternance intégrative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 50 (3), pp.57-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.503.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941791v1</w:t>
+                <w:t xml:space="preserve">hal-03869465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GESTION DE CLASSE : QUELLES PISTES POUR FORMER LES ENSEIGNANTS NOVICES ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peggy Cadière</w:t>
+                <w:t xml:space="preserve">Formation par alternance et satisfaction professionnelle des enseignants novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdle.046.0221⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03832750v1</w:t>
+                <w:t xml:space="preserve">hal-03856695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative learning: a relevant instructional model for physical education pre-service teacher training?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Chalies</w:t>
+                <w:t xml:space="preserve">Conception d'un dispositif hybride de formation à partir d'une théorie de la formation : étude de cas exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884179v1</w:t>
+                <w:t xml:space="preserve">hal-03832755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation par alternance et satisfaction professionnelle des enseignants novices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Cooperative learning: a relevant instructional model for physical education pre-service teacher training?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.73-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17408989.2018.1561838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832749v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les situations complexes dans l’enseignement à partir d’un programme de recherche en anthropologie culturaliste : une étude de cas en EPS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+                <w:t xml:space="preserve">Le travail des chefs d’établissement avec les parents d’élèves : des activités complexes à l’interface entre leur hiérarchie et les enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, pp.137-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871079v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of preservice teachers experiences in a video-enhanced training program on their teaching activity: a case study in physical education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">GESTION DE CLASSE : QUELLES PISTES POUR FORMER LES ENSEIGNANTS NOVICES ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cadière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Issues in Technology and Teacher Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.046.0221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722203v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand faire émerger le réel du travail équivaut à concevoir la formation : réflexion épistémologique et méthodologique à partir d’un programme de recherche technologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation par alternance et satisfaction professionnelle des enseignants novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfano Bertone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887319v1</w:t>
+                <w:t xml:space="preserve">hal-03832749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passer de pratiques d’Activité Physique Sportive et Artistique à leur enseignement : quels jeux de langage dans le cadre d’une alternance intégrative ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repenser les situations complexes dans l’enseignement à partir d’un programme de recherche en anthropologie culturaliste : une étude de cas en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 44 (2), pp.162-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.044.0162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lsdle.503.0057⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03869465v1</w:t>
+                <w:t xml:space="preserve">hal-03871079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation par alternance et satisfaction professionnelle des enseignants novices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of preservice teachers experiences in a video-enhanced training program on their teaching activity: a case study in physical education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Contemporary Issues in Technology and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), http://www.citejournal.org//proofing/the-impact-of-preservice-teachers-experiences-in-a-video-enhanced-training-program-on-their-teaching-a-case-study-in-physical-education</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856695v1</w:t>
+                <w:t xml:space="preserve">hal-01722203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helping students build competences in physical education: theoretical proposals and illustrations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Legrain</w:t>
+                <w:t xml:space="preserve">Faire pratiquer des activités physiques, sportives et artistiques dans la formation STAPS : quelle contribution à la professionnalisation des étudiants se destinant aux métiers de l'enseignement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport, Education and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832756v1</w:t>
+                <w:t xml:space="preserve">hal-03871080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité de conception du formateur et formation professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Helping students build competences in physical education: theoretical proposals and illustrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Guérin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Recoules Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Legrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38, pp.7-10</w:t>
+              <w:t xml:space="preserve">Sport, Education and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095058v1</w:t>
+                <w:t xml:space="preserve">hal-03832756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un dispositif hybride de formation à partir d’une théorie de la formation : étude de cas exploratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tribet</w:t>
+                <w:t xml:space="preserve">Activité de conception du formateur et formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 38, pp.111-129</w:t>
+              <w:t xml:space="preserve">, 2017, 38, pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864403v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire pratiquer des activités physiques, sportives et artistiques dans la formation STAPS : quelle contribution à la professionnalisation des étudiants se destinant aux métiers de l'enseignement ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+                <w:t xml:space="preserve">Conception d’un dispositif hybride de formation à partir d’une théorie de la formation : étude de cas exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.111-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ejrieps.674⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03871080v1</w:t>
+                <w:t xml:space="preserve">hal-01864403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video viewing in teacher education and professional development: A literature review</w:t>
               </w:r>
@@ -4985,51 +4985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions stagiaires-tuteurs : former des enseignants aux règles de métiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5054,51 +5054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using video in pre-service teacher education: theoretical conceptualization and discussion from a case study in physical education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,51 +5253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un programme de recherche technologique sur la formation des enseignants : choix épistémologiques et théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5338,226 +5338,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory study of the influence of video viewing on preservice teachers’ teaching activity: normative versus developmental approaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Penser les usages du numérique à l'université pour professionnaliser les étudiants se destinant aux métiers de l'enseignement à partir d'une théorie de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Form@re</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Approches de l'activité &amp; Sciences de l'éducation, 1 (11)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092888v1</w:t>
+                <w:t xml:space="preserve">hal-01464767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les usages du numérique à l'université pour professionnaliser les étudiants se destinant aux métiers de l'enseignement à partir d'une théorie de la formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+                <w:t xml:space="preserve">An exploratory study of the influence of video viewing on preservice teachers’ teaching activity: normative versus developmental approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Form@re</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.21-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/formare-15126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464767v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La visite de stage: de l’observation au conseil à partir des règles de métier</w:t>
               </w:r>
@@ -5832,77 +5832,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants pour accroître leur satisfaction au travail : propositions théoriques et illustrations empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 76 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5930,429 +5930,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à faire apprendre : une démarche illustrée en badminton et football</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Learning ‘rules’ of practice within the context of the practicum triad: A case study of learning to teach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Clarke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue EPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n° 353, pp. 3-7</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Education/Revue canadienne de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (2), pp.3--23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574455v1</w:t>
+                <w:t xml:space="preserve">hal-01232319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un travail collaboratif de formation professionnelle initiale des enseignants : résultats et propositions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Bertone</w:t>
+                <w:t xml:space="preserve">Apprendre à faire apprendre : une démarche illustrée en badminton et football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recoules Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29 (2), pp.59--78</w:t>
+              <w:t xml:space="preserve">Revue EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 353, pp. 3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232318v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation de la vidéo dans la formation professionnelle des enseignants novices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Étude d'un travail collaboratif de formation professionnelle initiale des enseignants : résultats et propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp.59--78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfp.3590⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01386107v1</w:t>
+                <w:t xml:space="preserve">hal-01232318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning ‘rules’ of practice within the context of the practicum triad: A case study of learning to teach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Clarke</w:t>
+                <w:t xml:space="preserve">L'utilisation de la vidéo dans la formation professionnelle des enseignants novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Education/Revue canadienne de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (178), pp.115-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.3590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232319v1</w:t>
+                <w:t xml:space="preserve">hal-01386107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vidéo pour former par et à l’observation</w:t>
               </w:r>
@@ -6433,51 +6433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser les dispositifs de formation des enseignants novices par alternance : étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bruno-Méard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6511,64 +6511,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser le conseil pédagogique : la mise au travail d'un collectif de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Escalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6593,90 +6593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training preservice teachers rapidly: The need to articulate the training given by university supervisors and cooperating teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bruno-Méard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Méard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (4), pp.767--774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6716,516 +6716,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher Training by Alternating Classroom Work and Work Analysis: From the Perspective of a Social Conception of Meaning and Action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Teacher training by alternating classroom work and work analysis: from the perspective of a social conception of meaning and action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teachers and Teaching: Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 15 (6), pp.653--667</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 15 (6), pp.653-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13540600903356977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232364v1</w:t>
+                <w:t xml:space="preserve">hal-04214759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilité du tutorat pour de jeunes enseignants : la preuve par 20 ans d’expérience (Note de synthèse)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Teacher Training by Alternating Classroom Work and Work Analysis: From the Perspective of a Social Conception of Meaning and Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Durand</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Teachers and Teaching: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (6), pp.653--667</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498535v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution d'une théorie de l'action à la conceptualisation et à l'évaluation des pratiques réflexives dans les dispositifs de formation initiale des enseignants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">L’utilité du tutorat pour de jeunes enseignants : la preuve par 20 ans d’expérience (Note de synthèse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Clot</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Cartaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.722.0105⟩</w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Former à accueillir les élèves en situation de handicap, 61, pp.85-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232359v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher training by alternating classroom work and work analysis: from the perspective of a social conception of meaning and action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Contribution d'une théorie de l'action à la conceptualisation et à l'évaluation des pratiques réflexives dans les dispositifs de formation initiale des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Flavier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teachers and Teaching: Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 15 (6), pp.653-667. </w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, vol. 72 (n° 2), pp. 105-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13540600903356977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/th.722.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214759v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of collaborative mentoring on the articulation of training and classroom situations: A case study in the French school system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfano Bertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (3), pp.550-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7265,390 +7265,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interactions cooperating teacher / student teacher in pedagogical councilling situation</w:t>
+                <w:t xml:space="preserve">La dynamique des interactions tuteurs-stagiaires en situation de conseil pédagogique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Saury</w:t>
+                <w:t xml:space="preserve">J. Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Technologies et formation, 2 (5), pp.119-140. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 5, pp.121-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498546v1</w:t>
+                <w:t xml:space="preserve">hal-05036108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge construction and articulation of courses of action by preservice teachers and cooperating teachers during post-lesson interviews</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The interactions cooperating teacher / student teacher in pedagogical councilling situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Durand</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Technologies et formation, 2 (5), pp.119-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.005.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036221v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique des interactions tuteurs-stagiaires en situation de conseil pédagogique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge construction and articulation of courses of action by preservice teachers and cooperating teachers during post-lesson interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Saury</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5, pp.121-140</w:t>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.765-781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036108v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique Émotionnelle et activité : le cas des enseignants débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 42, pp.7 - 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7682,64 +7682,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de synthèse : L'utilité discutée du tutorat en formation initiale des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 35, pp.145-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8194,51 +8194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire avec et pour les acteurs de terrain : enjeux méthodologiques des théories de l'activité pour agir sur la temporalité longue d'une démarche ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8397,51 +8397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8542,204 +8542,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hybridation des formations à l'université au service du développement de compétences des étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tribet</w:t>
+                <w:t xml:space="preserve">Les technologies numériques peuvent-elle aider les entraîneurs à évaluer autrement la performance dans les sports collectifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Isserte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’hybridation des enseignements à l’Université : au-delà de l'impact sur l'apprentissage des étudiants, un levier de développement professionnel pédagogique des enseignants ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Perpignan, Mar 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">10ème Biennale de l’AFRAPS : « Education, Performance &amp; Innovation : quels sports collectifs demain ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, May 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121505v1</w:t>
+                <w:t xml:space="preserve">hal-04132420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies numériques peuvent-elle aider les entraîneurs à évaluer autrement la performance dans les sports collectifs ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">L'hybridation des formations à l'université au service du développement de compétences des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Biennale de l’AFRAPS : « Education, Performance &amp; Innovation : quels sports collectifs demain ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRAPS, May 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">L’hybridation des enseignements à l’Université : au-delà de l'impact sur l'apprentissage des étudiants, un levier de développement professionnel pédagogique des enseignants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Perpignan, Mar 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132420v1</w:t>
+                <w:t xml:space="preserve">hal-04121505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la simulation pour former des entraîneurs sportifs : proposition théorique et illustrations empiriques à partir d’une étude de cas en football</w:t>
               </w:r>
@@ -9092,51 +9092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire dispositif pour étayer le cours d'expérience des étudiants en architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Ghezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Laborderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9453,139 +9453,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un territoire apprenant via un dispositif de formation transformatif de type &amp;quot; constellation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berterreix</w:t>
+                <w:t xml:space="preserve">Schooling Yoga in High School: From Teaching Experiences to the Design of a Professional Training System for Physical Education Teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Le numérique dans l'activité physique et sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836158v1</w:t>
+                <w:t xml:space="preserve">hal-04119431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on rendre compte du caractère (dis)harmonieux d’une forme de vie professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9617,515 +9643,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03836473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le collectif de formation est-il véritablement une ressource dans la construction d’une forme de vie professionnelle harmonieuse ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Construire un territoire apprenant via un dispositif de formation transformatif de type &amp;quot; constellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berterreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2021 Actualités de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">L’école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856779v1</w:t>
+                <w:t xml:space="preserve">hal-03836158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarisation du yoga au lycée : Des expériences d’enseignement à la conception de dispositif de formation professionnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tribet</w:t>
+                <w:t xml:space="preserve">Le collectif de formation est-il véritablement une ressource dans la construction d’une forme de vie professionnelle harmonieuse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AREF 2021 Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856758v1</w:t>
+                <w:t xml:space="preserve">hal-03856779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la formation enseignante dans et par le travail pour construire de véritables sujets professionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berterreix</w:t>
+                <w:t xml:space="preserve">Scolarisation du yoga au lycée : Des expériences d’enseignement à la conception de dispositif de formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques professionnelles - Édition 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03497126v1</w:t>
+                <w:t xml:space="preserve">hal-03856758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of video tools in training programs: the case of collective performance in football</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Repenser la formation enseignante dans et par le travail pour construire de véritables sujets professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berterreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques professionnelles - Édition 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03731971v1</w:t>
+                <w:t xml:space="preserve">hal-03497126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schooling Yoga in High School: From Teaching Experiences to the Design of a Professional Training System for Physical Education Teachers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Integration of video tools in training programs: the case of collective performance in football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Isserte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique dans l'activité physique et sportive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">19ème congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119431v1</w:t>
+                <w:t xml:space="preserve">hal-03731971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager la pratique d’APSA pour professionnaliser les enseignants novices d’EPS</w:t>
               </w:r>
@@ -10377,312 +10377,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un collectif de sportifs performant : une revue systématique de la littérature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Pédagogie universitaire et construction de compétences chez les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Regard sur la diveristé de la recherche doctorale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Recherche Education Formation, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426660v1</w:t>
+                <w:t xml:space="preserve">hal-04119370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie universitaire et construction de compétences chez les étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+                <w:t xml:space="preserve">Vers une actualisation de la pédagogie à l’université pour répondre au double enjeu de la formation et de l’insertion professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regard sur la diveristé de la recherche doctorale en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Recherche Education Formation, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales du Réseau de Recherche en Éducation et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Éducation Formation Travail Savoirs, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119370v1</w:t>
+                <w:t xml:space="preserve">halshs-03836490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une actualisation de la pédagogie à l’université pour répondre au double enjeu de la formation et de l’insertion professionnelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Construire un collectif de sportifs performant : une revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Isserte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales du Réseau de Recherche en Éducation et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Éducation Formation Travail Savoirs, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18ème congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03836490v1</w:t>
+                <w:t xml:space="preserve">hal-02426660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants d’EPS à l’enseignement de la danse contemporaine</w:t>
               </w:r>
@@ -10744,247 +10744,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quoi et comment les activités d’un collectif parents-personnels d’éducation peuvent-elles favoriser la qualité de vie d’élèves au collège ? Étude d’un programme de méditation laïque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiter les activités physiques, sportives et artistiques pour professionnaliser les futurs enseignants d’éducation physique et sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ommunication présentée au qdvecole : Colloque international pluridisciplinaire - La qualité de vie à l'école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Communication présentée à la 10ème biennale de l'Association pour la Recherche sur l'Intervention en Sport (ARIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879136v1</w:t>
+                <w:t xml:space="preserve">hal-01879134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiter les activités physiques, sportives et artistiques pour professionnaliser les futurs enseignants d’éducation physique et sportive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">En quoi et comment les activités d’un collectif parents-personnels d’éducation peuvent-elles favoriser la qualité de vie d’élèves au collège ? Étude d’un programme de méditation laïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication présentée à la 10ème biennale de l'Association pour la Recherche sur l'Intervention en Sport (ARIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">ommunication présentée au qdvecole : Colloque international pluridisciplinaire - La qualité de vie à l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879134v1</w:t>
+                <w:t xml:space="preserve">hal-01879136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement par compétences, satisfaction des élèves et climat scolaire : une étude exploratoire en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11199,51 +11199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnaliser les enseignants novices : et si la formation universitaire était pensée autrement. Symposium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11294,51 +11294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes de formation à distance au service de la pédagogie universitaire : et si on interrogeait l’activité des formateurs pour en juger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condition(s) enseignante(s), conditions pour enseigner. La spécificité des conditions de l’enseignement supérieur </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISPEF, de l’Equipe d’accueil 4571 ECP et de l’école doctorale EPIC, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11376,64 +11376,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il avoir expérimenté ce que l’on enseigne pour l’enseigner ? Quelques pistes pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Escalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11484,51 +11484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il avoir expérimenté ce que l’on enseigne pour l’enseigner ? Quelques pistes pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11642,968 +11642,968 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d’un dispositif de formation en alternance, aménagé à partir de postulats théoriques empruntés à une théorie de la formation, et étude des retombées sur l’activité de tuteurs de stage novices et des enseignants stagiaires</w:t>
+                <w:t xml:space="preserve">Les plateformes de formation à distance au service de la pédagogie universitaire : et si on interrogeait l’activité des formateurs pour en juger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès international de l’Association des Chercheurs en Activités Physiques et Sportives 26 - 28 Octobre 2015 – Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2015, Nantes, France. pp.390-391</w:t>
+              <w:t xml:space="preserve">Condition(s) enseignante(s), conditions pour enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464792v1</w:t>
+                <w:t xml:space="preserve">hal-01464833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circonstances de formation permettant d’améliorer la satisfaction de l’activité d’enseignement des enseignants novices en EPS</w:t>
+                <w:t xml:space="preserve">Formation initiale des enseignants novices (EN) et rôle de la coopération dans la construction de leur satisfaction au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Biennales de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856756v1</w:t>
+                <w:t xml:space="preserve">hal-03856769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il avoir vécu ce que l’on enseigne pour l’enseigner ? Propositions pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Présentation d’un dispositif de formation en alternance, aménagé à partir de postulats théoriques empruntés à une théorie de la formation, et étude des retombées sur l’activité de tuteurs de stage novices et des enseignants stagiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congrès international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">16e Congrès international de l’Association des Chercheurs en Activités Physiques et Sportives 26 - 28 Octobre 2015 – Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2015, Nantes, France. pp.390-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119463v1</w:t>
+                <w:t xml:space="preserve">hal-01464792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il avoir vécu ce que l’on enseigne pour correctement l’enseigner ? Le cas de la pratique physique et sportive pour les futurs enseignants d’EPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ducès</w:t>
+                <w:t xml:space="preserve">Circonstances de formation permettant d’améliorer la satisfaction de l’activité d’enseignement des enseignants novices en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Conditions enseignantes, conditions pour enseigner</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon 2, Jan 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118907v1</w:t>
+                <w:t xml:space="preserve">hal-03856756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir des scénarios de formations hybrides tenues par une théorie de la formation : et si on multipliait la nature des suivis pour accompagner l'apprentissage de tuteurs de stage…</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+                <w:t xml:space="preserve">Faut-il avoir vécu ce que l’on enseigne pour l’enseigner ? Propositions pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ducès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Formation des adultes et des jeunes adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">16e congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464811v1</w:t>
+                <w:t xml:space="preserve">hal-04119463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vidéo-formation et la construction de la professionnalité des enseignants novices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Interroger les principes d’alternance ou de continuité en formation initiale à partir des trajectoires de satisfaction professionnelle des enseignants novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Scientifique International, Condition(s) enseignante(s), Conditions pour enseigner. Réalités, enjeux, défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">colloque international en education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424017v1</w:t>
+                <w:t xml:space="preserve">hal-03856778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation initiale des enseignants novices (EN) et rôle de la coopération dans la construction de leur satisfaction au travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Faut-il avoir vécu ce que l’on enseigne pour correctement l’enseigner ? Le cas de la pratique physique et sportive pour les futurs enseignants d’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennales de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Conditions enseignantes, conditions pour enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 2, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856780v1</w:t>
+                <w:t xml:space="preserve">hal-04118907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger les principes d’alternance ou de continuité en formation initiale à partir des trajectoires de satisfaction professionnelle des enseignants novices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Concevoir des scénarios de formations hybrides tenues par une théorie de la formation : et si on multipliait la nature des suivis pour accompagner l'apprentissage de tuteurs de stage…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international en education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montréal, France</w:t>
+              <w:t xml:space="preserve">E-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856778v1</w:t>
+                <w:t xml:space="preserve">hal-01464811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning ‘Rules’ of Practice within the Context of a Teacher Video-Enhanced Education: Effects on the Professional Activity of Pre-service Teachers</w:t>
+                <w:t xml:space="preserve">La vidéo-formation et la construction de la professionnalité des enseignants novices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st CIDREE International Seminar : “Professional vision in teacher video-enhanced education: Aims, means and issues”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFE (Institut Français de l'Education), Mar 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Scientifique International, Condition(s) enseignante(s), Conditions pour enseigner. Réalités, enjeux, défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424019v1</w:t>
+                <w:t xml:space="preserve">hal-01424017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plateformes de formation à distance au service de la pédagogie universitaire : et si on interrogeait l’activité des formateurs pour en juger ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+                <w:t xml:space="preserve">Formation initiale des enseignants novices (EN) et rôle de la coopération dans la construction de leur satisfaction au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condition(s) enseignante(s), conditions pour enseigner</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Biennales de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464833v1</w:t>
+                <w:t xml:space="preserve">hal-03856780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation initiale des enseignants novices (EN) et rôle de la coopération dans la construction de leur satisfaction au travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Learning ‘Rules’ of Practice within the Context of a Teacher Video-Enhanced Education: Effects on the Professional Activity of Pre-service Teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennales de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">1st CIDREE International Seminar : “Professional vision in teacher video-enhanced education: Aims, means and issues”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFE (Institut Français de l'Education), Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856769v1</w:t>
+                <w:t xml:space="preserve">hal-01424019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de la temporalité d’un dispositif de formation par alternance d’enseignants novices en éducation physique et sportive sur le rôle du visionnage vidéo dans l’activité collective des formateurs</w:t>
               </w:r>
@@ -12747,450 +12747,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placer les technologies de l'information et de la communication au service de la pédagogie universitaire : un ancrage nécessaire sur une théorie de la formation</w:t>
+                <w:t xml:space="preserve">Placer les technologies de l’information et de la communication au service de la pédagogie universitaire : un ancrage nécessaire sur une théorie de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AREF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Montpellier, France. pp.97</w:t>
+              <w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533799v1</w:t>
+                <w:t xml:space="preserve">hal-01424009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’activité d’enseignants novices dans un dispositif de formation professionnelle par alternance exploitant la vidéo: de l’observation vidéo à la pratique de classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Placer les technologies de l'information et de la communication au service de la pédagogie universitaire : un ancrage nécessaire sur une théorie de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AREF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Montpellier, France. pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424007v1</w:t>
+                <w:t xml:space="preserve">hal-01533799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un programme de recherche sur la formation professionnelle des enseignants : fondements épistémologiques, développements théoriques et choix de méthode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Bertone</w:t>
+                <w:t xml:space="preserve">Analyse de l’activité d’enseignants novices dans un dispositif de formation professionnelle par alternance exploitant la vidéo: de l’observation vidéo à la pratique de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l’Actualité de la Recherche en Éducation et Formation </w:t>
+              <w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498590v1</w:t>
+                <w:t xml:space="preserve">hal-01424007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placer les technologies de l’information et de la communication au service de la pédagogie universitaire : un ancrage nécessaire sur une théorie de la formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Conception d’un programme de recherche sur la formation professionnelle des enseignants : fondements épistémologiques, développements théoriques et choix de méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t>
+              <w:t xml:space="preserve">l’Actualité de la Recherche en Éducation et Formation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424009v1</w:t>
+                <w:t xml:space="preserve">hal-01498590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation d'un enseignant stagiaire à la communauté de pratique enseignante lue au travers d'une théorie de l'action collective : éléments théoriques et premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Escalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13487,51 +13487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international de l’Association pour les Recherches sur l’Intervention en Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARIS, Dec 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13582,51 +13582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque internantionnal ARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13683,51 +13683,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">former à la gestion de classe : comment améliorer les dispositifs de formation des enseignants novices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cadiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13859,51 +13859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité et compétence en tension dans le champ de la formation professionnelle en alternance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lussi Borer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14022,64 +14022,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14270,96 +14270,109 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Octarès Editions. </w:t>
+              <w:t xml:space="preserve">N. Dangouloff et S. Chaliès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La simulation en formation professionnelle : continuums d’activités et de situations</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octarès Editions</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Le travail en débats, 978-2-36630-150-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire résultats, une dialectique entre visées technologiques et scientifiques : une illustration en anthropologie culturaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14382,96 +14395,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Fatiha Tali Otmani, Olivier Kheroufi-Andriot, Ingrid Verscheure et Cécile Gardiès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation : Pour quoi ? Avec qui ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cépaduès-Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, L'esperluette Éducation &amp; Formation, 978.2.38395.205.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14491,73 +14504,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaliès S. et Dangouloff N. (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La simulation en formation professionnelle : les activités des formateurs dans le continuum situationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14577,73 +14590,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaliès, S. et Dangouloff N. (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La simulation en formation professionnelle : les activités des formateurs dans le continuum situationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mises en tension entre « Prescription » et « Appropriation » : temporalité, causalité, porosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14663,73 +14676,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Octares. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appropriations de nouvelles prescriptions - Activités en éducation scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares, 2022, 978-2-36630-127-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants d’EPS à l’enseignement de la danse contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14749,780 +14762,780 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Estienne; François Giroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignement aux non-spécialistes : le cas des arts Licence et Master</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.201-221, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité et compétence : conceptualisation, illustration et pistes technologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche pluridisciplinaire de l’activité des enseignants pendant la pandémie de covid 19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berterreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activité et compétence en tension dans le champ de la formation professionnelle en alternance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octarès, 2021, 978-2-36630-117-5</w:t>
+              <w:t xml:space="preserve">L'activité des professeur•es des écoles à l'épreuve du Covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Syllepse, pp.39-55, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530019v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconfiner et rouvrir les écoles en période de pandémie : un challenge pour les personnels</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activité et compétence : conceptualisation, illustration et pistes technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Chaliès et Valérie Lussi-Borer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'activité des professeur•es des écoles à l'épreuve du Covid-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Activité et compétence en tension dans le champ de la formation professionnelle en alternance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, 2021, 978-2-36630-117-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836127v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pluridisciplinaire de l’activité des enseignants pendant la pandémie de covid 19</w:t>
+                <w:t xml:space="preserve">Déconfiner et rouvrir les écoles en période de pandémie : un challenge pour les personnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berterreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Erbinartegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'activité des professeur•es des écoles à l'épreuve du Covid-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Syllepse, pp.39-55, 2021</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836131v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une actualisation de la pédagogie à l’université pour répondre au double enjeu de la formation et de l’insertion professionnelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Pédagogie universitaire et construction de compétences chez les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cépaduès. </w:t>
+              <w:t xml:space="preserve">Sébastien Chaliès; Laurent Talbot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pédagogie universitaire: quelles perspectives? Recherche, innovation, institution.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978.2.36493.722.2</w:t>
+              <w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès Editions, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03836521v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une actualisation de la pédagogie à l'université pour répondre au double enjeu de la formation et de l'insertion professionnelle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+                <w:t xml:space="preserve">Alternance intégrative et continuité des dispositifs de formation des enseignants novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives ? Recherche, innovation, institution</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Alternance intégrative et formation des enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856709v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternance intégrative et continuité des dispositifs de formation des enseignants novices</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une actualisation de la pédagogie à l’université pour répondre au double enjeu de la formation et de l’insertion professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cépaduès. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternance intégrative et formation des enseignants</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">La pédagogie universitaire: quelles perspectives? Recherche, innovation, institution.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978.2.36493.722.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832753v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03836521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie universitaire et construction de compétences chez les étudiants</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une actualisation de la pédagogie à l'université pour répondre au double enjeu de la formation et de l'insertion professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cépaduès Editions, 2019</w:t>
+              <w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives ? Recherche, innovation, institution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119865v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer les conditions de l’appropriation d’une réforme scolaire : le cas particulier du travail d’une chef d’établissement avec les parents d’élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15555,641 +15568,641 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Brossais &amp; G. Lefeuvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la prescription à l’appropriation de la réforme à l’École, Le cas de la réforme du collège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès Editions, pp.91-107, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre et se développer dans les règles de métier ou comment utiliser à bon escient la vidéo en formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche culturaliste de l’activité et de la vidéo-formation des enseignants : repères théoriques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Gaudin, Simon Flandin, Sylvie Moussay et Sébastien Chaliès (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t>
+              <w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'harmattan</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.163-198, 2018, 978-2-343-14461-0</w:t>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-162, 2018, 978-2-343-14461-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774542v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche culturaliste de l’activité et de la vidéo-formation des enseignants : repères théoriques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Moussay</w:t>
+                <w:t xml:space="preserve">Apprendre et se développer dans les règles de métier ou comment utiliser à bon escient la vidéo en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Gaudin, Simon Flandin, Sylvie Moussay et Sébastien Chaliès (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante </w:t>
+              <w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.145-162, 2018, 978-2-343-14461-0</w:t>
+                <w:t xml:space="preserve">L'harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-198, 2018, 978-2-343-14461-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774550v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité des chefs d'établissement dans l'appropriation d'une réforme : entre prescription institutionnelle et inquiétudes des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Brossais; Gwénaël Lefeuvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'appropriation de la prescription en éducation Le cas de la réforme du collège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, 2018, 978-2-36630-084-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">And if L. Wittgenstein helped us to think differently about teacher education?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Companion to Wittgenstein on Education: Pedagogical Investigations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.659-673, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">And if L.Wittgenstein helped us to think differently about teacher education ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peters, Michael A. and Sticky, Jeff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Companion to Wittgenstein on Education: Pedagogical Investigations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation des cours d’action des enseignants stagiaires et de leurs conseillers pédagogiques au cours d’entretiens post-leçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In M. Loquet et Y. Léziart (Eds), Cultures Sportives et Artistiques. Formalisation des savoirs professionnels. Pratiques, formations, recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16199,242 +16212,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tutorat : des effets normatifs réciproques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Foliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série (60), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation - Changement : enjeux et méthodes pour la recherche en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Broussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edso.8716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId300"/>
+      <w:footerReference w:type="default" r:id="rId301"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16502,51 +16515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8ABDFA93"/>
+    <w:nsid w:val="33AF8AD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16733,51 +16746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-chalies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0442-6709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070309523" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188491v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berterreix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.149.0065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tribet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148n1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Santi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1646717" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Recoules" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619939v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9130" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768031v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12euy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.9104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Foliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56811/PIQ-20-0057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0179" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843233v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ghezal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escali&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legrain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10476210.2022.2066076" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6670" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03205973v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Tal&#233;rien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.43.1.12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04556880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10088" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0159" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5651" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chalies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.9274" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyin Xiong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Warwick" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14681811.2019.1640113" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4241" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Matthews" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19415257.2019.1651753" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.046.0221" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884179v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escalie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lafont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2018.1561838" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fano Bertone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.044.0162" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722203v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887319v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.503.0057" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CFDHWTPS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856695v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832756v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recoules Nicolas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864403v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871080v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.674" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.edurev.2015.06.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRQ1PR9V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chabauty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423987v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4880" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461882v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1088" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/formare-15126" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464767v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424281v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Perrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escalie Escali&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raymond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856374v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452577v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.764.0309" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232318v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386107v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3590" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232319v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Clarke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bruno-M&#233;ard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014754ar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498515v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232352v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;ard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2009.10.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FRHTGL3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232364v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498535v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cartaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.534" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232359v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.722.0105" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214759v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13540600903356977" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214768v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2007.09.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKZSDQJX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498546v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.005.0119" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036108v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498527v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1823" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498505v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2000.1678" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548353v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935153v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ikram Tlemsani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Raducanu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22492/issn.2435-9467.2024.33" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779728v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769330v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colletta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769318v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colleta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215650v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115614v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132420v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215785v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115580v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Laborderie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732029v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856764v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190738v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836158v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836473v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856779v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856758v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497126v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731971v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119431v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119413v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856760v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288687v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426660v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119370v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836490v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119352v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879136v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879134v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856766v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856771v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856775v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119335v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467533v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119859v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119509v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424015v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464792v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856756v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119463v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118907v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464811v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424017v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856780v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856778v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424019v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464833v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856769v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424013v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424021v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533799v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424007v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498590v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424009v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799013v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424006v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424005v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424002v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036407v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036528v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334621v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadiere" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154624v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832733v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lussi Borer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Talbot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167573v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227974v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1804-faire-resultats-dans-les-recherches-en-education-9782383952053.html" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804333v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804327v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518661v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744679v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530019v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836127v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Erbinartegaray" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836131v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brunon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836521v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856709v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832753v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/46570?lang=fr" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119865v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941792v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774542v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774550v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953558v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832754v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461864v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036415v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170669v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501548v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8716" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-chalies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0442-6709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070309523" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188491v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berterreix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.149.0065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tribet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148n1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Santi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1646717" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12euy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487443v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Recoules" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619939v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9130" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.9104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0179" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813933v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Foliot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825652v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56811/PIQ-20-0057" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ghezal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escali&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legrain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10476210.2022.2066076" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04556880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10088" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6670" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03205973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Tal&#233;rien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.43.1.12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5651" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chalies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.9274" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyin Xiong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Warwick" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14681811.2019.1640113" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4241" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Matthews" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19415257.2019.1651753" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887319v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.503.0057" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CFDHWTPS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832755v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escalie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lafont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2018.1561838" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941791v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.046.0221" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fano Bertone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.044.0162" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.674" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832756v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recoules Nicolas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.edurev.2015.06.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRQ1PR9V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chabauty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423987v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4880" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461882v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1088" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464767v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/formare-15126" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424281v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Perrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escalie Escali&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raymond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856374v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452577v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.764.0309" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232319v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Clarke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574455v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386107v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3590" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bruno-M&#233;ard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014754ar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498515v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232352v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;ard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2009.10.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FRHTGL3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214759v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13540600903356977" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232364v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cartaut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.534" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.722.0105" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214768v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2007.09.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKZSDQJX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036108v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498546v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.005.0119" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036221v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498527v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1823" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498505v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2000.1678" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548353v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935153v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ikram Tlemsani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Raducanu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22492/issn.2435-9467.2024.33" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779728v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769330v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colletta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769318v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colleta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215650v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115614v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132420v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121505v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215785v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115580v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Laborderie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732029v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856764v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190738v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119431v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836473v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836158v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856779v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856758v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497126v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731971v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119413v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856760v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288687v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119370v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836490v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426660v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119352v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879134v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879136v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856766v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856771v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856775v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119335v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467533v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119859v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119509v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424015v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464833v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856769v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464792v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856756v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119463v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856778v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464811v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424017v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856780v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424019v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424013v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424021v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424009v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533799v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424007v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498590v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799013v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424006v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424005v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424002v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036407v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036528v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334621v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadiere" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154624v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832733v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lussi Borer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Talbot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167573v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/318-la-simulation-en-formation-professionnelle-continuums-dactivites-et-de-situations.html" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227974v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1804-faire-resultats-dans-les-recherches-en-education-9782383952053.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804333v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804327v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518661v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744679v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836131v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brunon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530019v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836127v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Erbinartegaray" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119865v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832753v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/46570?lang=fr" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836521v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856709v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941792v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774550v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774542v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953558v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832754v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461864v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036415v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170669v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501548v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8716" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>