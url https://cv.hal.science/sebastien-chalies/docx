--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -400,797 +400,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarisation du yoga dans l’enseignement secondaire : étude des tensions vécues par les enseignants face aux prescriptions institutionnelles</w:t>
+                <w:t xml:space="preserve">Conducting transformative research protocols in sports science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Tribet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Robin Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Isserte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/148n1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2025.1646717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227881v1</w:t>
+                <w:t xml:space="preserve">hal-05329572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting transformative research protocols in sports science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scolarisation du yoga dans l’enseignement secondaire : étude des tensions vécues par les enseignants face aux prescriptions institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Santi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7, </w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspor.2025.1646717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/148n1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329572v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires apprenants : cadrage politique et objet de recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berterreix</w:t>
+                <w:t xml:space="preserve">Formation et développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 403, pp.12-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769352v1</w:t>
+                <w:t xml:space="preserve">hal-04637791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserver et transmettre un patrimoine culturel immatériel: Propositions théoriques et méthodologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La reconversion professionnelle volontaire, une forme de bifurcation paradoxale Note de synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27, pp.35-51</w:t>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (24), pp.77-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768031v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et développement durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+                <w:t xml:space="preserve">Former à un métier par l’inter‑métiers en exploitant la vidéo : analyse de l’activité de cadres de l’éducation stagiaires lors d’une alloconfrontation collective inter‑métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.9130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637791v1</w:t>
+                <w:t xml:space="preserve">hal-04619939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconversion professionnelle volontaire, une forme de bifurcation paradoxale Note de synthèse.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Recoules</w:t>
+                <w:t xml:space="preserve">Réduire les inégalités d’accès des élèves aux activités de bien-être : propositions pour la formation des enseignants d’EPS au yoga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (24), pp.77-111</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 36 (HS2), pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487443v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à un métier par l’inter‑métiers en exploitant la vidéo : analyse de l’activité de cadres de l’éducation stagiaires lors d’une alloconfrontation collective inter‑métiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Territoires apprenants : cadrage politique et objet de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berterreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 222, pp.101-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.9130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12euy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619939v1</w:t>
+                <w:t xml:space="preserve">hal-04769352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les inégalités d’accès des élèves aux activités de bien-être : propositions pour la formation des enseignants d’EPS au yoga</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Conserver et transmettre un patrimoine culturel immatériel: Propositions théoriques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Vol. 36 (HS2), pp.29-33</w:t>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.35-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746158v1</w:t>
+                <w:t xml:space="preserve">hal-04768031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation en formation professionnelle : continuums d’activités et de situations</w:t>
               </w:r>
@@ -1340,51 +1340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’Education Physique et Sportive à des élèves en situation d’obésité : les retombées d’une mise en expérience corporelle pour les enseignants novices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1438,1347 +1438,1347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACCOMPAGNER LA CONSTRUCTION DES COMPETENCES DES ETUDIANTS A L’UNIVERSITE : L’HYBRIDATION DES FORMATIONS AVEC L’AIDE DES OUTILS NUMERIQUES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+                <w:t xml:space="preserve">Faire émerger des communautés apprenantes : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berterreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles formes de formation continue - Les cahiers pédagogiques Hors Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hors-Série n°60, pp.100-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832741v1</w:t>
+                <w:t xml:space="preserve">hal-03836153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire émerger des communautés apprenantes : mythe ou réalité ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berterreix</w:t>
+                <w:t xml:space="preserve">Le tutorat : des effets formatifs réciproques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Foliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles formes de formation continue - Les cahiers pédagogiques Hors Série</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Hors-Série n°60, pp.100-102</w:t>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836153v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Capter » l'expérience de travail pour en faire un levier de formation professionnelle : une étude de cas à partir d'un dispositif de formation continue de chefs d'établissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bos</w:t>
+                <w:t xml:space="preserve">Methods for studying collective performance in sports : a systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Isserte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue canadienne en administration et politique de l’éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Performance Improvement Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1-4), pp.31-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56811/PIQ-20-0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832740v1</w:t>
+                <w:t xml:space="preserve">hal-03825652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tutorat : des effets formatifs réciproques</w:t>
+                <w:t xml:space="preserve">« Capter » l'expérience de travail pour en faire un levier de formation professionnelle : une étude de cas à partir d'un dispositif de formation continue de chefs d'établissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Foliot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Brunel</w:t>
+                <w:t xml:space="preserve">Sylvie Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60</w:t>
+              <w:t xml:space="preserve">Revue canadienne en administration et politique de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813933v1</w:t>
+                <w:t xml:space="preserve">hal-03832740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for studying collective performance in sports : a systematic literature review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Accompagner la construction des compétences des étudiants : vers une transformation des modèles de pédagogie universitaire intégrant les outils numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Improvement Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56811/PIQ-20-0057⟩</w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Actualité de la pédagogie universitaire, N° 69 (1), pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.069.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825652v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03837340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la construction des compétences des étudiants : vers une transformation des modèles de pédagogie universitaire intégrant les outils numériques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aller vers une architecture plus durable en repensant la formation en école d’architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ducès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Ghezal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03837340v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aller vers une architecture plus durable en repensant la formation en école d’architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A developmental research-based teacher education: designing and implementing a new program for preservice teachers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Teaching Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, pp.194 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10476210.2022.2066076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843233v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A developmental research-based teacher education: designing and implementing a new program for preservice teachers in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Moussay</w:t>
+                <w:t xml:space="preserve">ACCOMPAGNER LA CONSTRUCTION DES COMPETENCES DES ETUDIANTS A L’UNIVERSITE : L’HYBRIDATION DES FORMATIONS AVEC L’AIDE DES OUTILS NUMERIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10476210.2022.2066076⟩</w:t>
+              <w:t xml:space="preserve">Spirale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.069.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548693v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la recherche fondamentale de terrain ou la nécessité d’instituer une relation de consubstantialité entre visées scientifiques et technologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activités de formation des enseignants novices et trajectoire de satisfaction professionnelle : conceptualisation et illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfp.10088⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.6670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556880v1</w:t>
+                <w:t xml:space="preserve">hal-03856685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités de formation des enseignants novices et trajectoire de satisfaction professionnelle : conceptualisation et illustration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire de la recherche fondamentale de terrain ou la nécessité d'instituer une relation de consubstantialité entre visées scientifiques et technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856685v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la recherche fondamentale de terrain ou la nécessité d'instituer une relation de consubstantialité entre visées scientifiques et technologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Susciter le développement professionnel en étayant la réflexivité en formation continue : une étude de cas à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Talérien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (3), pp.155-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24452/sjer.43.1.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832058v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susciter le développement professionnel en étayant la réflexivité en formation continue : une étude de cas à l’école maternelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire de la recherche fondamentale de terrain ou la nécessité d’instituer une relation de consubstantialité entre visées scientifiques et technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (3), pp.155-168. </w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.51-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24452/sjer.43.1.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfp.10088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205973v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préprofessionnaliser de futurs enseignants ou comment organiser les situations de formation pour étayer une substratification expérientielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pédagogie universitaire et professionnalisation des enseignants novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 49 (1), pp.159-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.5651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdle.049.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871078v1</w:t>
+                <w:t xml:space="preserve">hal-03871076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie universitaire et professionnalisation des enseignants novices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Préprofessionnaliser de futurs enseignants ou comment organiser les situations de formation pour étayer une substratification expérientielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 49 (1), pp.159-175. </w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdle.049.0159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/activites.5651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871076v1</w:t>
+                <w:t xml:space="preserve">hal-03871078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accompagnement du mouvement professionnel : le cas des PILAR</w:t>
               </w:r>
@@ -2846,51 +2846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Changement » et « innovation » : Essai d’intégration théorique au cœur d’un programme de recherche mené en anthropologie culturaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3035,1730 +3035,1730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les activités réellement réalisées par les chefs d’établissement dans le cadre d’un leadership pédagogique? Revue de la littérature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Chaliès</w:t>
+                <w:t xml:space="preserve">Faire de la recherche fondamentale de terrain dans les établissements scolaires : orientations épistémologiques et implications méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.4241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832746v1</w:t>
+                <w:t xml:space="preserve">hal-03832748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la recherche fondamentale de terrain dans les établissements scolaires : orientations épistémologiques et implications méthodologiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Mentoring and building professional competences of pre-service teachers: theoretical proposals and empirical illustrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyin Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Matthews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Professional Development in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47, pp.796 - 814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19415257.2019.1651753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.4241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03832748v1</w:t>
+                <w:t xml:space="preserve">hal-03832739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mentoring and building professional competences of pre-service teachers: theoretical proposals and empirical illustrations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Matthews</w:t>
+                <w:t xml:space="preserve">Quelles sont les activités réellement réalisées par les chefs d’établissement dans le cadre d’un leadership pédagogique? Revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professional Development in Education </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19415257.2019.1651753⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03832739v1</w:t>
+                <w:t xml:space="preserve">hal-03832746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand faire émerger le réel du travail équivaut à concevoir la formation : réflexion épistémologique et méthodologique à partir d’un programme de recherche technologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Bertone</w:t>
+                <w:t xml:space="preserve">Conception d'un dispositif hybride de formation à partir d'une théorie de la formation : étude de cas exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887319v1</w:t>
+                <w:t xml:space="preserve">hal-03832755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passer de pratiques d’Activité Physique Sportive et Artistique à leur enseignement : quels jeux de langage dans le cadre d’une alternance intégrative ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ducès</w:t>
+                <w:t xml:space="preserve">Le travail des chefs d’établissement avec les parents d’élèves : des activités complexes à l’interface entre leur hiérarchie et les enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, pp.137-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869465v1</w:t>
+                <w:t xml:space="preserve">hal-01941791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation par alternance et satisfaction professionnelle des enseignants novices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Bertone</w:t>
+                <w:t xml:space="preserve">GESTION DE CLASSE : QUELLES PISTES POUR FORMER LES ENSEIGNANTS NOVICES ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cadière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.046.0221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856695v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un dispositif hybride de formation à partir d'une théorie de la formation : étude de cas exploratoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+                <w:t xml:space="preserve">Cooperative learning: a relevant instructional model for physical education pre-service teacher training?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.73-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17408989.2018.1561838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832755v1</w:t>
+                <w:t xml:space="preserve">hal-03884179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative learning: a relevant instructional model for physical education pre-service teacher training?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Chalies</w:t>
+                <w:t xml:space="preserve">Formation par alternance et satisfaction professionnelle des enseignants novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfano Bertone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17408989.2018.1561838⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03884179v1</w:t>
+                <w:t xml:space="preserve">hal-03832749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail des chefs d’établissement avec les parents d’élèves : des activités complexes à l’interface entre leur hiérarchie et les enseignants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Repenser les situations complexes dans l’enseignement à partir d’un programme de recherche en anthropologie culturaliste : une étude de cas en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 44 (2), pp.162-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.044.0162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941791v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GESTION DE CLASSE : QUELLES PISTES POUR FORMER LES ENSEIGNANTS NOVICES ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peggy Cadière</w:t>
+                <w:t xml:space="preserve">The impact of preservice teachers experiences in a video-enhanced training program on their teaching activity: a case study in physical education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contemporary Issues in Technology and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), http://www.citejournal.org//proofing/the-impact-of-preservice-teachers-experiences-in-a-video-enhanced-training-program-on-their-teaching-a-case-study-in-physical-education</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdle.046.0221⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03832750v1</w:t>
+                <w:t xml:space="preserve">hal-01722203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation par alternance et satisfaction professionnelle des enseignants novices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Passer de pratiques d’Activité Physique Sportive et Artistique à leur enseignement : quels jeux de langage dans le cadre d’une alternance intégrative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Escalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéfano Bertone</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Vol. 50 (3), pp.57-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.503.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832749v1</w:t>
+                <w:t xml:space="preserve">hal-03869465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les situations complexes dans l’enseignement à partir d’un programme de recherche en anthropologie culturaliste : une étude de cas en EPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Formation par alternance et satisfaction professionnelle des enseignants novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Escalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdle.044.0162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03871079v1</w:t>
+                <w:t xml:space="preserve">hal-03856695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of preservice teachers experiences in a video-enhanced training program on their teaching activity: a case study in physical education</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand faire émerger le réel du travail équivaut à concevoir la formation : réflexion épistémologique et méthodologique à partir d’un programme de recherche technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Issues in Technology and Teacher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (1), http://www.citejournal.org//proofing/the-impact-of-preservice-teachers-experiences-in-a-video-enhanced-training-program-on-their-teaching-a-case-study-in-physical-education</w:t>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722203v1</w:t>
+                <w:t xml:space="preserve">hal-01887319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire pratiquer des activités physiques, sportives et artistiques dans la formation STAPS : quelle contribution à la professionnalisation des étudiants se destinant aux métiers de l'enseignement ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Helping students build competences in physical education: theoretical proposals and illustrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recoules Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Legrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sport, Education and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871080v1</w:t>
+                <w:t xml:space="preserve">hal-03832756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helping students build competences in physical education: theoretical proposals and illustrations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activité de conception du formateur et formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recoules Nicolas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Legrain</w:t>
+                <w:t xml:space="preserve">Jérôme Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport, Education and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832756v1</w:t>
+                <w:t xml:space="preserve">hal-02095058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité de conception du formateur et formation professionnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Olry</w:t>
+                <w:t xml:space="preserve">Conception d’un dispositif hybride de formation à partir d’une théorie de la formation : étude de cas exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 38, pp.7-10</w:t>
+              <w:t xml:space="preserve">, 2017, 38, pp.111-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095058v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un dispositif hybride de formation à partir d’une théorie de la formation : étude de cas exploratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tribet</w:t>
+                <w:t xml:space="preserve">Faire pratiquer des activités physiques, sportives et artistiques dans la formation STAPS : quelle contribution à la professionnalisation des étudiants se destinant aux métiers de l'enseignement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864403v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video viewing in teacher education and professional development: A literature review</w:t>
               </w:r>
@@ -4841,723 +4841,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des pratiques d’observation et d’évaluation en classe : vers une prise en compte de l’activité réelle, de la signification et du contexte</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les interactions stagiaires-tuteurs : former des enseignants aux règles de métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.253-255</w:t>
+              <w:t xml:space="preserve">Raisons éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130615v1</w:t>
+                <w:t xml:space="preserve">hal-01461887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions stagiaires-tuteurs : former des enseignants aux règles de métiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Bertone</w:t>
+                <w:t xml:space="preserve">Using video in pre-service teacher education: theoretical conceptualization and discussion from a case study in physical education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raisons éducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 193, pp.5-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461887v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using video in pre-service teacher education: theoretical conceptualization and discussion from a case study in physical education</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse des pratiques d’observation et d’évaluation en classe : vers une prise en compte de l’activité réelle, de la signification et du contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boizumault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Chabauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 193, pp.5-24</w:t>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.253-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947409v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiter la vidéo dans les dispositifs de formation des enseignants novices : conceptualisation et discussion théoriques à partir d’une étude de cas en EPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire un programme de recherche technologique sur la formation des enseignants : choix épistémologiques et théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, varia, 193, pp.5 - 24. </w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (2), pp.53--72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfp.4880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/activites.1088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423987v1</w:t>
+                <w:t xml:space="preserve">hal-01461882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un programme de recherche technologique sur la formation des enseignants : choix épistémologiques et théoriques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploiter la vidéo dans les dispositifs de formation des enseignants novices : conceptualisation et discussion théoriques à partir d’une étude de cas en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (2), pp.53--72. </w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, varia, 193, pp.5 - 24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.1088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfp.4880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461882v1</w:t>
+                <w:t xml:space="preserve">hal-01423987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les usages du numérique à l'université pour professionnaliser les étudiants se destinant aux métiers de l'enseignement à partir d'une théorie de la formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+                <w:t xml:space="preserve">An exploratory study of the influence of video viewing on preservice teachers’ teaching activity: normative versus developmental approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Form@re</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.21-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/formare-15126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464767v1</w:t>
+                <w:t xml:space="preserve">hal-01092888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory study of the influence of video viewing on preservice teachers’ teaching activity: normative versus developmental approaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Penser les usages du numérique à l'université pour professionnaliser les étudiants se destinant aux métiers de l'enseignement à partir d'une théorie de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Form@re</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Approches de l'activité &amp; Sciences de l'éducation, 1 (11)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13128/formare-15126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01092888v1</w:t>
+                <w:t xml:space="preserve">hal-01464767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La visite de stage: de l’observation au conseil à partir des règles de métier</w:t>
               </w:r>
@@ -5664,51 +5664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l’accompagnement des enseignants novices pour accroitre leur satisfaction professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5746,51 +5746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satisfaction professionnelle, formation et santé au travail des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5832,77 +5832,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants pour accroître leur satisfaction au travail : propositions théoriques et illustrations empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 76 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5930,429 +5930,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning ‘rules’ of practice within the context of the practicum triad: A case study of learning to teach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Clarke</w:t>
+                <w:t xml:space="preserve">Apprendre à faire apprendre : une démarche illustrée en badminton et football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recoules Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Education/Revue canadienne de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35 (2), pp.3--23</w:t>
+              <w:t xml:space="preserve">Revue EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 353, pp. 3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232319v1</w:t>
+                <w:t xml:space="preserve">hal-01574455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à faire apprendre : une démarche illustrée en badminton et football</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Étude d'un travail collaboratif de formation professionnelle initiale des enseignants : résultats et propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue EPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n° 353, pp. 3-7</w:t>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp.59--78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574455v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un travail collaboratif de formation professionnelle initiale des enseignants : résultats et propositions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Bertone</w:t>
+                <w:t xml:space="preserve">L'utilisation de la vidéo dans la formation professionnelle des enseignants novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (178), pp.115-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.3590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232318v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation de la vidéo dans la formation professionnelle des enseignants novices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Learning ‘rules’ of practice within the context of the practicum triad: A case study of learning to teach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Clarke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Education/Revue canadienne de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (2), pp.3--23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386107v1</w:t>
+                <w:t xml:space="preserve">hal-01232319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vidéo pour former par et à l’observation</w:t>
               </w:r>
@@ -6433,51 +6433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser les dispositifs de formation des enseignants novices par alternance : étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bruno-Méard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6511,64 +6511,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser le conseil pédagogique : la mise au travail d'un collectif de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Escalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6593,90 +6593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training preservice teachers rapidly: The need to articulate the training given by university supervisors and cooperating teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bruno-Méard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Méard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (4), pp.767--774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6716,516 +6716,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher training by alternating classroom work and work analysis: from the perspective of a social conception of meaning and action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Teacher Training by Alternating Classroom Work and Work Analysis: From the Perspective of a Social Conception of Meaning and Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teachers and Teaching: Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 15 (6), pp.653-667. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 15 (6), pp.653--667</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214759v1</w:t>
+                <w:t xml:space="preserve">hal-01232364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher Training by Alternating Classroom Work and Work Analysis: From the Perspective of a Social Conception of Meaning and Action</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">L’utilité du tutorat pour de jeunes enseignants : la preuve par 20 ans d’expérience (Note de synthèse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Flavier</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Cartaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teachers and Teaching: Theory and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Former à accueillir les élèves en situation de handicap, 61, pp.85-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232364v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilité du tutorat pour de jeunes enseignants : la preuve par 20 ans d’expérience (Note de synthèse)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Contribution d'une théorie de l'action à la conceptualisation et à l'évaluation des pratiques réflexives dans les dispositifs de formation initiale des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Durand</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheformation.534⟩</w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, vol. 72 (n° 2), pp. 105-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.722.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498535v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution d'une théorie de l'action à la conceptualisation et à l'évaluation des pratiques réflexives dans les dispositifs de formation initiale des enseignants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Teacher training by alternating classroom work and work analysis: from the perspective of a social conception of meaning and action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Clot</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, vol. 72 (n° 2), pp. 105-125. </w:t>
+              <w:t xml:space="preserve">Teachers and Teaching: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (6), pp.653-667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/th.722.0105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13540600903356977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232359v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of collaborative mentoring on the articulation of training and classroom situations: A case study in the French school system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfano Bertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (3), pp.550-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7265,390 +7265,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique des interactions tuteurs-stagiaires en situation de conseil pédagogique.</w:t>
+                <w:t xml:space="preserve">The interactions cooperating teacher / student teacher in pedagogical councilling situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Saury</w:t>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 5, pp.121-140</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, Technologies et formation, 2 (5), pp.119-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.005.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036108v1</w:t>
+                <w:t xml:space="preserve">hal-01498546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interactions cooperating teacher / student teacher in pedagogical councilling situation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge construction and articulation of courses of action by preservice teachers and cooperating teachers during post-lesson interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Saury</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.765-781</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498546v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge construction and articulation of courses of action by preservice teachers and cooperating teachers during post-lesson interviews</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dynamique des interactions tuteurs-stagiaires en situation de conseil pédagogique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Durand</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 20, pp.765-781</w:t>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.121-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036221v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique Émotionnelle et activité : le cas des enseignants débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 42, pp.7 - 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7682,64 +7682,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de synthèse : L'utilité discutée du tutorat en formation initiale des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 35, pp.145-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7818,51 +7818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation de et pour l’environnement lors de la pratique des APPN : propositions théoriques et technologiques à partir du cadre de l’anthropologie culturaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Isserte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8194,64 +8194,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire avec et pour les acteurs de terrain : enjeux méthodologiques des théories de l'activité pour agir sur la temporalité longue d'une démarche ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8371,77 +8371,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besoins éprouvés et satisfaction professionnelle des formés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8542,204 +8542,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies numériques peuvent-elle aider les entraîneurs à évaluer autrement la performance dans les sports collectifs ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">L'hybridation des formations à l'université au service du développement de compétences des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Biennale de l’AFRAPS : « Education, Performance &amp; Innovation : quels sports collectifs demain ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRAPS, May 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">L’hybridation des enseignements à l’Université : au-delà de l'impact sur l'apprentissage des étudiants, un levier de développement professionnel pédagogique des enseignants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Perpignan, Mar 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132420v1</w:t>
+                <w:t xml:space="preserve">hal-04121505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hybridation des formations à l'université au service du développement de compétences des étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tribet</w:t>
+                <w:t xml:space="preserve">Les technologies numériques peuvent-elle aider les entraîneurs à évaluer autrement la performance dans les sports collectifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Isserte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’hybridation des enseignements à l’Université : au-delà de l'impact sur l'apprentissage des étudiants, un levier de développement professionnel pédagogique des enseignants ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Perpignan, Mar 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">10ème Biennale de l’AFRAPS : « Education, Performance &amp; Innovation : quels sports collectifs demain ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, May 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121505v1</w:t>
+                <w:t xml:space="preserve">hal-04132420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la simulation pour former des entraîneurs sportifs : proposition théorique et illustrations empiriques à partir d’une étude de cas en football</w:t>
               </w:r>
@@ -8820,77 +8820,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scolarisation du Yoga à l'école, entre prescription et adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9010,51 +9010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'artisan d'art luthier à formateur en lutherie ou la nécessaire remise en question de l'idée d'&amp;quot;homme patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9092,51 +9092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire dispositif pour étayer le cours d'expérience des étudiants en architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Ghezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Laborderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9276,886 +9276,886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03732029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménager les situations d’apprentissage pour agir sur le bien-être des élèves : une étude exploratoire en EPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Former des entraîneurs à construire des actions collectives efficaces : l'apport de la vidéo-formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Isserte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2022 Actualités de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, France</w:t>
+              <w:t xml:space="preserve">Congrès International "Les Enjeux des Jeux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856764v1</w:t>
+                <w:t xml:space="preserve">hal-04190738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former des entraîneurs à construire des actions collectives efficaces : l'apport de la vidéo-formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Aménager les situations d’apprentissage pour agir sur le bien-être des élèves : une étude exploratoire en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International "Les Enjeux des Jeux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AREF 2022 Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190738v1</w:t>
+                <w:t xml:space="preserve">hal-03856764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schooling Yoga in High School: From Teaching Experiences to the Design of a Professional Training System for Physical Education Teachers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Peut-on rendre compte du caractère (dis)harmonieux d’une forme de vie professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique dans l'activité physique et sportive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11ème Biennale Internationale de l’Éducation, la Formation et des Pratiques professionnelles "Faire et se faire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biennale Internationale de l’Éducation, la Formation et des Pratiques professionnelles, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119431v1</w:t>
+                <w:t xml:space="preserve">halshs-03836473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on rendre compte du caractère (dis)harmonieux d’une forme de vie professionnelle ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Recoules</w:t>
+                <w:t xml:space="preserve">Construire un territoire apprenant via un dispositif de formation transformatif de type &amp;quot; constellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berterreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Biennale Internationale de l’Éducation, la Formation et des Pratiques professionnelles "Faire et se faire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biennale Internationale de l’Éducation, la Formation et des Pratiques professionnelles, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">L’école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03836473v1</w:t>
+                <w:t xml:space="preserve">hal-03836158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un territoire apprenant via un dispositif de formation transformatif de type &amp;quot; constellation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berterreix</w:t>
+                <w:t xml:space="preserve">Le collectif de formation est-il véritablement une ressource dans la construction d’une forme de vie professionnelle harmonieuse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">AREF 2021 Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836158v1</w:t>
+                <w:t xml:space="preserve">hal-03856779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le collectif de formation est-il véritablement une ressource dans la construction d’une forme de vie professionnelle harmonieuse ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Scolarisation du yoga au lycée : Des expériences d’enseignement à la conception de dispositif de formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2021 Actualités de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">19ème congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856779v1</w:t>
+                <w:t xml:space="preserve">hal-03856758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarisation du yoga au lycée : Des expériences d’enseignement à la conception de dispositif de formation professionnelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Repenser la formation enseignante dans et par le travail pour construire de véritables sujets professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berterreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques professionnelles - Édition 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856758v1</w:t>
+                <w:t xml:space="preserve">hal-03497126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la formation enseignante dans et par le travail pour construire de véritables sujets professionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berterreix</w:t>
+                <w:t xml:space="preserve">Integration of video tools in training programs: the case of collective performance in football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Isserte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques professionnelles - Édition 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03497126v1</w:t>
+                <w:t xml:space="preserve">hal-03731971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of video tools in training programs: the case of collective performance in football</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Schooling Yoga in High School: From Teaching Experiences to the Design of a Professional Training System for Physical Education Teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Le numérique dans l'activité physique et sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03731971v1</w:t>
+                <w:t xml:space="preserve">hal-04119431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager la pratique d’APSA pour professionnaliser les enseignants novices d’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10193,51 +10193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire approprier » une réforme scolaire : le cas particulier du travail des chefs d’établissement avec les parents d’élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10288,51 +10288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La complexité du travail des chefs d’établissements avec les parents d’élèves : des activités diverses et entremêlées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10377,342 +10377,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie universitaire et construction de compétences chez les étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+                <w:t xml:space="preserve">Construire un collectif de sportifs performant : une revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Isserte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regard sur la diveristé de la recherche doctorale en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Recherche Education Formation, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18ème congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119370v1</w:t>
+                <w:t xml:space="preserve">hal-02426660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une actualisation de la pédagogie à l’université pour répondre au double enjeu de la formation et de l’insertion professionnelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Pédagogie universitaire et construction de compétences chez les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales du Réseau de Recherche en Éducation et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Éducation Formation Travail Savoirs, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Regard sur la diveristé de la recherche doctorale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Recherche Education Formation, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03836490v1</w:t>
+                <w:t xml:space="preserve">hal-04119370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un collectif de sportifs performant : une revue systématique de la littérature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Vers une actualisation de la pédagogie à l’université pour répondre au double enjeu de la formation et de l’insertion professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales du Réseau de Recherche en Éducation et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Éducation Formation Travail Savoirs, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426660v1</w:t>
+                <w:t xml:space="preserve">halshs-03836490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants d’EPS à l’enseignement de la danse contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10744,247 +10744,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiter les activités physiques, sportives et artistiques pour professionnaliser les futurs enseignants d’éducation physique et sportive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">En quoi et comment les activités d’un collectif parents-personnels d’éducation peuvent-elles favoriser la qualité de vie d’élèves au collège ? Étude d’un programme de méditation laïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication présentée à la 10ème biennale de l'Association pour la Recherche sur l'Intervention en Sport (ARIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">ommunication présentée au qdvecole : Colloque international pluridisciplinaire - La qualité de vie à l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879134v1</w:t>
+                <w:t xml:space="preserve">hal-01879136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quoi et comment les activités d’un collectif parents-personnels d’éducation peuvent-elles favoriser la qualité de vie d’élèves au collège ? Étude d’un programme de méditation laïque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiter les activités physiques, sportives et artistiques pour professionnaliser les futurs enseignants d’éducation physique et sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ommunication présentée au qdvecole : Colloque international pluridisciplinaire - La qualité de vie à l'école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Communication présentée à la 10ème biennale de l'Association pour la Recherche sur l'Intervention en Sport (ARIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879136v1</w:t>
+                <w:t xml:space="preserve">hal-01879134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement par compétences, satisfaction des élèves et climat scolaire : une étude exploratoire en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11022,51 +11022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dé-responsabiliser « les enseignants novices de leur formation professionnelle pour accroitre leur satisfaction professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11104,51 +11104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif de formation innovant comme ressource pour la formation des enseignants novices et leur satisfaction professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11180,407 +11180,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnaliser les enseignants novices : et si la formation universitaire était pensée autrement. Symposium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Les plateformes de formation à distance au service de la pédagogie universitaire : et si on interrogeait l’activité des formateurs pour en juger ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e colloque international en éducation : enjeux actuels et futurs de la formation et la profession enseignants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">Condition(s) enseignante(s), conditions pour enseigner. La spécificité des conditions de l’enseignement supérieur </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPEF, de l’Equipe d’accueil 4571 ECP et de l’école doctorale EPIC, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119335v1</w:t>
+                <w:t xml:space="preserve">hal-01467533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plateformes de formation à distance au service de la pédagogie universitaire : et si on interrogeait l’activité des formateurs pour en juger ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+                <w:t xml:space="preserve">Professionnaliser les enseignants novices : et si la formation universitaire était pensée autrement. Symposium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ducès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condition(s) enseignante(s), conditions pour enseigner. La spécificité des conditions de l’enseignement supérieur </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISPEF, de l’Equipe d’accueil 4571 ECP et de l’école doctorale EPIC, Jan 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">3e colloque international en éducation : enjeux actuels et futurs de la formation et la profession enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467533v1</w:t>
+                <w:t xml:space="preserve">hal-04119335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il avoir expérimenté ce que l’on enseigne pour l’enseigner ? Quelques pistes pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Etude à la Faculté de Sciences du Sport et du Mouvement Humain de l’Université de Toulouse III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de Sciences du Sport et du Mouvement Humain de l’Université de Toulouse III, Feb 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Temps, temporalites et interventions en sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIS, Jul 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119859v1</w:t>
+                <w:t xml:space="preserve">hal-04119509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il avoir expérimenté ce que l’on enseigne pour l’enseigner ? Quelques pistes pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temps, temporalites et interventions en sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIS, Jul 2014, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée d’Etude à la Faculté de Sciences du Sport et du Mouvement Humain de l’Université de Toulouse III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Sciences du Sport et du Mouvement Humain de l’Université de Toulouse III, Feb 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119509v1</w:t>
+                <w:t xml:space="preserve">hal-04119859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiter la vidéo dans les dispositifs de formation des enseignants novices : proposition théorique et pistes technologiques</w:t>
               </w:r>
@@ -11642,588 +11642,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plateformes de formation à distance au service de la pédagogie universitaire : et si on interrogeait l’activité des formateurs pour en juger ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Présentation d’un dispositif de formation en alternance, aménagé à partir de postulats théoriques empruntés à une théorie de la formation, et étude des retombées sur l’activité de tuteurs de stage novices et des enseignants stagiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condition(s) enseignante(s), conditions pour enseigner</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">16e Congrès international de l’Association des Chercheurs en Activités Physiques et Sportives 26 - 28 Octobre 2015 – Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2015, Nantes, France. pp.390-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464833v1</w:t>
+                <w:t xml:space="preserve">hal-01464792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation initiale des enseignants novices (EN) et rôle de la coopération dans la construction de leur satisfaction au travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Circonstances de formation permettant d’améliorer la satisfaction de l’activité d’enseignement des enseignants novices en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennales de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856769v1</w:t>
+                <w:t xml:space="preserve">hal-03856756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d’un dispositif de formation en alternance, aménagé à partir de postulats théoriques empruntés à une théorie de la formation, et étude des retombées sur l’activité de tuteurs de stage novices et des enseignants stagiaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+                <w:t xml:space="preserve">Faut-il avoir vécu ce que l’on enseigne pour l’enseigner ? Propositions pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ducès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès international de l’Association des Chercheurs en Activités Physiques et Sportives 26 - 28 Octobre 2015 – Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2015, Nantes, France. pp.390-391</w:t>
+              <w:t xml:space="preserve">16e congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464792v1</w:t>
+                <w:t xml:space="preserve">hal-04119463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circonstances de formation permettant d’améliorer la satisfaction de l’activité d’enseignement des enseignants novices en EPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Concevoir des scénarios de formations hybrides tenues par une théorie de la formation : et si on multipliait la nature des suivis pour accompagner l'apprentissage de tuteurs de stage…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">E-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856756v1</w:t>
+                <w:t xml:space="preserve">hal-01464811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il avoir vécu ce que l’on enseigne pour l’enseigner ? Propositions pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ducès</w:t>
+                <w:t xml:space="preserve">La vidéo-formation et la construction de la professionnalité des enseignants novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congrès international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque Scientifique International, Condition(s) enseignante(s), Conditions pour enseigner. Réalités, enjeux, défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119463v1</w:t>
+                <w:t xml:space="preserve">hal-01424017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger les principes d’alternance ou de continuité en formation initiale à partir des trajectoires de satisfaction professionnelle des enseignants novices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Formation initiale des enseignants novices (EN) et rôle de la coopération dans la construction de leur satisfaction au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international en education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montréal, France</w:t>
+              <w:t xml:space="preserve">Biennales de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856778v1</w:t>
+                <w:t xml:space="preserve">hal-03856780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il avoir vécu ce que l’on enseigne pour correctement l’enseigner ? Le cas de la pratique physique et sportive pour les futurs enseignants d’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12255,221 +12255,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir des scénarios de formations hybrides tenues par une théorie de la formation : et si on multipliait la nature des suivis pour accompagner l'apprentissage de tuteurs de stage…</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+                <w:t xml:space="preserve">Interroger les principes d’alternance ou de continuité en formation initiale à partir des trajectoires de satisfaction professionnelle des enseignants novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Formation des adultes et des jeunes adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">colloque international en education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464811v1</w:t>
+                <w:t xml:space="preserve">hal-03856778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vidéo-formation et la construction de la professionnalité des enseignants novices</w:t>
+                <w:t xml:space="preserve">Learning ‘Rules’ of Practice within the Context of a Teacher Video-Enhanced Education: Effects on the Professional Activity of Pre-service Teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Scientifique International, Condition(s) enseignante(s), Conditions pour enseigner. Réalités, enjeux, défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">1st CIDREE International Seminar : “Professional vision in teacher video-enhanced education: Aims, means and issues”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFE (Institut Français de l'Education), Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424017v1</w:t>
+                <w:t xml:space="preserve">hal-01424019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation initiale des enseignants novices (EN) et rôle de la coopération dans la construction de leur satisfaction au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12477,133 +12477,133 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennales de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856780v1</w:t>
+                <w:t xml:space="preserve">hal-03856769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning ‘Rules’ of Practice within the Context of a Teacher Video-Enhanced Education: Effects on the Professional Activity of Pre-service Teachers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Les plateformes de formation à distance au service de la pédagogie universitaire : et si on interrogeait l’activité des formateurs pour en juger ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st CIDREE International Seminar : “Professional vision in teacher video-enhanced education: Aims, means and issues”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFE (Institut Français de l'Education), Mar 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Condition(s) enseignante(s), conditions pour enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424019v1</w:t>
+                <w:t xml:space="preserve">hal-01464833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de la temporalité d’un dispositif de formation par alternance d’enseignants novices en éducation physique et sportive sur le rôle du visionnage vidéo dans l’activité collective des formateurs</w:t>
               </w:r>
@@ -12747,450 +12747,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placer les technologies de l’information et de la communication au service de la pédagogie universitaire : un ancrage nécessaire sur une théorie de la formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Placer les technologies de l'information et de la communication au service de la pédagogie universitaire : un ancrage nécessaire sur une théorie de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AREF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Montpellier, France. pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424009v1</w:t>
+                <w:t xml:space="preserve">hal-01533799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placer les technologies de l'information et de la communication au service de la pédagogie universitaire : un ancrage nécessaire sur une théorie de la formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analyse de l’activité d’enseignants novices dans un dispositif de formation professionnelle par alternance exploitant la vidéo: de l’observation vidéo à la pratique de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tribet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AREF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Montpellier, France. pp.97</w:t>
+              <w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533799v1</w:t>
+                <w:t xml:space="preserve">hal-01424007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’activité d’enseignants novices dans un dispositif de formation professionnelle par alternance exploitant la vidéo: de l’observation vidéo à la pratique de classe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Conception d’un programme de recherche sur la formation professionnelle des enseignants : fondements épistémologiques, développements théoriques et choix de méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t>
+              <w:t xml:space="preserve">l’Actualité de la Recherche en Éducation et Formation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424007v1</w:t>
+                <w:t xml:space="preserve">hal-01498590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un programme de recherche sur la formation professionnelle des enseignants : fondements épistémologiques, développements théoriques et choix de méthode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Bertone</w:t>
+                <w:t xml:space="preserve">Placer les technologies de l’information et de la communication au service de la pédagogie universitaire : un ancrage nécessaire sur une théorie de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l’Actualité de la Recherche en Éducation et Formation </w:t>
+              <w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498590v1</w:t>
+                <w:t xml:space="preserve">hal-01424009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation d'un enseignant stagiaire à la communauté de pratique enseignante lue au travers d'une théorie de l'action collective : éléments théoriques et premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Escalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13487,51 +13487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international de l’Association pour les Recherches sur l’Intervention en Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARIS, Dec 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13582,51 +13582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque internantionnal ARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13683,51 +13683,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">former à la gestion de classe : comment améliorer les dispositifs de formation des enseignants novices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cadiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13859,51 +13859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité et compétence en tension dans le champ de la formation professionnelle en alternance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lussi Borer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14022,64 +14022,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14342,64 +14342,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire résultats, une dialectique entre visées technologiques et scientifiques : une illustration en anthropologie culturaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14626,51 +14626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mises en tension entre « Prescription » et « Appropriation » : temporalité, causalité, porosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14712,51 +14712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants d’EPS à l’enseignement de la danse contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14792,777 +14792,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pluridisciplinaire de l’activité des enseignants pendant la pandémie de covid 19</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activité et compétence : conceptualisation, illustration et pistes technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...27 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Chaliès et Valérie Lussi-Borer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'activité des professeur•es des écoles à l'épreuve du Covid-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Syllepse, pp.39-55, 2021</w:t>
+              <w:t xml:space="preserve">Activité et compétence en tension dans le champ de la formation professionnelle en alternance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, 2021, 978-2-36630-117-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836131v1</w:t>
+                <w:t xml:space="preserve">hal-04530019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité et compétence : conceptualisation, illustration et pistes technologiques</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déconfiner et rouvrir les écoles en période de pandémie : un challenge pour les personnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berterreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Erbinartegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activité et compétence en tension dans le champ de la formation professionnelle en alternance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octarès, 2021, 978-2-36630-117-5</w:t>
+              <w:t xml:space="preserve">L'activité des professeur•es des écoles à l'épreuve du Covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530019v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconfiner et rouvrir les écoles en période de pandémie : un challenge pour les personnels</w:t>
+                <w:t xml:space="preserve">Une approche pluridisciplinaire de l’activité des enseignants pendant la pandémie de covid 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berterreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Erbinartegaray</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'activité des professeur•es des écoles à l'épreuve du Covid-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, Syllepse, pp.39-55, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836127v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie universitaire et construction de compétences chez les étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+                <w:t xml:space="preserve">Vers une actualisation de la pédagogie à l’université pour répondre au double enjeu de la formation et de l’insertion professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sébastien Chaliès; Laurent Talbot. </w:t>
+              <w:t xml:space="preserve">Cépaduès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cépaduès Editions, 2019</w:t>
+              <w:t xml:space="preserve">La pédagogie universitaire: quelles perspectives? Recherche, innovation, institution.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978.2.36493.722.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119865v1</w:t>
+                <w:t xml:space="preserve">halshs-03836521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternance intégrative et continuité des dispositifs de formation des enseignants novices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Chalies</w:t>
+                <w:t xml:space="preserve">Vers une actualisation de la pédagogie à l'université pour répondre au double enjeu de la formation et de l'insertion professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternance intégrative et formation des enseignants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives ? Recherche, innovation, institution</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832753v1</w:t>
+                <w:t xml:space="preserve">hal-03856709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une actualisation de la pédagogie à l’université pour répondre au double enjeu de la formation et de l’insertion professionnelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Pédagogie universitaire et construction de compétences chez les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cépaduès. </w:t>
+              <w:t xml:space="preserve">Sébastien Chaliès; Laurent Talbot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pédagogie universitaire: quelles perspectives? Recherche, innovation, institution.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978.2.36493.722.2</w:t>
+              <w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès Editions, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03836521v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une actualisation de la pédagogie à l'université pour répondre au double enjeu de la formation et de l'insertion professionnelle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+                <w:t xml:space="preserve">Alternance intégrative et continuité des dispositifs de formation des enseignants novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives ? Recherche, innovation, institution</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Alternance intégrative et formation des enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856709v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer les conditions de l’appropriation d’une réforme scolaire : le cas particulier du travail d’une chef d’établissement avec les parents d’élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15604,51 +15604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche culturaliste de l’activité et de la vidéo-formation des enseignants : repères théoriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15841,64 +15841,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité des chefs d'établissement dans l'appropriation d'une réforme : entre prescription institutionnelle et inquiétudes des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Brossais; Gwénaël Lefeuvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'appropriation de la prescription en éducation Le cas de la réforme du collège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, 2018, 978-2-36630-084-0</w:t>
@@ -15940,51 +15940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">And if L. Wittgenstein helped us to think differently about teacher education?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Companion to Wittgenstein on Education: Pedagogical Investigations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.659-673, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16022,51 +16022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">And if L.Wittgenstein helped us to think differently about teacher education ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peters, Michael A. and Sticky, Jeff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Companion to Wittgenstein on Education: Pedagogical Investigations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2016</w:t>
@@ -16121,51 +16121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In M. Loquet et Y. Léziart (Eds), Cultures Sportives et Artistiques. Formalisation des savoirs professionnels. Pratiques, formations, recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
@@ -16226,64 +16226,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tutorat : des effets normatifs réciproques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Foliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16515,51 +16515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33AF8AD3"/>
+    <w:nsid w:val="3403B863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16746,51 +16746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-chalies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0442-6709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070309523" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188491v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berterreix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.149.0065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tribet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148n1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Santi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1646717" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12euy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487443v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Recoules" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619939v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9130" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.9104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0179" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813933v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Foliot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825652v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56811/PIQ-20-0057" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ghezal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escali&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legrain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10476210.2022.2066076" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04556880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10088" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6670" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03205973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Tal&#233;rien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.43.1.12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5651" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chalies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.9274" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyin Xiong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Warwick" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14681811.2019.1640113" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4241" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Matthews" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19415257.2019.1651753" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887319v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.503.0057" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CFDHWTPS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832755v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escalie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lafont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2018.1561838" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941791v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.046.0221" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fano Bertone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.044.0162" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.674" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832756v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recoules Nicolas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.edurev.2015.06.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRQ1PR9V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chabauty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423987v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4880" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461882v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1088" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464767v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/formare-15126" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424281v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Perrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escalie Escali&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raymond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856374v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452577v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.764.0309" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232319v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Clarke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574455v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386107v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3590" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bruno-M&#233;ard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014754ar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498515v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232352v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;ard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2009.10.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FRHTGL3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214759v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13540600903356977" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232364v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cartaut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.534" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.722.0105" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214768v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2007.09.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKZSDQJX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036108v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498546v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.005.0119" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036221v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498527v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1823" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498505v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2000.1678" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548353v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935153v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ikram Tlemsani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Raducanu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22492/issn.2435-9467.2024.33" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779728v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769330v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colletta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769318v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colleta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215650v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115614v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132420v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121505v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215785v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115580v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Laborderie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732029v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856764v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190738v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119431v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836473v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836158v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856779v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856758v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497126v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731971v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119413v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856760v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288687v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119370v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836490v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426660v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119352v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879134v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879136v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856766v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856771v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856775v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119335v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467533v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119859v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119509v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424015v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464833v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856769v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464792v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856756v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119463v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856778v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464811v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424017v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856780v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424019v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424013v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424021v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424009v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533799v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424007v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498590v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799013v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424006v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424005v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424002v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036407v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036528v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334621v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadiere" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154624v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832733v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lussi Borer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Talbot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167573v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/318-la-simulation-en-formation-professionnelle-continuums-dactivites-et-de-situations.html" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227974v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1804-faire-resultats-dans-les-recherches-en-education-9782383952053.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804333v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804327v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518661v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744679v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836131v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brunon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530019v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836127v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Erbinartegaray" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119865v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832753v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/46570?lang=fr" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836521v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856709v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941792v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774550v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774542v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953558v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832754v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461864v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036415v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170669v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501548v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8716" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-chalies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0442-6709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070309523" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188491v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berterreix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.149.0065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Santi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1646717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tribet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148n1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Recoules" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619939v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9130" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12euy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.9104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836153v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Foliot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56811/PIQ-20-0057" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0179" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ghezal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escali&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legrain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10476210.2022.2066076" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6670" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03205973v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Tal&#233;rien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.43.1.12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04556880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10088" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0159" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5651" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chalies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.9274" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyin Xiong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Warwick" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14681811.2019.1640113" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4241" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Matthews" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19415257.2019.1651753" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.046.0221" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884179v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escalie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lafont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2018.1561838" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fano Bertone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.044.0162" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722203v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.503.0057" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CFDHWTPS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832756v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recoules Nicolas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864403v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871080v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.674" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.edurev.2015.06.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRQ1PR9V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chabauty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461882v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1088" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423987v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4880" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/formare-15126" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464767v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424281v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Perrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escalie Escali&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raymond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856374v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452577v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.764.0309" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232318v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386107v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3590" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232319v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Clarke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bruno-M&#233;ard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014754ar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498515v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232352v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;ard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2009.10.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FRHTGL3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232364v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498535v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cartaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.534" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232359v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.722.0105" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214759v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13540600903356977" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214768v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2007.09.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKZSDQJX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498546v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.005.0119" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036108v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498527v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1823" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498505v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2000.1678" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548353v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935153v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ikram Tlemsani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Raducanu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22492/issn.2435-9467.2024.33" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779728v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769330v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colletta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769318v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colleta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215650v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115614v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132420v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215785v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115580v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Laborderie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732029v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190738v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856764v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836473v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836158v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856779v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856758v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497126v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731971v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119431v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119413v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856760v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288687v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426660v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119370v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836490v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119352v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879136v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879134v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856766v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856771v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856775v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467533v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119509v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119859v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424015v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464792v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856756v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119463v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464811v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424017v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856780v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856778v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424019v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856769v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464833v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424013v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424021v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533799v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424007v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498590v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424009v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799013v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424006v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424005v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424002v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036407v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036528v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334621v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadiere" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154624v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832733v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lussi Borer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Talbot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167573v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/318-la-simulation-en-formation-professionnelle-continuums-dactivites-et-de-situations.html" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227974v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1804-faire-resultats-dans-les-recherches-en-education-9782383952053.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804333v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804327v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518661v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744679v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530019v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836127v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Erbinartegaray" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836131v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brunon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836521v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856709v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119865v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832753v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/46570?lang=fr" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941792v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774550v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774542v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953558v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832754v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461864v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036415v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170669v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501548v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8716" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>