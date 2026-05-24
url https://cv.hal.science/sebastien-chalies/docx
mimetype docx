--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -400,991 +400,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting transformative research protocols in sports science</w:t>
+                <w:t xml:space="preserve">Scolarisation du yoga dans l’enseignement secondaire : étude des tensions vécues par les enseignants face aux prescriptions institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Santi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2025.1646717⟩</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/148n1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329572v1</w:t>
+                <w:t xml:space="preserve">hal-05227881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarisation du yoga dans l’enseignement secondaire : étude des tensions vécues par les enseignants face aux prescriptions institutionnelles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conducting transformative research protocols in sports science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Robin Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Isserte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 76, </w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/148n1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2025.1646717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227881v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et développement durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+                <w:t xml:space="preserve">Territoires apprenants : cadrage politique et objet de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berterreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 222, pp.101-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12euy⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637791v1</w:t>
+                <w:t xml:space="preserve">hal-04769352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconversion professionnelle volontaire, une forme de bifurcation paradoxale Note de synthèse.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conserver et transmettre un patrimoine culturel immatériel: Propositions théoriques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (24), pp.77-111</w:t>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.35-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487443v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à un métier par l’inter‑métiers en exploitant la vidéo : analyse de l’activité de cadres de l’éducation stagiaires lors d’une alloconfrontation collective inter‑métiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Formation et développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 403, pp.12-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619939v1</w:t>
+                <w:t xml:space="preserve">hal-04637791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les inégalités d’accès des élèves aux activités de bien-être : propositions pour la formation des enseignants d’EPS au yoga</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Former à un métier par l’inter‑métiers en exploitant la vidéo : analyse de l’activité de cadres de l’éducation stagiaires lors d’une alloconfrontation collective inter‑métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.9130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746158v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires apprenants : cadrage politique et objet de recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berterreix</w:t>
+                <w:t xml:space="preserve">La reconversion professionnelle volontaire, une forme de bifurcation paradoxale Note de synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (24), pp.77-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769352v1</w:t>
+                <w:t xml:space="preserve">hal-04487443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserver et transmettre un patrimoine culturel immatériel: Propositions théoriques et méthodologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduire les inégalités d’accès des élèves aux activités de bien-être : propositions pour la formation des enseignants d’EPS au yoga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27, pp.35-51</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 36 (HS2), pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768031v1</w:t>
+                <w:t xml:space="preserve">hal-04746158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation en formation professionnelle : continuums d’activités et de situations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
+                <w:t xml:space="preserve">Co-concevoir des ressources pour former les tuteurs : la présentation d’une démarche collaborative entre chercheur et professionnels s’appuyant sur la vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49</w:t>
+              <w:t xml:space="preserve">Reliance : Revue de Recherche et Pratiques en Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813238v1</w:t>
+                <w:t xml:space="preserve">hal-04619883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-concevoir des ressources pour former les tuteurs : la présentation d’une démarche collaborative entre chercheur et professionnels s’appuyant sur la vidéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">La simulation en formation professionnelle : continuums d’activités et de situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliance : Revue de Recherche et Pratiques en Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2</w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619883v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’Education Physique et Sportive à des élèves en situation d’obésité : les retombées d’une mise en expérience corporelle pour les enseignants novices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1438,1347 +1438,1347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire émerger des communautés apprenantes : mythe ou réalité ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">ACCOMPAGNER LA CONSTRUCTION DES COMPETENCES DES ETUDIANTS A L’UNIVERSITE : L’HYBRIDATION DES FORMATIONS AVEC L’AIDE DES OUTILS NUMERIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles formes de formation continue - Les cahiers pédagogiques Hors Série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spirale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.069.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836153v1</w:t>
+                <w:t xml:space="preserve">hal-03832741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tutorat : des effets formatifs réciproques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Brunel</w:t>
+                <w:t xml:space="preserve">« Capter » l'expérience de travail pour en faire un levier de formation professionnelle : une étude de cas à partir d'un dispositif de formation continue de chefs d'établissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60</w:t>
+              <w:t xml:space="preserve">Revue canadienne en administration et politique de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813933v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for studying collective performance in sports : a systematic literature review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Le tutorat : des effets formatifs réciproques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Foliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Improvement Quarterly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56811/PIQ-20-0057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03825652v1</w:t>
+                <w:t xml:space="preserve">hal-04813933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Capter » l'expérience de travail pour en faire un levier de formation professionnelle : une étude de cas à partir d'un dispositif de formation continue de chefs d'établissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bos</w:t>
+                <w:t xml:space="preserve">Methods for studying collective performance in sports : a systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Isserte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue canadienne en administration et politique de l’éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Performance Improvement Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1-4), pp.31-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56811/PIQ-20-0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832740v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la construction des compétences des étudiants : vers une transformation des modèles de pédagogie universitaire intégrant les outils numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tribet</w:t>
+                <w:t xml:space="preserve">Faire émerger des communautés apprenantes : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berterreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles formes de formation continue - Les cahiers pédagogiques Hors Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hors-Série n°60, pp.100-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03837340v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aller vers une architecture plus durable en repensant la formation en école d’architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagner la construction des compétences des étudiants : vers une transformation des modèles de pédagogie universitaire intégrant les outils numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Actualité de la pédagogie universitaire, N° 69 (1), pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.069.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843233v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03837340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A developmental research-based teacher education: designing and implementing a new program for preservice teachers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Escalié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Pascal Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34, pp.194 - 208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10476210.2022.2066076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACCOMPAGNER LA CONSTRUCTION DES COMPETENCES DES ETUDIANTS A L’UNIVERSITE : L’HYBRIDATION DES FORMATIONS AVEC L’AIDE DES OUTILS NUMERIQUES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tribet</w:t>
+                <w:t xml:space="preserve">Aller vers une architecture plus durable en repensant la formation en école d’architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+                <w:t xml:space="preserve">Salma Ghezal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832741v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités de formation des enseignants novices et trajectoire de satisfaction professionnelle : conceptualisation et illustration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire de la recherche fondamentale de terrain ou la nécessité d’instituer une relation de consubstantialité entre visées scientifiques et technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.6670⟩</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.51-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.10088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856685v1</w:t>
+                <w:t xml:space="preserve">hal-04556880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la recherche fondamentale de terrain ou la nécessité d'instituer une relation de consubstantialité entre visées scientifiques et technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susciter le développement professionnel en étayant la réflexivité en formation continue : une étude de cas à l’école maternelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Talérien</w:t>
+                <w:t xml:space="preserve">Activités de formation des enseignants novices et trajectoire de satisfaction professionnelle : conceptualisation et illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24452/sjer.43.1.12⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.6670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205973v1</w:t>
+                <w:t xml:space="preserve">hal-03856685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la recherche fondamentale de terrain ou la nécessité d’instituer une relation de consubstantialité entre visées scientifiques et technologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Susciter le développement professionnel en étayant la réflexivité en formation continue : une étude de cas à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Talérien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 210, pp.51-68. </w:t>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (3), pp.155-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfp.10088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24452/sjer.43.1.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556880v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie universitaire et professionnalisation des enseignants novices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Préprofessionnaliser de futurs enseignants ou comment organiser les situations de formation pour étayer une substratification expérientielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 49 (1), pp.159-175. </w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdle.049.0159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/activites.5651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871076v1</w:t>
+                <w:t xml:space="preserve">hal-03871078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préprofessionnaliser de futurs enseignants ou comment organiser les situations de formation pour étayer une substratification expérientielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pédagogie universitaire et professionnalisation des enseignants novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 49 (1), pp.159-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.5651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdle.049.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871078v1</w:t>
+                <w:t xml:space="preserve">hal-03871076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accompagnement du mouvement professionnel : le cas des PILAR</w:t>
               </w:r>
@@ -2846,51 +2846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Changement » et « innovation » : Essai d’intégration théorique au cœur d’un programme de recherche mené en anthropologie culturaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3035,615 +3035,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la recherche fondamentale de terrain dans les établissements scolaires : orientations épistémologiques et implications méthodologiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Quelles sont les activités réellement réalisées par les chefs d’établissement dans le cadre d’un leadership pédagogique? Revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832748v1</w:t>
+                <w:t xml:space="preserve">hal-03832746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mentoring and building professional competences of pre-service teachers: theoretical proposals and empirical illustrations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Matthews</w:t>
+                <w:t xml:space="preserve">Faire de la recherche fondamentale de terrain dans les établissements scolaires : orientations épistémologiques et implications méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professional Development in Education </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19415257.2019.1651753⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.4241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832739v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les activités réellement réalisées par les chefs d’établissement dans le cadre d’un leadership pédagogique? Revue de la littérature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Chaliès</w:t>
+                <w:t xml:space="preserve">Mentoring and building professional competences of pre-service teachers: theoretical proposals and empirical illustrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyin Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Matthews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Professional Development in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47, pp.796 - 814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19415257.2019.1651753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832746v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un dispositif hybride de formation à partir d'une théorie de la formation : étude de cas exploratoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+                <w:t xml:space="preserve">Passer de pratiques d’Activité Physique Sportive et Artistique à leur enseignement : quels jeux de langage dans le cadre d’une alternance intégrative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ducès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 50 (3), pp.57-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.503.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832755v1</w:t>
+                <w:t xml:space="preserve">hal-03869465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail des chefs d’établissement avec les parents d’élèves : des activités complexes à l’interface entre leur hiérarchie et les enseignants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Formation par alternance et satisfaction professionnelle des enseignants novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34, pp.137-151</w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941791v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GESTION DE CLASSE : QUELLES PISTES POUR FORMER LES ENSEIGNANTS NOVICES ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand faire émerger le réel du travail équivaut à concevoir la formation : réflexion épistémologique et méthodologique à partir d’un programme de recherche technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdle.046.0221⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03832750v1</w:t>
+                <w:t xml:space="preserve">hal-01887319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative learning: a relevant instructional model for physical education pre-service teacher training?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Escalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3710,1055 +3761,1004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation par alternance et satisfaction professionnelle des enseignants novices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Le travail des chefs d’établissement avec les parents d’élèves : des activités complexes à l’interface entre leur hiérarchie et les enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéfano Bertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, pp.137-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832749v1</w:t>
+                <w:t xml:space="preserve">hal-01941791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les situations complexes dans l’enseignement à partir d’un programme de recherche en anthropologie culturaliste : une étude de cas en EPS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+                <w:t xml:space="preserve">GESTION DE CLASSE : QUELLES PISTES POUR FORMER LES ENSEIGNANTS NOVICES ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cadière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 44 (2), pp.162-177. </w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdle.044.0162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdle.046.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871079v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of preservice teachers experiences in a video-enhanced training program on their teaching activity: a case study in physical education</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Conception d'un dispositif hybride de formation à partir d'une théorie de la formation : étude de cas exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Issues in Technology and Teacher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (1), http://www.citejournal.org//proofing/the-impact-of-preservice-teachers-experiences-in-a-video-enhanced-training-program-on-their-teaching-a-case-study-in-physical-education</w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722203v1</w:t>
+                <w:t xml:space="preserve">hal-03832755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passer de pratiques d’Activité Physique Sportive et Artistique à leur enseignement : quels jeux de langage dans le cadre d’une alternance intégrative ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Formation par alternance et satisfaction professionnelle des enseignants novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Escalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ducès</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfano Bertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Vol. 50 (3), pp.57-81. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869465v1</w:t>
+                <w:t xml:space="preserve">hal-03832749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation par alternance et satisfaction professionnelle des enseignants novices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Repenser les situations complexes dans l’enseignement à partir d’un programme de recherche en anthropologie culturaliste : une étude de cas en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Escalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Bertone</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 44 (2), pp.162-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.044.0162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856695v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand faire émerger le réel du travail équivaut à concevoir la formation : réflexion épistémologique et méthodologique à partir d’un programme de recherche technologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of preservice teachers experiences in a video-enhanced training program on their teaching activity: a case study in physical education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Bertone</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Contemporary Issues in Technology and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), http://www.citejournal.org//proofing/the-impact-of-preservice-teachers-experiences-in-a-video-enhanced-training-program-on-their-teaching-a-case-study-in-physical-education</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887319v1</w:t>
+                <w:t xml:space="preserve">hal-01722203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helping students build competences in physical education: theoretical proposals and illustrations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Legrain</w:t>
+                <w:t xml:space="preserve">Faire pratiquer des activités physiques, sportives et artistiques dans la formation STAPS : quelle contribution à la professionnalisation des étudiants se destinant aux métiers de l'enseignement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport, Education and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832756v1</w:t>
+                <w:t xml:space="preserve">hal-03871080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité de conception du formateur et formation professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Helping students build competences in physical education: theoretical proposals and illustrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Guérin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Recoules Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Legrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38, pp.7-10</w:t>
+              <w:t xml:space="preserve">Sport, Education and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095058v1</w:t>
+                <w:t xml:space="preserve">hal-03832756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un dispositif hybride de formation à partir d’une théorie de la formation : étude de cas exploratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tribet</w:t>
+                <w:t xml:space="preserve">Activité de conception du formateur et formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 38, pp.111-129</w:t>
+              <w:t xml:space="preserve">, 2017, 38, pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864403v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire pratiquer des activités physiques, sportives et artistiques dans la formation STAPS : quelle contribution à la professionnalisation des étudiants se destinant aux métiers de l'enseignement ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+                <w:t xml:space="preserve">Conception d’un dispositif hybride de formation à partir d’une théorie de la formation : étude de cas exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.111-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ejrieps.674⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03871080v1</w:t>
+                <w:t xml:space="preserve">hal-01864403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video viewing in teacher education and professional development: A literature review</w:t>
               </w:r>
@@ -4860,51 +4860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions stagiaires-tuteurs : former des enseignants aux règles de métiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4929,77 +4929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using video in pre-service teacher education: theoretical conceptualization and discussion from a case study in physical education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 193, pp.5-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5143,766 +5143,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un programme de recherche technologique sur la formation des enseignants : choix épistémologiques et théoriques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploiter la vidéo dans les dispositifs de formation des enseignants novices : conceptualisation et discussion théoriques à partir d’une étude de cas en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (2), pp.53--72. </w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, varia, 193, pp.5 - 24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.1088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfp.4880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461882v1</w:t>
+                <w:t xml:space="preserve">hal-01423987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiter la vidéo dans les dispositifs de formation des enseignants novices : conceptualisation et discussion théoriques à partir d’une étude de cas en EPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire un programme de recherche technologique sur la formation des enseignants : choix épistémologiques et théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, varia, 193, pp.5 - 24. </w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (2), pp.53--72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfp.4880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/activites.1088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423987v1</w:t>
+                <w:t xml:space="preserve">hal-01461882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory study of the influence of video viewing on preservice teachers’ teaching activity: normative versus developmental approaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Penser les usages du numérique à l'université pour professionnaliser les étudiants se destinant aux métiers de l'enseignement à partir d'une théorie de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Form@re</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Approches de l'activité &amp; Sciences de l'éducation, 1 (11)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092888v1</w:t>
+                <w:t xml:space="preserve">hal-01464767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les usages du numérique à l'université pour professionnaliser les étudiants se destinant aux métiers de l'enseignement à partir d'une théorie de la formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+                <w:t xml:space="preserve">An exploratory study of the influence of video viewing on preservice teachers’ teaching activity: normative versus developmental approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Form@re</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.21-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/formare-15126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464767v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La visite de stage: de l’observation au conseil à partir des règles de métier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Perrot</w:t>
+                <w:t xml:space="preserve">Repenser l’accompagnement des enseignants novices pour accroitre leur satisfaction professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.38-41</w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424281v1</w:t>
+                <w:t xml:space="preserve">hal-03856374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l’accompagnement des enseignants novices pour accroitre leur satisfaction professionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Satisfaction professionnelle, formation et santé au travail des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03856374v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfaction professionnelle, formation et santé au travail des enseignants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">La visite de stage: de l’observation au conseil à partir des règles de métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalie Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.38-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03856687v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants pour accroître leur satisfaction au travail : propositions théoriques et illustrations empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 76 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5930,429 +5930,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à faire apprendre : une démarche illustrée en badminton et football</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Learning ‘rules’ of practice within the context of the practicum triad: A case study of learning to teach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Clarke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue EPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n° 353, pp. 3-7</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Education/Revue canadienne de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (2), pp.3--23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574455v1</w:t>
+                <w:t xml:space="preserve">hal-01232319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un travail collaboratif de formation professionnelle initiale des enseignants : résultats et propositions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Bertone</w:t>
+                <w:t xml:space="preserve">Apprendre à faire apprendre : une démarche illustrée en badminton et football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recoules Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29 (2), pp.59--78</w:t>
+              <w:t xml:space="preserve">Revue EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 353, pp. 3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232318v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation de la vidéo dans la formation professionnelle des enseignants novices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Étude d'un travail collaboratif de formation professionnelle initiale des enseignants : résultats et propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp.59--78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfp.3590⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01386107v1</w:t>
+                <w:t xml:space="preserve">hal-01232318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning ‘rules’ of practice within the context of the practicum triad: A case study of learning to teach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Clarke</w:t>
+                <w:t xml:space="preserve">L'utilisation de la vidéo dans la formation professionnelle des enseignants novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Education/Revue canadienne de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (178), pp.115-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.3590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232319v1</w:t>
+                <w:t xml:space="preserve">hal-01386107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vidéo pour former par et à l’observation</w:t>
               </w:r>
@@ -6433,51 +6433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser les dispositifs de formation des enseignants novices par alternance : étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bruno-Méard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6511,64 +6511,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser le conseil pédagogique : la mise au travail d'un collectif de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Escalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6593,90 +6593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training preservice teachers rapidly: The need to articulate the training given by university supervisors and cooperating teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bruno-Méard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Méard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (4), pp.767--774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6716,516 +6716,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher Training by Alternating Classroom Work and Work Analysis: From the Perspective of a Social Conception of Meaning and Action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Teacher training by alternating classroom work and work analysis: from the perspective of a social conception of meaning and action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teachers and Teaching: Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 15 (6), pp.653--667</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 15 (6), pp.653-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13540600903356977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232364v1</w:t>
+                <w:t xml:space="preserve">hal-04214759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilité du tutorat pour de jeunes enseignants : la preuve par 20 ans d’expérience (Note de synthèse)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Teacher Training by Alternating Classroom Work and Work Analysis: From the Perspective of a Social Conception of Meaning and Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Durand</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Teachers and Teaching: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (6), pp.653--667</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498535v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution d'une théorie de l'action à la conceptualisation et à l'évaluation des pratiques réflexives dans les dispositifs de formation initiale des enseignants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">L’utilité du tutorat pour de jeunes enseignants : la preuve par 20 ans d’expérience (Note de synthèse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Clot</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Cartaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.722.0105⟩</w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Former à accueillir les élèves en situation de handicap, 61, pp.85-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232359v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher training by alternating classroom work and work analysis: from the perspective of a social conception of meaning and action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Contribution d'une théorie de l'action à la conceptualisation et à l'évaluation des pratiques réflexives dans les dispositifs de formation initiale des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Flavier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teachers and Teaching: Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 15 (6), pp.653-667. </w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, vol. 72 (n° 2), pp. 105-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13540600903356977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/th.722.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214759v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of collaborative mentoring on the articulation of training and classroom situations: A case study in the French school system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfano Bertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (3), pp.550-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7265,390 +7265,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interactions cooperating teacher / student teacher in pedagogical councilling situation</w:t>
+                <w:t xml:space="preserve">La dynamique des interactions tuteurs-stagiaires en situation de conseil pédagogique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Saury</w:t>
+                <w:t xml:space="preserve">J. Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Technologies et formation, 2 (5), pp.119-140. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 5, pp.121-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498546v1</w:t>
+                <w:t xml:space="preserve">hal-05036108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge construction and articulation of courses of action by preservice teachers and cooperating teachers during post-lesson interviews</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The interactions cooperating teacher / student teacher in pedagogical councilling situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Durand</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Technologies et formation, 2 (5), pp.119-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.005.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036221v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique des interactions tuteurs-stagiaires en situation de conseil pédagogique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge construction and articulation of courses of action by preservice teachers and cooperating teachers during post-lesson interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Saury</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5, pp.121-140</w:t>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.765-781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036108v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique Émotionnelle et activité : le cas des enseignants débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 42, pp.7 - 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7682,64 +7682,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de synthèse : L'utilité discutée du tutorat en formation initiale des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 35, pp.145-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7765,5901 +7765,6091 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation de et pour l’environnement lors de la pratique des APPN : propositions théoriques et technologiques à partir du cadre de l’anthropologie culturaliste</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travailler à partir et sur l’expérience pour patrimonialiser des pratiques et savoirs professionnels et en faire des objets de formation : un exemple en architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Colletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les développements durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 21e congrès international ACAPS, Oct 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548353v1</w:t>
+                <w:t xml:space="preserve">hal-05624650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “Design Thinking Traits” Based Study on Project-Based Pedagogies in Architectural Education in the 21st Century</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Former les éducateurs sportifs bénévoles pour favoriser l'apprentissage par les joueurs du sens de la communauté : un cas de recherche-intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Santi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Barcelona Conference on Education 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international "actualité de la recherche en éducation et formation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liège (B), Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935153v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidéo-formation et simulation pour former des entraîneurs de football : un dispositif co-construit par des chercheurs et des formateurs</w:t>
+                <w:t xml:space="preserve">L’éducation de et pour l’environnement lors de la pratique des APPN : propositions théoriques et technologiques à partir du cadre de l’anthropologie culturaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Isserte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Recherche sur l'Intervention en Sport, Jul 2024, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Les développements durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21e congrès international ACAPS, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779728v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changer d’échelle dans la formation : documenter et diffuser l’apprentissage par l’expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A “Design Thinking Traits” Based Study on Project-Based Pedagogies in Architectural Education in the 21st Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ikram Tlemsani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Raducanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERRA EDUCATION IV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Barcelona Conference on Education 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Academic Forum (IAFOR), Oct 2024, Barcelonne, Spain. pp.347-368, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22492/issn.2435-9467.2024.33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769330v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire avec et pour les acteurs de terrain : enjeux méthodologiques des théories de l'activité pour agir sur la temporalité longue d'une démarche ethnographique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changer d’échelle dans la formation : documenter et diffuser l’apprentissage par l’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Colletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international et interdisciplinaire ethnographie et recherches participatives. Actualités des formes de recherche-action en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">TERRA EDUCATION IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423138v1</w:t>
+                <w:t xml:space="preserve">hal-04769330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques d’abstraction et de concrétisation au service du développement professionnel : étude de cas en architecture à partir d’une anthropologie culturaliste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vidéo-formation et simulation pour former des entraîneurs de football : un dispositif co-construit par des chercheurs et des formateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Isserte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adélie Colleta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Education et Formation (REF) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XVIIIèmes Rencontres du REF, Jul 2024, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche sur l'Intervention en Sport, Jul 2024, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769318v1</w:t>
+                <w:t xml:space="preserve">hal-04779728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoins éprouvés et satisfaction professionnelle des formés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Faire avec et pour les acteurs de terrain : enjeux méthodologiques des théories de l'activité pour agir sur la temporalité longue d'une démarche ethnographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international et interdisciplinaire ethnographie et recherches participatives. Actualités des formes de recherche-action en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215650v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap Between Knowledge and Practices in Teacher Education: Building a Professional Learning Community Through Action Research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Chalies</w:t>
+                <w:t xml:space="preserve">Dynamiques d’abstraction et de concrétisation au service du développement professionnel : étude de cas en architecture à partir d’une anthropologie culturaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Colletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Educational Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Glasgow, Ireland</w:t>
+              <w:t xml:space="preserve">Réseau Education et Formation (REF) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVIIIèmes Rencontres du REF, Jul 2024, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115614v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hybridation des formations à l'université au service du développement de compétences des étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tribet</w:t>
+                <w:t xml:space="preserve">Les technologies numériques peuvent-elle aider les entraîneurs à évaluer autrement la performance dans les sports collectifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Isserte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’hybridation des enseignements à l’Université : au-delà de l'impact sur l'apprentissage des étudiants, un levier de développement professionnel pédagogique des enseignants ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Perpignan, Mar 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">10ème Biennale de l’AFRAPS : « Education, Performance &amp; Innovation : quels sports collectifs demain ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, May 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121505v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies numériques peuvent-elle aider les entraîneurs à évaluer autrement la performance dans les sports collectifs ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">L'hybridation des formations à l'université au service du développement de compétences des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Biennale de l’AFRAPS : « Education, Performance &amp; Innovation : quels sports collectifs demain ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRAPS, May 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">L’hybridation des enseignements à l’Université : au-delà de l'impact sur l'apprentissage des étudiants, un levier de développement professionnel pédagogique des enseignants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Perpignan, Mar 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132420v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la simulation pour former des entraîneurs sportifs : proposition théorique et illustrations empiriques à partir d’une étude de cas en football</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Besoins éprouvés et satisfaction professionnelle des formés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pour quoi? Avec qui? Comment?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque Education Formation Travail Savoirs, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Biennale de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190735v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarisation du Yoga à l'école, entre prescription et adaptation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Bridging the Gap Between Knowledge and Practices in Teacher Education: Building a Professional Learning Community Through Action Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyin Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Biennale de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">European Educational Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Glasgow, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215785v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium &amp;quot;La simulation en formation professionnelle : activités des formateurs dans le continuum situationnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
+                <w:t xml:space="preserve">Penser la simulation pour former des entraîneurs sportifs : proposition théorique et illustrations empiriques à partir d’une étude de cas en football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Isserte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Faire résultat(s) dans les recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFTS - Education-formation-travail-savoirs, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pour quoi? Avec qui? Comment?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque Education Formation Travail Savoirs, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813352v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'artisan d'art luthier à formateur en lutherie ou la nécessaire remise en question de l'idée d'&amp;quot;homme patrimoine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Scolarisation du Yoga à l'école, entre prescription et adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail. Perspectives internationales et interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4e colloque du RUMEF, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">La Biennale de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119877v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire dispositif pour étayer le cours d'expérience des étudiants en architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Chalies</w:t>
+                <w:t xml:space="preserve">Symposium &amp;quot;La simulation en formation professionnelle : activités des formateurs dans le continuum situationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ENSA ECO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, TOULOUSE (FRANCE), France</w:t>
+              <w:t xml:space="preserve">Colloque Faire résultat(s) dans les recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFTS - Education-formation-travail-savoirs, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115580v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’articulation d’objets techniques à l’émergence d’une technique d’entraînement : une étude de cas en football</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">D'artisan d'art luthier à formateur en lutherie ou la nécessaire remise en question de l'idée d'&amp;quot;homme patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l'ARIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail. Perspectives internationales et interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4e colloque du RUMEF, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03732029v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former des entraîneurs à construire des actions collectives efficaces : l'apport de la vidéo-formation</w:t>
+                <w:t xml:space="preserve">De l’articulation d’objets techniques à l’émergence d’une technique d’entraînement : une étude de cas en football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Isserte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International "Les Enjeux des Jeux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l'ARIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190738v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03732029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménager les situations d’apprentissage pour agir sur le bien-être des élèves : une étude exploratoire en EPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Faire dispositif pour étayer le cours d'expérience des étudiants en architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Ghezal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Laborderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2022 Actualités de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, France</w:t>
+              <w:t xml:space="preserve">Colloque ENSA ECO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, TOULOUSE (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856764v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on rendre compte du caractère (dis)harmonieux d’une forme de vie professionnelle ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Recoules</w:t>
+                <w:t xml:space="preserve">Former des entraîneurs à construire des actions collectives efficaces : l'apport de la vidéo-formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Isserte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Biennale Internationale de l’Éducation, la Formation et des Pratiques professionnelles "Faire et se faire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biennale Internationale de l’Éducation, la Formation et des Pratiques professionnelles, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès International "Les Enjeux des Jeux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03836473v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un territoire apprenant via un dispositif de formation transformatif de type &amp;quot; constellation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berterreix</w:t>
+                <w:t xml:space="preserve">Aménager les situations d’apprentissage pour agir sur le bien-être des élèves : une étude exploratoire en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">AREF 2022 Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836158v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le collectif de formation est-il véritablement une ressource dans la construction d’une forme de vie professionnelle harmonieuse ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Schooling Yoga in High School: From Teaching Experiences to the Design of a Professional Training System for Physical Education Teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2021 Actualités de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Le numérique dans l'activité physique et sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856779v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarisation du yoga au lycée : Des expériences d’enseignement à la conception de dispositif de formation professionnelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Peut-on rendre compte du caractère (dis)harmonieux d’une forme de vie professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11ème Biennale Internationale de l’Éducation, la Formation et des Pratiques professionnelles "Faire et se faire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biennale Internationale de l’Éducation, la Formation et des Pratiques professionnelles, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856758v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03836473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la formation enseignante dans et par le travail pour construire de véritables sujets professionnels</w:t>
+                <w:t xml:space="preserve">Construire un territoire apprenant via un dispositif de formation transformatif de type &amp;quot; constellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berterreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques professionnelles - Édition 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">L’école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03497126v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of video tools in training programs: the case of collective performance in football</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Scolarisation du yoga au lycée : Des expériences d’enseignement à la conception de dispositif de formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès international de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03731971v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schooling Yoga in High School: From Teaching Experiences to the Design of a Professional Training System for Physical Education Teachers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Le collectif de formation est-il véritablement une ressource dans la construction d’une forme de vie professionnelle harmonieuse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique dans l'activité physique et sportive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AREF 2021 Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119431v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménager la pratique d’APSA pour professionnaliser les enseignants novices d’EPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+                <w:t xml:space="preserve">Repenser la formation enseignante dans et par le travail pour construire de véritables sujets professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berterreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques professionnelles - Édition 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119413v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Faire approprier » une réforme scolaire : le cas particulier du travail des chefs d’établissement avec les parents d’élèves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Integration of video tools in training programs: the case of collective performance in football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Isserte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">19ème congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856760v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03731971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La complexité du travail des chefs d’établissements avec les parents d’élèves : des activités diverses et entremêlées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Pédagogie universitaire et construction de compétences chez les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Regard sur la diveristé de la recherche doctorale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Recherche Education Formation, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288687v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un collectif de sportifs performant : une revue systématique de la littérature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Vers une actualisation de la pédagogie à l’université pour répondre au double enjeu de la formation et de l’insertion professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales du Réseau de Recherche en Éducation et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Éducation Formation Travail Savoirs, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426660v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03836490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie universitaire et construction de compétences chez les étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+                <w:t xml:space="preserve">Construire un collectif de sportifs performant : une revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Isserte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regard sur la diveristé de la recherche doctorale en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Recherche Education Formation, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18ème congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119370v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une actualisation de la pédagogie à l’université pour répondre au double enjeu de la formation et de l’insertion professionnelle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">« Faire approprier » une réforme scolaire : le cas particulier du travail des chefs d’établissement avec les parents d’élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales du Réseau de Recherche en Éducation et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Éducation Formation Travail Savoirs, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03836490v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les enseignants d’EPS à l’enseignement de la danse contemporaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+                <w:t xml:space="preserve">La complexité du travail des chefs d’établissements avec les parents d’élèves : des activités diverses et entremêlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’enseignement aux non-spécialistes dans les deux premiers cycles universitaires : le cas des arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ACTé, Apr 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119352v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quoi et comment les activités d’un collectif parents-personnels d’éducation peuvent-elles favoriser la qualité de vie d’élèves au collège ? Étude d’un programme de méditation laïque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Aménager la pratique d’APSA pour professionnaliser les enseignants novices d’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ommunication présentée au qdvecole : Colloque international pluridisciplinaire - La qualité de vie à l'école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Sport Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879136v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiter les activités physiques, sportives et artistiques pour professionnaliser les futurs enseignants d’éducation physique et sportive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Former les enseignants d’EPS à l’enseignement de la danse contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication présentée à la 10ème biennale de l'Association pour la Recherche sur l'Intervention en Sport (ARIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">L’enseignement aux non-spécialistes dans les deux premiers cycles universitaires : le cas des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ACTé, Apr 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879134v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement par compétences, satisfaction des élèves et climat scolaire : une étude exploratoire en EPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Matthews</w:t>
+                <w:t xml:space="preserve">Exploiter les activités physiques, sportives et artistiques pour professionnaliser les futurs enseignants d’éducation physique et sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Communication présentée à la 10ème biennale de l'Association pour la Recherche sur l'Intervention en Sport (ARIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856766v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dé-responsabiliser « les enseignants novices de leur formation professionnelle pour accroitre leur satisfaction professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">En quoi et comment les activités d’un collectif parents-personnels d’éducation peuvent-elles favoriser la qualité de vie d’élèves au collège ? Étude d’un programme de méditation laïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INSPE d'occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Narbonne, France</w:t>
+              <w:t xml:space="preserve">ommunication présentée au qdvecole : Colloque international pluridisciplinaire - La qualité de vie à l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856771v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de formation innovant comme ressource pour la formation des enseignants novices et leur satisfaction professionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Enseignement par compétences, satisfaction des élèves et climat scolaire : une étude exploratoire en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélées et démélées. 50 ans de recherches en sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ARIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856775v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plateformes de formation à distance au service de la pédagogie universitaire : et si on interrogeait l’activité des formateurs pour en juger ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+                <w:t xml:space="preserve">« Dé-responsabiliser « les enseignants novices de leur formation professionnelle pour accroitre leur satisfaction professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condition(s) enseignante(s), conditions pour enseigner. La spécificité des conditions de l’enseignement supérieur </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISPEF, de l’Equipe d’accueil 4571 ECP et de l’école doctorale EPIC, Jan 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées INSPE d'occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467533v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnaliser les enseignants novices : et si la formation universitaire était pensée autrement. Symposium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ducès</w:t>
+                <w:t xml:space="preserve">Un dispositif de formation innovant comme ressource pour la formation des enseignants novices et leur satisfaction professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e colloque international en éducation : enjeux actuels et futurs de la formation et la profession enseignants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">Mélées et démélées. 50 ans de recherches en sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119335v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il avoir expérimenté ce que l’on enseigne pour l’enseigner ? Quelques pistes pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Professionnaliser les enseignants novices : et si la formation universitaire était pensée autrement. Symposium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temps, temporalites et interventions en sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIS, Jul 2014, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">3e colloque international en éducation : enjeux actuels et futurs de la formation et la profession enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119509v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il avoir expérimenté ce que l’on enseigne pour l’enseigner ? Quelques pistes pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Les plateformes de formation à distance au service de la pédagogie universitaire : et si on interrogeait l’activité des formateurs pour en juger ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Etude à la Faculté de Sciences du Sport et du Mouvement Humain de l’Université de Toulouse III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de Sciences du Sport et du Mouvement Humain de l’Université de Toulouse III, Feb 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Condition(s) enseignante(s), conditions pour enseigner. La spécificité des conditions de l’enseignement supérieur </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPEF, de l’Equipe d’accueil 4571 ECP et de l’école doctorale EPIC, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119859v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiter la vidéo dans les dispositifs de formation des enseignants novices : proposition théorique et pistes technologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Faut-il avoir expérimenté ce que l’on enseigne pour l’enseigner ? Quelques pistes pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque international en éducation, Enjeux actuels et futurs de la formation et profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Temps, temporalites et interventions en sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIS, Jul 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424015v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d’un dispositif de formation en alternance, aménagé à partir de postulats théoriques empruntés à une théorie de la formation, et étude des retombées sur l’activité de tuteurs de stage novices et des enseignants stagiaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+                <w:t xml:space="preserve">Faut-il avoir expérimenté ce que l’on enseigne pour l’enseigner ? Quelques pistes pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ducès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès international de l’Association des Chercheurs en Activités Physiques et Sportives 26 - 28 Octobre 2015 – Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2015, Nantes, France. pp.390-391</w:t>
+              <w:t xml:space="preserve">Journée d’Etude à la Faculté de Sciences du Sport et du Mouvement Humain de l’Université de Toulouse III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Sciences du Sport et du Mouvement Humain de l’Université de Toulouse III, Feb 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464792v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circonstances de formation permettant d’améliorer la satisfaction de l’activité d’enseignement des enseignants novices en EPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Exploiter la vidéo dans les dispositifs de formation des enseignants novices : proposition théorique et pistes technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">3ème Colloque international en éducation, Enjeux actuels et futurs de la formation et profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856756v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il avoir vécu ce que l’on enseigne pour l’enseigner ? Propositions pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ducès</w:t>
+                <w:t xml:space="preserve">Formation initiale des enseignants novices (EN) et rôle de la coopération dans la construction de leur satisfaction au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congrès international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Biennales de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119463v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir des scénarios de formations hybrides tenues par une théorie de la formation : et si on multipliait la nature des suivis pour accompagner l'apprentissage de tuteurs de stage…</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les plateformes de formation à distance au service de la pédagogie universitaire : et si on interrogeait l’activité des formateurs pour en juger ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Formation des adultes et des jeunes adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Condition(s) enseignante(s), conditions pour enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464811v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vidéo-formation et la construction de la professionnalité des enseignants novices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Interroger les principes d’alternance ou de continuité en formation initiale à partir des trajectoires de satisfaction professionnelle des enseignants novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Scientifique International, Condition(s) enseignante(s), Conditions pour enseigner. Réalités, enjeux, défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">colloque international en education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424017v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation initiale des enseignants novices (EN) et rôle de la coopération dans la construction de leur satisfaction au travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Faut-il avoir vécu ce que l’on enseigne pour correctement l’enseigner ? Le cas de la pratique physique et sportive pour les futurs enseignants d’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennales de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Conditions enseignantes, conditions pour enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 2, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856780v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il avoir vécu ce que l’on enseigne pour correctement l’enseigner ? Le cas de la pratique physique et sportive pour les futurs enseignants d’EPS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Concevoir des scénarios de formations hybrides tenues par une théorie de la formation : et si on multipliait la nature des suivis pour accompagner l'apprentissage de tuteurs de stage…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Conditions enseignantes, conditions pour enseigner</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon 2, Jan 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">E-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118907v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger les principes d’alternance ou de continuité en formation initiale à partir des trajectoires de satisfaction professionnelle des enseignants novices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">La vidéo-formation et la construction de la professionnalité des enseignants novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international en education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montréal, France</w:t>
+              <w:t xml:space="preserve">Colloque Scientifique International, Condition(s) enseignante(s), Conditions pour enseigner. Réalités, enjeux, défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856778v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning ‘Rules’ of Practice within the Context of a Teacher Video-Enhanced Education: Effects on the Professional Activity of Pre-service Teachers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Formation initiale des enseignants novices (EN) et rôle de la coopération dans la construction de leur satisfaction au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st CIDREE International Seminar : “Professional vision in teacher video-enhanced education: Aims, means and issues”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFE (Institut Français de l'Education), Mar 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Biennales de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424019v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation initiale des enseignants novices (EN) et rôle de la coopération dans la construction de leur satisfaction au travail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Présentation d’un dispositif de formation en alternance, aménagé à partir de postulats théoriques empruntés à une théorie de la formation, et étude des retombées sur l’activité de tuteurs de stage novices et des enseignants stagiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennales de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">16e Congrès international de l’Association des Chercheurs en Activités Physiques et Sportives 26 - 28 Octobre 2015 – Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2015, Nantes, France. pp.390-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856769v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plateformes de formation à distance au service de la pédagogie universitaire : et si on interrogeait l’activité des formateurs pour en juger ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+                <w:t xml:space="preserve">Circonstances de formation permettant d’améliorer la satisfaction de l’activité d’enseignement des enseignants novices en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condition(s) enseignante(s), conditions pour enseigner</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464833v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la temporalité d’un dispositif de formation par alternance d’enseignants novices en éducation physique et sportive sur le rôle du visionnage vidéo dans l’activité collective des formateurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+                <w:t xml:space="preserve">Faut-il avoir vécu ce que l’on enseigne pour l’enseigner ? Propositions pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème biennale de l'Association pour la Recherche sur l'Intervention en Sport </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">16e congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424013v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vidéo crée de la complexité en formation</w:t>
+                <w:t xml:space="preserve">Learning ‘Rules’ of Practice within the Context of a Teacher Video-Enhanced Education: Effects on the Professional Activity of Pre-service Teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de l’Unité Mixte de Recherche Education-Formation-Travail-Savoir (JIEFTS), “convisciencia de la recherche en éducation”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR EFTS (MA122) Unité Mixte de Recherche Education-Formation-Travail-Savoir Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1st CIDREE International Seminar : “Professional vision in teacher video-enhanced education: Aims, means and issues”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFE (Institut Français de l'Education), Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424021v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placer les technologies de l'information et de la communication au service de la pédagogie universitaire : un ancrage nécessaire sur une théorie de la formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’influence de la temporalité d’un dispositif de formation par alternance d’enseignants novices en éducation physique et sportive sur le rôle du visionnage vidéo dans l’activité collective des formateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AREF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Montpellier, France. pp.97</w:t>
+              <w:t xml:space="preserve">8ème biennale de l'Association pour la Recherche sur l'Intervention en Sport </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533799v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’activité d’enseignants novices dans un dispositif de formation professionnelle par alternance exploitant la vidéo: de l’observation vidéo à la pratique de classe</w:t>
+                <w:t xml:space="preserve">La vidéo crée de la complexité en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de l’Unité Mixte de Recherche Education-Formation-Travail-Savoir (JIEFTS), “convisciencia de la recherche en éducation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR EFTS (MA122) Unité Mixte de Recherche Education-Formation-Travail-Savoir Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424007v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un programme de recherche sur la formation professionnelle des enseignants : fondements épistémologiques, développements théoriques et choix de méthode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Bertone</w:t>
+                <w:t xml:space="preserve">Placer les technologies de l’information et de la communication au service de la pédagogie universitaire : un ancrage nécessaire sur une théorie de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l’Actualité de la Recherche en Éducation et Formation </w:t>
+              <w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498590v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placer les technologies de l’information et de la communication au service de la pédagogie universitaire : un ancrage nécessaire sur une théorie de la formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Placer les technologies de l'information et de la communication au service de la pédagogie universitaire : un ancrage nécessaire sur une théorie de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AREF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Montpellier, France. pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424009v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation d'un enseignant stagiaire à la communauté de pratique enseignante lue au travers d'une théorie de l'action collective : éléments théoriques et premiers résultats.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Durand</w:t>
+                <w:t xml:space="preserve">Analyse de l’activité d’enseignants novices dans un dispositif de formation professionnelle par alternance exploitant la vidéo: de l’observation vidéo à la pratique de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00799013v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage de l’outil vidéo dans la formation professionnelle des enseignants novices par l’observation : intérêts et limites de la virtualité pour se préparer à la réalité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Conception d’un programme de recherche sur la formation professionnelle des enseignants : fondements épistémologiques, développements théoriques et choix de méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès de l’Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rennes, France. pp.651-652</w:t>
+              <w:t xml:space="preserve">l’Actualité de la Recherche en Éducation et Formation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424006v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former par l’observation de pratiques professionnelles : précautions et pistes pour la construction de dispositifs de formation innovants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">La participation d'un enseignant stagiaire à la communauté de pratique enseignante lue au travers d'une théorie de l'action collective : éléments théoriques et premiers résultats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Outils pour la Formation, l'Education et la Prévention » OUFOREP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424005v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alphabétisation visuelle : vers la délimitation d’un nouveau champ de recherche en éducation et formation</w:t>
+                <w:t xml:space="preserve">L’usage de l’outil vidéo dans la formation professionnelle des enseignants novices par l’observation : intérêts et limites de la virtualité pour se préparer à la réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Genève, Suisse. pp.393</w:t>
+              <w:t xml:space="preserve">14ème Congrès de l’Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rennes, France. pp.651-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424002v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulation des cours d’action des enseignants stagiaires et de leurs conseillers pédagogiques au cours d’entretiens post-leçon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former par l’observation de pratiques professionnelles : précautions et pistes pour la construction de dispositifs de formation innovants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international de l’Association pour les Recherches sur l’Intervention en Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIS, Dec 2002, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque « Outils pour la Formation, l'Education et la Prévention » OUFOREP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036407v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’alphabétisation visuelle : vers la délimitation d’un nouveau champ de recherche en éducation et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Actualité de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Genève, Suisse. pp.393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulation des cours d’action des enseignants stagiaires et de leurs conseillers pédagogiques au cours d’entretiens post-leçon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international de l’Association pour les Recherches sur l’Intervention en Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIS, Dec 2002, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La situation d’entretien post-leçon en PLC2-EPS : les apports de l’analyse conversationnelle à l’analyse de l’activité collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque internantionnal ARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13669,111 +13859,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">former à la gestion de classe : comment améliorer les dispositifs de formation des enseignants novices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cadiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées UMR- Education Formation Travail Savoirs de Novembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Toulouse, France. Journées EFTS Université Toulouse Jean Jaurès France, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13783,430 +13973,430 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation en formation professionnelle : continuums d’activités et de situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OCTARES. OCTARES, 2025, 978-2-36630-150-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité et compétence en tension dans le champ de la formation professionnelle en alternance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lussi Borer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Octarès. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.296, 2018, Savoir et formation, 978-2-343-14461-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, Pour l'Action, Revue EPS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14216,51 +14406,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la simulation dans un continuum situationnel. Le cas de la formation des entraîneurs sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Isserte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14283,1483 +14473,1483 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Dangouloff et S. Chaliès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La simulation en formation professionnelle : continuums d’activités et de situations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octarès Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Le travail en débats, 978-2-36630-150-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire résultats, une dialectique entre visées technologiques et scientifiques : une illustration en anthropologie culturaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Fatiha Tali Otmani, Olivier Kheroufi-Andriot, Ingrid Verscheure et Cécile Gardiès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation : Pour quoi ? Avec qui ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cépaduès-Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, L'esperluette Éducation &amp; Formation, 978.2.38395.205.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaliès S. et Dangouloff N. (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La simulation en formation professionnelle : les activités des formateurs dans le continuum situationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaliès, S. et Dangouloff N. (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La simulation en formation professionnelle : les activités des formateurs dans le continuum situationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mises en tension entre « Prescription » et « Appropriation » : temporalité, causalité, porosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Octares. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appropriations de nouvelles prescriptions - Activités en éducation scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares, 2022, 978-2-36630-127-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants d’EPS à l’enseignement de la danse contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Estienne; François Giroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignement aux non-spécialistes : le cas des arts Licence et Master</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.201-221, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité et compétence : conceptualisation, illustration et pistes technologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche pluridisciplinaire de l’activité des enseignants pendant la pandémie de covid 19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berterreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activité et compétence en tension dans le champ de la formation professionnelle en alternance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octarès, 2021, 978-2-36630-117-5</w:t>
+              <w:t xml:space="preserve">L'activité des professeur•es des écoles à l'épreuve du Covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Syllepse, pp.39-55, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530019v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconfiner et rouvrir les écoles en période de pandémie : un challenge pour les personnels</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activité et compétence : conceptualisation, illustration et pistes technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Chaliès et Valérie Lussi-Borer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'activité des professeur•es des écoles à l'épreuve du Covid-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Activité et compétence en tension dans le champ de la formation professionnelle en alternance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, 2021, 978-2-36630-117-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836127v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pluridisciplinaire de l’activité des enseignants pendant la pandémie de covid 19</w:t>
+                <w:t xml:space="preserve">Déconfiner et rouvrir les écoles en période de pandémie : un challenge pour les personnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berterreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Erbinartegaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'activité des professeur•es des écoles à l'épreuve du Covid-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Syllepse, pp.39-55, 2021</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836131v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une actualisation de la pédagogie à l’université pour répondre au double enjeu de la formation et de l’insertion professionnelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+                <w:t xml:space="preserve">Pédagogie universitaire et construction de compétences chez les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cépaduès. </w:t>
+              <w:t xml:space="preserve">Sébastien Chaliès; Laurent Talbot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pédagogie universitaire: quelles perspectives? Recherche, innovation, institution.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978.2.36493.722.2</w:t>
+              <w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès Editions, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03836521v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une actualisation de la pédagogie à l'université pour répondre au double enjeu de la formation et de l'insertion professionnelle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+                <w:t xml:space="preserve">Alternance intégrative et continuité des dispositifs de formation des enseignants novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives ? Recherche, innovation, institution</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Alternance intégrative et formation des enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856709v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie universitaire et construction de compétences chez les étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+                <w:t xml:space="preserve">Vers une actualisation de la pédagogie à l’université pour répondre au double enjeu de la formation et de l’insertion professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sébastien Chaliès; Laurent Talbot. </w:t>
+              <w:t xml:space="preserve">Cépaduès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cépaduès Editions, 2019</w:t>
+              <w:t xml:space="preserve">La pédagogie universitaire: quelles perspectives? Recherche, innovation, institution.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978.2.36493.722.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119865v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03836521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternance intégrative et continuité des dispositifs de formation des enseignants novices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Chalies</w:t>
+                <w:t xml:space="preserve">Vers une actualisation de la pédagogie à l'université pour répondre au double enjeu de la formation et de l'insertion professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternance intégrative et formation des enseignants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives ? Recherche, innovation, institution</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832753v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer les conditions de l’appropriation d’une réforme scolaire : le cas particulier du travail d’une chef d’établissement avec les parents d’élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Brossais &amp; G. Lefeuvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la prescription à l’appropriation de la réforme à l’École, Le cas de la réforme du collège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès Editions, pp.91-107, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche culturaliste de l’activité et de la vidéo-formation des enseignants : repères théoriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Gaudin, Simon Flandin, Sylvie Moussay et Sébastien Chaliès (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145-162, 2018, 978-2-343-14461-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre et se développer dans les règles de métier ou comment utiliser à bon escient la vidéo en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15769,440 +15959,440 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Gaudin, Simon Flandin, Sylvie Moussay et Sébastien Chaliès (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163-198, 2018, 978-2-343-14461-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité des chefs d'établissement dans l'appropriation d'une réforme : entre prescription institutionnelle et inquiétudes des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Brossais; Gwénaël Lefeuvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'appropriation de la prescription en éducation Le cas de la réforme du collège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, 2018, 978-2-36630-084-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">And if L. Wittgenstein helped us to think differently about teacher education?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Companion to Wittgenstein on Education: Pedagogical Investigations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.659-673, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">And if L.Wittgenstein helped us to think differently about teacher education ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peters, Michael A. and Sticky, Jeff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Companion to Wittgenstein on Education: Pedagogical Investigations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation des cours d’action des enseignants stagiaires et de leurs conseillers pédagogiques au cours d’entretiens post-leçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In M. Loquet et Y. Léziart (Eds), Cultures Sportives et Artistiques. Formalisation des savoirs professionnels. Pratiques, formations, recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16212,242 +16402,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tutorat : des effets normatifs réciproques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Foliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série (60), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation - Changement : enjeux et méthodes pour la recherche en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Broussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edso.8716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId301"/>
+      <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16515,51 +16705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3403B863"/>
+    <w:nsid w:val="427F8A04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16746,51 +16936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-chalies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0442-6709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070309523" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188491v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berterreix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.149.0065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Santi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1646717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tribet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148n1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Recoules" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619939v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9130" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12euy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.9104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836153v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Foliot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56811/PIQ-20-0057" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0179" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ghezal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escali&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legrain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10476210.2022.2066076" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6670" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03205973v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Tal&#233;rien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.43.1.12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04556880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10088" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0159" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5651" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chalies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.9274" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyin Xiong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Warwick" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14681811.2019.1640113" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4241" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Matthews" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19415257.2019.1651753" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.046.0221" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884179v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escalie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lafont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2018.1561838" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fano Bertone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.044.0162" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722203v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.503.0057" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CFDHWTPS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832756v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recoules Nicolas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864403v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871080v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.674" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.edurev.2015.06.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRQ1PR9V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chabauty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461882v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1088" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423987v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4880" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/formare-15126" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464767v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424281v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Perrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escalie Escali&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raymond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856374v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452577v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.764.0309" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232318v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386107v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3590" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232319v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Clarke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bruno-M&#233;ard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014754ar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498515v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232352v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;ard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2009.10.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FRHTGL3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232364v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498535v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cartaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.534" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232359v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.722.0105" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214759v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13540600903356977" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214768v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2007.09.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKZSDQJX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498546v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.005.0119" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036108v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498527v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1823" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498505v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2000.1678" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548353v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935153v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ikram Tlemsani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Raducanu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22492/issn.2435-9467.2024.33" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779728v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769330v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colletta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769318v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colleta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215650v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115614v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132420v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215785v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115580v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Laborderie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732029v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190738v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856764v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836473v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836158v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856779v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856758v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497126v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731971v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119431v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119413v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856760v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288687v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426660v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119370v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836490v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119352v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879136v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879134v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856766v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856771v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856775v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467533v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119509v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119859v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424015v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464792v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856756v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119463v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464811v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424017v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856780v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856778v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424019v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856769v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464833v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424013v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424021v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533799v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424007v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498590v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424009v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799013v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424006v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424005v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424002v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036407v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036528v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334621v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadiere" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154624v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832733v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lussi Borer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Talbot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167573v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/318-la-simulation-en-formation-professionnelle-continuums-dactivites-et-de-situations.html" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227974v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1804-faire-resultats-dans-les-recherches-en-education-9782383952053.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804333v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804327v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518661v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744679v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530019v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836127v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Erbinartegaray" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836131v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brunon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836521v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856709v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119865v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832753v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/46570?lang=fr" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941792v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774550v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774542v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953558v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832754v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461864v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036415v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170669v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501548v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8716" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-chalies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0442-6709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070309523" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188491v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berterreix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.149.0065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tribet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148n1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Santi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1646717" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12euy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9130" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487443v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Recoules" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.9104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.069.0179" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813933v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Foliot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56811/PIQ-20-0057" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548693v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escali&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legrain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10476210.2022.2066076" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ghezal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04556880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10088" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6670" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03205973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Tal&#233;rien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.43.1.12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5651" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Canet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chalies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832743v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.9274" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyin Xiong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Warwick" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14681811.2019.1640113" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4241" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Matthews" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19415257.2019.1651753" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.503.0057" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CFDHWTPS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856695v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884179v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escalie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lafont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2018.1561838" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941791v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.046.0221" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832755v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fano Bertone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.044.0162" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.674" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832756v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recoules Nicolas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.edurev.2015.06.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRQ1PR9V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chabauty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423987v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4880" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461882v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1088" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464767v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/formare-15126" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856687v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Perrot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escalie Escali&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raymond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452577v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.764.0309" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232319v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Clarke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574455v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386107v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3590" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bruno-M&#233;ard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014754ar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498515v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232352v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;ard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2009.10.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FRHTGL3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214759v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13540600903356977" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232364v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cartaut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.534" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.722.0105" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214768v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2007.09.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKZSDQJX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036108v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498546v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.005.0119" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036221v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498527v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1823" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498505v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2000.1678" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624650v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colletta" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fontaine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624654v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548353v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ikram Tlemsani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Raducanu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22492/issn.2435-9467.2024.33" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769330v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779728v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423138v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769318v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132420v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215650v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115614v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190735v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215785v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813352v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119877v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732029v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115580v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Laborderie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190738v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856764v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119431v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836473v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836158v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856758v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856779v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731971v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119370v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836490v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426660v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856760v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288687v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119413v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119352v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879134v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879136v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856766v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856771v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856775v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467533v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119509v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119859v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424015v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856769v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464833v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856778v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118907v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464811v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424017v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856780v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464792v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856756v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119463v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424019v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424013v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424021v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424009v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533799v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424007v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498590v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799013v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424006v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424005v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424002v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036407v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036528v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334621v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadiere" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154624v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832733v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lussi Borer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832759v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Talbot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123712v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167573v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/318-la-simulation-en-formation-professionnelle-continuums-dactivites-et-de-situations.html" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227974v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1804-faire-resultats-dans-les-recherches-en-education-9782383952053.html" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804333v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804327v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518661v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744679v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836131v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brunon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine F&#233;lix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530019v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836127v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Erbinartegaray" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119865v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832753v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/46570?lang=fr" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856709v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941792v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774550v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774542v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953558v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832754v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461864v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036415v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170669v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501548v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8716" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>