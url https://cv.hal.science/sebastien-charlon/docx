--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -2147,851 +2147,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly[(Butylene Succinate)- \emphCo -(Butylene Adipate)]-Montmorillonite Nanocomposites Prepared by Water-Assisted Extrusion: Role of the Dispersion Level and of the Structure-Microstructure on the Enhanced Barrier Properties</w:t>
+                <w:t xml:space="preserve">Influence of Crystallinity on the Dielectric Relaxations of Poly(Butylene Succinate) and Poly[(Butylene Succinate)- Co -(Butylene Adipate)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Soulestin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Sclavons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (24), pp.13234-13248. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.366-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954228v1</w:t>
+                <w:t xml:space="preserve">hal-01954223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Crystallinity on the Dielectric Relaxations of Poly(Butylene Succinate) and Poly[(Butylene Succinate)- Co -(Butylene Adipate)]</w:t>
+                <w:t xml:space="preserve">Water Transport Properties of Poly(butylene succinate) and Poly[(butylene succinate)- co -(butylene adipate)] Nanocomposite Films: Influence of the Water-Assisted Extrusion Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sclavons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.09.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (1), pp.918-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01954223v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Transport Properties of Poly(butylene succinate) and Poly[(butylene succinate)- co -(butylene adipate)] Nanocomposite Films: Influence of the Water-Assisted Extrusion Process</w:t>
+                <w:t xml:space="preserve">Poly[(Butylene Succinate)- \emphCo -(Butylene Adipate)]-Montmorillonite Nanocomposites Prepared by Water-Assisted Extrusion: Role of the Dispersion Level and of the Structure-Microstructure on the Enhanced Barrier Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sclavons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (1), pp.918-930. </w:t>
+              <w:t xml:space="preserve">, 2016, 120 (24), pp.13234-13248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329121v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–barrier property relationship of biodegradable poly(butylene succinate) and poly[(butylene succinate)-co-(butylene adipate)] nanocomposites: influence of the rigid amorphous fraction</w:t>
+                <w:t xml:space="preserve">Improvement of barrier properties of bio-based polyester nanocomposite membranes by water-assisted extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Sclavons</w:t>
+                <w:t xml:space="preserve">Corinne Chappey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp04969e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 496, pp.185-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301991v1</w:t>
+                <w:t xml:space="preserve">hal-02329019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of barrier properties of bio-based polyester nanocomposite membranes by water-assisted extrusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadège Follain</w:t>
+                <w:t xml:space="preserve">Structure–barrier property relationship of biodegradable poly(butylene succinate) and poly[(butylene succinate)-co-(butylene adipate)] nanocomposites: influence of the rigid amorphous fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Chappey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
+                <w:t xml:space="preserve">E. Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sclavons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.08.043⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (44), pp.29918-29934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp04969e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02329019v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure–barrier property relationship of biodegradable poly(butylene succinate) and poly[(butylene succinate)-co-(butylene adipate)] nanocomposites: influence of the rigid amorphous fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sclavons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (44), pp.29918-29934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5cp04969e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329037v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3003,51 +3003,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How impactful is die swell in material extrusion-based additive manufacturing of thermoplastic polymers?</w:t>
+                <w:t xml:space="preserve">How the Competition Between Bead Boundary Coalescence and Crystallization Kinetics Drives Material Extrusion-Based Additive Manufacturing Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trystan Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ovlaque</w:t>
@@ -3082,97 +3082,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bujeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">ACS Spring 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151478v1</w:t>
+                <w:t xml:space="preserve">hal-05151459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the Competition Between Bead Boundary Coalescence and Crystallization Kinetics Drives Material Extrusion-Based Additive Manufacturing Processing</w:t>
+                <w:t xml:space="preserve">How impactful is die swell in material extrusion-based additive manufacturing of thermoplastic polymers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trystan Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ovlaque</w:t>
@@ -3207,73 +3207,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bujeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151459v1</w:t>
+                <w:t xml:space="preserve">hal-05151478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the UV stabilization of a plasticized PVC film for exterior automotive applications</w:t>
               </w:r>
@@ -3699,51 +3699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD609105"/>
+    <w:nsid w:val="3DFC16D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3930,51 +3930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-charlon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7066-9303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189904798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6822-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Domenech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ovlaque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trolez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Olivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bujeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-025-01293-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Delbergue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Demarquette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00632-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04819267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104395" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siepmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benabed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freitag" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.09.020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.11.052" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103509" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malagutti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazzanti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mollica" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2023.117961" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bayart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03772019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baleine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15165615" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Boterff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51782" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101838" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123440" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Ahlinder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charlon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Fuoco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Finne-Wistrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109372" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sclavons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00339" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.045" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4X0WGFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11077" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sclavons" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp04969e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329019v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.08.043" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X6WR0H1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151459v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delini&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefranc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Deuz&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Darcheville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142922" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779762v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-charlon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7066-9303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189904798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6822-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Domenech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ovlaque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trolez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Olivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bujeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-025-01293-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Delbergue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Demarquette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00632-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04819267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104395" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siepmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benabed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freitag" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.09.020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.11.052" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103509" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malagutti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazzanti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mollica" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2023.117961" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bayart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03772019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baleine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15165615" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Boterff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51782" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101838" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123440" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Ahlinder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charlon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Fuoco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Finne-Wistrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109372" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.045" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4X0WGFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sclavons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11077" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954228v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00339" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.08.043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X6WR0H1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sclavons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp04969e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151459v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delini&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefranc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Deuz&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Darcheville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142922" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779762v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>