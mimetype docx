--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -723,295 +723,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printed PLGA implants: How the filling density affects drug release</w:t>
+                <w:t xml:space="preserve">3D printed PLGA implants: APF DDM vs. FDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bassand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Siepmann</w:t>
+                <w:t xml:space="preserve">L. Benabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Benabed</w:t>
+                <w:t xml:space="preserve">J. Verin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Freitag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Journal of Controlled Release, 363, pp.1-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2023.09.020⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 353, pp.864-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2022.11.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301938v1</w:t>
+                <w:t xml:space="preserve">hal-04301963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printed PLGA implants: APF DDM vs. FDM</w:t>
+                <w:t xml:space="preserve">3D printed PLGA implants: How the filling density affects drug release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bassand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Siepmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Benabed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Charlon</w:t>
+                <w:t xml:space="preserve">J. Verin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Freitag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 353, pp.864-874. </w:t>
+              <w:t xml:space="preserve">, 2023, Journal of Controlled Release, 363, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2022.11.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2023.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301963v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy to eliminate interbead defects and improve dimensional accuracy in material extrusion 3D printing of highly filled polymer</w:t>
               </w:r>
@@ -2969,210 +2969,193 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the Competition Between Bead Boundary Coalescence and Crystallization Kinetics Drives Material Extrusion-Based Additive Manufacturing Processing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Industrial Production of Poly(L-Lactide) Piezoelectric Films: From Fundamental Process-Structure-Properties Relationships to Emerging Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amulya Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">European Polymer Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151459v1</w:t>
+                <w:t xml:space="preserve">hal-05589389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How impactful is die swell in material extrusion-based additive manufacturing of thermoplastic polymers?</w:t>
+                <w:t xml:space="preserve">How the Competition Between Bead Boundary Coalescence and Crystallization Kinetics Drives Material Extrusion-Based Additive Manufacturing Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trystan Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ovlaque</w:t>
@@ -3207,358 +3190,591 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bujeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">ACS Spring 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151478v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the UV stabilization of a plasticized PVC film for exterior automotive applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Industrial Production of Poly(L-Lactide) Piezoelectric Films: From Fundamental Process-Structure-Properties Relationships to Emerging Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amulya Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE 35TH INTERNATIONAL CONFERENCE OF THE POLYMER PROCESSING SOCIETY (PPS-35)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasboug, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183444v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeformer technology, optimization of processing parameters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How impactful is die swell in material extrusion-based additive manufacturing of thermoplastic polymers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trystan Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ovlaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Trolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bujeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europolymer Conference EUPOC 2017 "Polymers and Additive Manufacturing: From Fundamentals to Applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Polymer Federation, May 2017, Gargano, Italy</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782333v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimization of the UV stabilization of a plasticized PVC film for exterior automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Deuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Darcheville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE 35TH INTERNATIONAL CONFERENCE OF THE POLYMER PROCESSING SOCIETY (PPS-35)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Cesme-Izmir, France. pp.020007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5142922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freeformer technology, optimization of processing parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europolymer Conference EUPOC 2017 "Polymers and Additive Manufacturing: From Fundamentals to Applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Polymer Federation, May 2017, Gargano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New opportunities offered by Freeformer 3D printing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3573,65 +3789,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Annual Meeting of Polymer Processing Society (PPS-32)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3699,51 +3915,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DFC16D5"/>
+    <w:nsid w:val="D3DF13F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3930,51 +4146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-charlon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7066-9303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189904798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6822-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Domenech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ovlaque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trolez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Olivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bujeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-025-01293-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Delbergue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Demarquette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00632-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04819267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104395" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siepmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benabed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freitag" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.09.020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.11.052" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103509" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malagutti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazzanti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mollica" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2023.117961" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bayart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03772019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baleine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15165615" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Boterff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51782" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101838" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123440" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Ahlinder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charlon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Fuoco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Finne-Wistrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109372" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.045" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4X0WGFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sclavons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11077" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954228v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00339" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.08.043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X6WR0H1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sclavons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp04969e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151459v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delini&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefranc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Deuz&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Darcheville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142922" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779762v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-charlon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7066-9303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189904798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6822-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Domenech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ovlaque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trolez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Olivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bujeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-025-01293-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Delbergue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Demarquette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00632-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04819267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104395" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301963v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benabed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freitag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.11.052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siepmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.09.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103509" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malagutti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazzanti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mollica" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2023.117961" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bayart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03772019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baleine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15165615" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Boterff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51782" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101838" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123440" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Ahlinder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charlon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Fuoco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Finne-Wistrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109372" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.045" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4X0WGFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sclavons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11077" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954228v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00339" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.08.043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X6WR0H1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sclavons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp04969e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya Raj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589385v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183444v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delini&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefranc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Deuz&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Darcheville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142922" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>