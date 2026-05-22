--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -217,265 +217,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How impactful is die swell in material extrusion-based additive manufacturing of thermoplastic polymers?</w:t>
+                <w:t xml:space="preserve">Unveiling the Amorphous Phase Contribution to Shear Piezoelectric Properties of Polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trystan Domenech</w:t>
+                <w:t xml:space="preserve">Hui Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ovlaque</w:t>
+                <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Trolez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40964-025-01293-0⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266938v1</w:t>
+                <w:t xml:space="preserve">hal-05176283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Amorphous Phase Contribution to Shear Piezoelectric Properties of Polylactide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How impactful is die swell in material extrusion-based additive manufacturing of thermoplastic polymers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trystan Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ovlaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Shen</w:t>
+                <w:t xml:space="preserve">Yves Trolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Charlon</w:t>
+                <w:t xml:space="preserve">Dominique Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Samuel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Bujeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (12), pp.11393-11404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40964-025-01293-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176283v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of process parameters on the occurrence of defects and dimensional properties of green part produced by material extrusion of highly filled polymer</w:t>
               </w:r>
@@ -513,51 +513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Demers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Demarquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (1), pp.409-425. </w:t>
@@ -595,103 +595,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between bead boundary fusion and crystallization kinetics in material extrusion-based additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trystan Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ovlaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Trolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bujeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 92, pp.104395. </w:t>
@@ -723,468 +723,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printed PLGA implants: APF DDM vs. FDM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A strategy to eliminate interbead defects and improve dimensional accuracy in material extrusion 3D printing of highly filled polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Demarquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bassand</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2022.11.052⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68, pp.103509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301963v1</w:t>
+                <w:t xml:space="preserve">hal-04301950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printed PLGA implants: How the filling density affects drug release</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">3D printed PLGA implants: APF DDM vs. FDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bassand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Verin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Freitag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Journal of Controlled Release, 363, pp.1-11. </w:t>
+              <w:t xml:space="preserve">, 2023, 353, pp.864-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2023.09.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2022.11.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301938v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy to eliminate interbead defects and improve dimensional accuracy in material extrusion 3D printing of highly filled polymer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Charlon</w:t>
+                <w:t xml:space="preserve">3D printed PLGA implants: How the filling density affects drug release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Siepmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Verin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Freitag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 68, pp.103509. </w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Controlled Release, 363, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2023.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301950v1</w:t>
+                <w:t xml:space="preserve">hal-04301938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of printed bead volume on thermal history, polymer degree of crystallinity and mechanical properties in large scale additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malagutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazzanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1244,103 +1244,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the temperature evolution and related crystallinity of polypropylene parts processed via material extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ovlaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Trolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58, pp.103065. </w:t>
@@ -1404,51 +1404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1506,291 +1506,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the temperature of polymer bead influence the kinetics of coalescence in additive manufacturing processes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fused filament fabrication of polypropylene: Influence of the bead temperature on adhesion and porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Boterff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 139 (11), </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.101838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.51782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2021.101838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302022v1</w:t>
+                <w:t xml:space="preserve">hal-03183421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fused filament fabrication of polypropylene: Influence of the bead temperature on adhesion and porosity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">How does the temperature of polymer bead influence the kinetics of coalescence in additive manufacturing processes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Boterff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38, pp.101838. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 139 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2021.101838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.51782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183421v1</w:t>
+                <w:t xml:space="preserve">hal-04302022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fused filament fabrication of scaffolds for tissue engineering; how realistic is shape-memory? A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 217, pp.123440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1863,51 +1863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Fuoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Finne-Wistrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1954,64 +1954,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and geometry impacts on the structure and mechanical properties of part produced by polymer additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 137 (35), pp.49038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2045,64 +2045,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impression 3D de polymères semi-cristallins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2153,51 +2153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Crystallinity on the Dielectric Relaxations of Poly(Butylene Succinate) and Poly[(Butylene Succinate)- Co -(Butylene Adipate)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2205,51 +2205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 84, pp.366-376. </w:t>
@@ -2299,77 +2299,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Transport Properties of Poly(butylene succinate) and Poly[(butylene succinate)- co -(butylene adipate)] Nanocomposite Films: Influence of the Water-Assisted Extrusion Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sclavons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2429,90 +2429,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly[(Butylene Succinate)- \emphCo -(Butylene Adipate)]-Montmorillonite Nanocomposites Prepared by Water-Assisted Extrusion: Role of the Dispersion Level and of the Structure-Microstructure on the Enhanced Barrier Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sclavons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2563,51 +2563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of barrier properties of bio-based polyester nanocomposite membranes by water-assisted extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2615,51 +2615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chappey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 496, pp.185-198. </w:t>
@@ -2843,51 +2843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure–barrier property relationship of biodegradable poly(butylene succinate) and poly[(butylene succinate)-co-(butylene adipate)] nanocomposites: influence of the rigid amorphous fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3009,90 +3009,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial Production of Poly(L-Lactide) Piezoelectric Films: From Fundamental Process-Structure-Properties Relationships to Emerging Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amulya Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3117,103 +3117,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the Competition Between Bead Boundary Coalescence and Crystallization Kinetics Drives Material Extrusion-Based Additive Manufacturing Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trystan Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ovlaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Trolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bujeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, San Diego, CA, United States</w:t>
@@ -3242,90 +3242,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial Production of Poly(L-Lactide) Piezoelectric Films: From Fundamental Process-Structure-Properties Relationships to Emerging Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amulya Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3350,103 +3350,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How impactful is die swell in material extrusion-based additive manufacturing of thermoplastic polymers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trystan Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ovlaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Trolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bujeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
@@ -3527,51 +3527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Deuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Darcheville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 35TH INTERNATIONAL CONFERENCE OF THE POLYMER PROCESSING SOCIETY (PPS-35)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Cesme-Izmir, France. pp.020007, </w:t>
@@ -3622,51 +3622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeformer technology, optimization of processing parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3717,51 +3717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New opportunities offered by Freeformer 3D printing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3802,52 +3802,205 @@
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching Distance Additive Manufacturing—An Illustration Through the Creation of a MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delameziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pizette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Douellou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Additive Manufacturing Teaching and Training Case Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 978-3-031-94546-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3915,51 +4068,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3DF13F6"/>
+    <w:nsid w:val="73F5551F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4146,51 +4299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-charlon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7066-9303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189904798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6822-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Domenech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ovlaque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trolez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Olivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bujeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-025-01293-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Delbergue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Demarquette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00632-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04819267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104395" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301963v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benabed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freitag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.11.052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siepmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.09.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103509" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malagutti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazzanti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mollica" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2023.117961" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bayart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03772019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baleine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15165615" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Boterff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51782" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101838" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123440" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Ahlinder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charlon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Fuoco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Finne-Wistrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109372" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.045" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4X0WGFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sclavons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11077" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954228v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00339" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.08.043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X6WR0H1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sclavons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp04969e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya Raj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589385v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183444v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delini&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefranc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Deuz&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Darcheville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142922" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-charlon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7066-9303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189904798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6822-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Domenech" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ovlaque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trolez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bujeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-025-01293-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Delbergue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Demarquette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00632-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04819267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104395" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103509" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benabed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freitag" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.11.052" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siepmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.09.020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malagutti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazzanti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mollica" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2023.117961" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bayart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03772019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baleine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15165615" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Boterff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101838" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51782" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123440" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Ahlinder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Charlon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Fuoco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Finne-Wistrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109372" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183420v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.045" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4X0WGFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sclavons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11077" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954228v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00339" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.08.043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X6WR0H1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sclavons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp04969e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya Raj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589385v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183444v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delini&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefranc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Deuz&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Darcheville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142922" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delameziere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pizette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Douellou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>