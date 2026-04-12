--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien CLAUSEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor - Université de Lille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2476-1512</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087189887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000441690036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambrian (Stage 4 to Wuliuan) brachiopods from Sonora, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Holmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansoureh Ghobadi Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (6), pp.1264-1284. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2022.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambrian Age 3 small shelly fossils from the Terrades inlier, southern Pyrenees, Spain: Biostratigraphic and paleobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Devaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (3), pp.552-582. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2021.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in the Ediacaran to Lower Ordovician sedimentary zircon provenances of Northwest Gondwana: the Pyrenean files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Javier Alvaro Blasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/GeologicaActa2022.20.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of palaeo-redox and diagenetic conditions on the spatial distribution of Cambrian biotas: A case study from the upper Shuijingtuo Formation (Cambrian Series 2, Stage 3), Three Gorges area of South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliha Zareen Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglai Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cui Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 548, pp.109696. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02557644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of palaeo-redox and diagenetic conditions on the spatial distribution of Cambrian biotas: A case study from the upper Shuijingtuo Formation (Cambrian Series 2, Stage 3), Three Gorges area of South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliha Zareen Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglai Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cui Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse cuticular remains in Cambrian (Series 2) SSF assemblages from China and the pioneer metazoan colonization of offshore environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats E Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglai Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Ediacaran-Lower Ordovician (pre-Sardic) stratigraphic framework of the Eastern Pyrenees, southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/GeologicaActa2018.16.4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadomian volcanosedimentary complexes across the Ediacaran–Cambrian transition of the Eastern Pyrenees, southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107 (5), pp.1579-1601. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-017-1559-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01644354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournaisian (Early Carboniferous) foraminifers of the Kuznetsk Basin (South-West Siberia, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Timokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (1-2), pp.2. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U–Pb laser ablation ICP-MS zircon dating across the Ediacaran–Cambrian transition of the Montagne Noire, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 349 (8), pp.380-390. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2016.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01574690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Ordovician crinoids from France: New data from the Darriwilian of the Armorican Massif and palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William I. Ausich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kundura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (4), pp.301-313. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01230276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Middle Cambrian fauna of skeletal fossils from the Kuonamka Formation, northern Siberia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kouchinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bengtson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gubanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Malinky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcheringa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.1-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and ultrastructure of epilithic versus cryptic, microbial growth in lower Cambrian phosphorites from the Montagne Noire, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of echinoderms from the Lower Cambrian Chengjiang fauna of China: palaeoecological and palaeogeographical implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.-G. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bergtsröm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 294, pp.133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelmatozoan echinoderms colonized carbonate firm-ground substrates in high energy environments since the basal middle Cambrian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25, pp.764-768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem structure and evolution in the earliest pelmatozoan echinoderms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew B. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (4), pp.737-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial mediation in Lower Cambrian shelled phosphorites of the northern Montagne Noire, France. In ALVARO J.J., Aretz M., Boulvain F., Münnecke A., VACHARD D. & Vennin E. (eds), Palaeozoic Reefs and Bioaccumulations: Climatic and Evolutionary Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geol. Soc London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spec. Publ., 275, pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botoman (Lower Cambrian) turbid- and clear-water reefs and associated environments from the high Atlas, Morocco. In ALVARO J.J., Aretz M., Boulvain F., Münnecke A., VACHARD D. & Vennin E. (eds), Palaeozoic Reefs and Bioaccumulations: Climatic and Evolutionary Controls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geol. Soc., London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spec. Publ., 275, pp.51-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ediacaran sedimentary architecture and carbonate productivity in the Atar cliffs, Adrar, Mauritania: Palaeoenvironments, chemostratigraphy and diagenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Bauluz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precambrian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153 (3-4), pp.236-261. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precamres.2006.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early-Cambrian Boho volcano of the El Graara massif, Morocco: petrology, geodynamic setting and coeval sedimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ezzouhairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (3), pp.396-410. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2005.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial crusts as indicators of stratigraphic diastems in the Cambrian Brèche à Micmacca, Atlas Mountains of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 185, pp.255-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facies distribution of the Lower Cambrian criptic microbial and epibenthic archaeocyathan-microbial commmunities, western Anti-Atlas, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazzak El Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Chellai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (1), pp.35-53. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.2005.00752.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletonized microfossils from the Lower—Middle Cambrian transition of the Cantabrian Mountains, northern Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (2), pp.223-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00074905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletonized microfossils from the Lower–Middle Cambrian transition of the Cantabrian Mountains, northern Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (2), pp.223-238, 8 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial crusts as indicators of stratigraphic diastems in the Cambrian Brèche à Micmacca, Atlas Mountains of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 185, pp.255-265, 5 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major geodynamic and sedimentary constraints on the chronostratigraphic correlation of the lower-middle Cambrian transition in the western Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (2), pp.145-160, 6 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoanatomy and biological affinities of a Cambrian deuterostome (Stylophora)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew B. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 438, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoanatomy and biological affinities of a Cambrian deuterostome (Stylophora).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 438, pp.351-354, 4 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pædomorphic patterns of the Cambrian genus Alueva (Trilobita, Ellipsocephalidae) from the Iberian Chains (NE Spain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.336-345, 7 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Early Cambrian eocrinoids from the Iberian Chains (NE Spain) and their role in nonreefal benthic comunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 97, 371-379, 3 fig., 2 pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanosedimentary complex encompassing the Ediacaran- Cambrian boundary interval in the Oriental Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laumonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de Paléontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeozoic Basement of the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeozoic Basement of the Pyrenees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp 229-259, 2019, Part of the Regional Geology Reviews book series (RGR), Print ISBN 978-3-030-10518-1 / Online ISBN 978-3-030-10519-8. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10519-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Terre Solide 2021-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Humler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04795791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien CLAUSEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor - Université de Lille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2476-1512</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087189887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000441690036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambrian (Stage 4 to Wuliuan) brachiopods from Sonora, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Holmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansoureh Ghobadi Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (6), pp.1264-1284. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2022.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambrian Age 3 small shelly fossils from the Terrades inlier, southern Pyrenees, Spain: Biostratigraphic and paleobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Devaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (3), pp.552-582. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2021.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in the Ediacaran to Lower Ordovician sedimentary zircon provenances of Northwest Gondwana: the Pyrenean files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Javier Alvaro Blasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/GeologicaActa2022.20.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of palaeo-redox and diagenetic conditions on the spatial distribution of Cambrian biotas: A case study from the upper Shuijingtuo Formation (Cambrian Series 2, Stage 3), Three Gorges area of South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliha Zareen Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglai Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cui Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 548, pp.109696. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02557644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse cuticular remains in Cambrian (Series 2) SSF assemblages from China and the pioneer metazoan colonization of offshore environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats E Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglai Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of palaeo-redox and diagenetic conditions on the spatial distribution of Cambrian biotas: A case study from the upper Shuijingtuo Formation (Cambrian Series 2, Stage 3), Three Gorges area of South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliha Zareen Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglai Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cui Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Ediacaran-Lower Ordovician (pre-Sardic) stratigraphic framework of the Eastern Pyrenees, southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/GeologicaActa2018.16.4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadomian volcanosedimentary complexes across the Ediacaran–Cambrian transition of the Eastern Pyrenees, southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107 (5), pp.1579-1601. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-017-1559-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01644354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U–Pb laser ablation ICP-MS zircon dating across the Ediacaran–Cambrian transition of the Montagne Noire, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 349 (8), pp.380-390. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2016.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01574690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournaisian (Early Carboniferous) foraminifers of the Kuznetsk Basin (South-West Siberia, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Timokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (1-2), pp.2. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Ordovician crinoids from France: New data from the Darriwilian of the Armorican Massif and palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William I. Ausich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kundura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (4), pp.301-313. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01230276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Middle Cambrian fauna of skeletal fossils from the Kuonamka Formation, northern Siberia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kouchinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bengtson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gubanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Malinky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcheringa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.1-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and ultrastructure of epilithic versus cryptic, microbial growth in lower Cambrian phosphorites from the Montagne Noire, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelmatozoan echinoderms colonized carbonate firm-ground substrates in high energy environments since the basal middle Cambrian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25, pp.764-768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of echinoderms from the Lower Cambrian Chengjiang fauna of China: palaeoecological and palaeogeographical implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.-G. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bergtsröm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 294, pp.133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem structure and evolution in the earliest pelmatozoan echinoderms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew B. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (4), pp.737-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial mediation in Lower Cambrian shelled phosphorites of the northern Montagne Noire, France. In ALVARO J.J., Aretz M., Boulvain F., Münnecke A., VACHARD D. & Vennin E. (eds), Palaeozoic Reefs and Bioaccumulations: Climatic and Evolutionary Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geol. Soc London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spec. Publ., 275, pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botoman (Lower Cambrian) turbid- and clear-water reefs and associated environments from the high Atlas, Morocco. In ALVARO J.J., Aretz M., Boulvain F., Münnecke A., VACHARD D. & Vennin E. (eds), Palaeozoic Reefs and Bioaccumulations: Climatic and Evolutionary Controls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geol. Soc., London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spec. Publ., 275, pp.51-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ediacaran sedimentary architecture and carbonate productivity in the Atar cliffs, Adrar, Mauritania: Palaeoenvironments, chemostratigraphy and diagenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Bauluz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precambrian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153 (3-4), pp.236-261. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precamres.2006.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facies distribution of the Lower Cambrian criptic microbial and epibenthic archaeocyathan-microbial commmunities, western Anti-Atlas, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazzak El Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Chellai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (1), pp.35-53. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.2005.00752.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial crusts as indicators of stratigraphic diastems in the Cambrian Brèche à Micmacca, Atlas Mountains of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 185, pp.255-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early-Cambrian Boho volcano of the El Graara massif, Morocco: petrology, geodynamic setting and coeval sedimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ezzouhairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (3), pp.396-410. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2005.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletonized microfossils from the Lower—Middle Cambrian transition of the Cantabrian Mountains, northern Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (2), pp.223-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00074905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletonized microfossils from the Lower–Middle Cambrian transition of the Cantabrian Mountains, northern Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (2), pp.223-238, 8 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial crusts as indicators of stratigraphic diastems in the Cambrian Brèche à Micmacca, Atlas Mountains of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 185, pp.255-265, 5 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major geodynamic and sedimentary constraints on the chronostratigraphic correlation of the lower-middle Cambrian transition in the western Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (2), pp.145-160, 6 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoanatomy and biological affinities of a Cambrian deuterostome (Stylophora)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew B. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 438, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoanatomy and biological affinities of a Cambrian deuterostome (Stylophora).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 438, pp.351-354, 4 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pædomorphic patterns of the Cambrian genus Alueva (Trilobita, Ellipsocephalidae) from the Iberian Chains (NE Spain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.336-345, 7 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Early Cambrian eocrinoids from the Iberian Chains (NE Spain) and their role in nonreefal benthic comunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 97, 371-379, 3 fig., 2 pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanosedimentary complex encompassing the Ediacaran- Cambrian boundary interval in the Oriental Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laumonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de Paléontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeozoic Basement of the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeozoic Basement of the Pyrenees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp 229-259, 2019, Part of the Regional Geology Reviews book series (RGR), Print ISBN 978-3-030-10518-1 / Online ISBN 978-3-030-10519-8. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10519-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Terre Solide 2021-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Humler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04795791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD6BED2C"/>
+    <w:nsid w:val="1732B035"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-clausen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2476-1512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087189887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000441690036" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863259v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Holmer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clausen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Popov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoureh Ghobadi Pour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2022.35" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03659917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Wallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Padel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Devaere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Javier &#193;lvaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2021.123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863220v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Javier Alvaro Blasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/GeologicaActa2022.20.14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557644v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Chang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliha Zareen Khan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglai Feng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Luo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109696" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818671v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098237v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats E Eriksson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110192" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02309563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier &#193;lvaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Casas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/GeologicaActa2018.16.4.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01644354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Javier Alvaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-017-1559-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colpaert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vachard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Timokhina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.11.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01230276v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William I. Ausich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kundura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2015.10.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N989R5ML-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouchinsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bengtson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clausen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gubanov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Malinky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Alvaro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-G. Hou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergtsr&#246;m" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franzen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721727v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zamora" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Smith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B. Smith" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Javier &#193;lvaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Bauluz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ader" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2006.11.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZJ0MR4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ezzouhairi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Ribeiro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2005.12.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZNTK7D1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022203v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak El Albani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Chellai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2005.00752.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2MVLVFV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326826v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327313v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022150v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Smith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326834v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alvaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laumonier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tortosa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02309572v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J &#193;lvaro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puddu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10519-8_8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-clausen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2476-1512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087189887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000441690036" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863259v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Holmer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clausen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Popov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoureh Ghobadi Pour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2022.35" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03659917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Wallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Padel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Devaere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Javier &#193;lvaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2021.123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863220v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Javier Alvaro Blasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/GeologicaActa2022.20.14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557644v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Chang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliha Zareen Khan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglai Feng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Luo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109696" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats E Eriksson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110192" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02309563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier &#193;lvaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Casas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/GeologicaActa2018.16.4.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01644354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Javier Alvaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-017-1559-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colpaert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vachard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Timokhina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01230276v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William I. Ausich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kundura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2015.10.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N989R5ML-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouchinsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bengtson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clausen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gubanov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Malinky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Alvaro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zamora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Smith" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-G. Hou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergtsr&#246;m" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franzen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B. Smith" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Javier &#193;lvaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Bauluz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ader" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2006.11.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZJ0MR4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak El Albani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Chellai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2005.00752.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2MVLVFV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537706v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ezzouhairi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Ribeiro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2005.12.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZNTK7D1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326826v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327313v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022150v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Smith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326834v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alvaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laumonier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tortosa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02309572v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J &#193;lvaro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puddu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10519-8_8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>