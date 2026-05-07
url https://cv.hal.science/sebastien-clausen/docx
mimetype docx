--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien CLAUSEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor - Université de Lille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2476-1512</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087189887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000441690036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambrian (Stage 4 to Wuliuan) brachiopods from Sonora, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Holmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansoureh Ghobadi Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (6), pp.1264-1284. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2022.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambrian Age 3 small shelly fossils from the Terrades inlier, southern Pyrenees, Spain: Biostratigraphic and paleobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Devaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (3), pp.552-582. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2021.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in the Ediacaran to Lower Ordovician sedimentary zircon provenances of Northwest Gondwana: the Pyrenean files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Javier Alvaro Blasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/GeologicaActa2022.20.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of palaeo-redox and diagenetic conditions on the spatial distribution of Cambrian biotas: A case study from the upper Shuijingtuo Formation (Cambrian Series 2, Stage 3), Three Gorges area of South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliha Zareen Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglai Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cui Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 548, pp.109696. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02557644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse cuticular remains in Cambrian (Series 2) SSF assemblages from China and the pioneer metazoan colonization of offshore environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats E Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglai Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of palaeo-redox and diagenetic conditions on the spatial distribution of Cambrian biotas: A case study from the upper Shuijingtuo Formation (Cambrian Series 2, Stage 3), Three Gorges area of South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliha Zareen Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglai Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cui Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Ediacaran-Lower Ordovician (pre-Sardic) stratigraphic framework of the Eastern Pyrenees, southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/GeologicaActa2018.16.4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadomian volcanosedimentary complexes across the Ediacaran–Cambrian transition of the Eastern Pyrenees, southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107 (5), pp.1579-1601. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-017-1559-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01644354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U–Pb laser ablation ICP-MS zircon dating across the Ediacaran–Cambrian transition of the Montagne Noire, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 349 (8), pp.380-390. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2016.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01574690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournaisian (Early Carboniferous) foraminifers of the Kuznetsk Basin (South-West Siberia, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Timokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (1-2), pp.2. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Ordovician crinoids from France: New data from the Darriwilian of the Armorican Massif and palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William I. Ausich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kundura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (4), pp.301-313. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01230276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Middle Cambrian fauna of skeletal fossils from the Kuonamka Formation, northern Siberia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kouchinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bengtson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gubanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Malinky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcheringa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.1-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and ultrastructure of epilithic versus cryptic, microbial growth in lower Cambrian phosphorites from the Montagne Noire, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelmatozoan echinoderms colonized carbonate firm-ground substrates in high energy environments since the basal middle Cambrian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25, pp.764-768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of echinoderms from the Lower Cambrian Chengjiang fauna of China: palaeoecological and palaeogeographical implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.-G. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bergtsröm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 294, pp.133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem structure and evolution in the earliest pelmatozoan echinoderms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew B. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (4), pp.737-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial mediation in Lower Cambrian shelled phosphorites of the northern Montagne Noire, France. In ALVARO J.J., Aretz M., Boulvain F., Münnecke A., VACHARD D. & Vennin E. (eds), Palaeozoic Reefs and Bioaccumulations: Climatic and Evolutionary Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geol. Soc London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spec. Publ., 275, pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botoman (Lower Cambrian) turbid- and clear-water reefs and associated environments from the high Atlas, Morocco. In ALVARO J.J., Aretz M., Boulvain F., Münnecke A., VACHARD D. & Vennin E. (eds), Palaeozoic Reefs and Bioaccumulations: Climatic and Evolutionary Controls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geol. Soc., London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spec. Publ., 275, pp.51-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ediacaran sedimentary architecture and carbonate productivity in the Atar cliffs, Adrar, Mauritania: Palaeoenvironments, chemostratigraphy and diagenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Bauluz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precambrian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153 (3-4), pp.236-261. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precamres.2006.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facies distribution of the Lower Cambrian criptic microbial and epibenthic archaeocyathan-microbial commmunities, western Anti-Atlas, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazzak El Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Chellai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (1), pp.35-53. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.2005.00752.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial crusts as indicators of stratigraphic diastems in the Cambrian Brèche à Micmacca, Atlas Mountains of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 185, pp.255-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early-Cambrian Boho volcano of the El Graara massif, Morocco: petrology, geodynamic setting and coeval sedimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ezzouhairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (3), pp.396-410. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2005.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletonized microfossils from the Lower—Middle Cambrian transition of the Cantabrian Mountains, northern Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (2), pp.223-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00074905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletonized microfossils from the Lower–Middle Cambrian transition of the Cantabrian Mountains, northern Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (2), pp.223-238, 8 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial crusts as indicators of stratigraphic diastems in the Cambrian Brèche à Micmacca, Atlas Mountains of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 185, pp.255-265, 5 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major geodynamic and sedimentary constraints on the chronostratigraphic correlation of the lower-middle Cambrian transition in the western Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (2), pp.145-160, 6 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoanatomy and biological affinities of a Cambrian deuterostome (Stylophora)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew B. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 438, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoanatomy and biological affinities of a Cambrian deuterostome (Stylophora).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 438, pp.351-354, 4 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pædomorphic patterns of the Cambrian genus Alueva (Trilobita, Ellipsocephalidae) from the Iberian Chains (NE Spain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.336-345, 7 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Early Cambrian eocrinoids from the Iberian Chains (NE Spain) and their role in nonreefal benthic comunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 97, 371-379, 3 fig., 2 pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanosedimentary complex encompassing the Ediacaran- Cambrian boundary interval in the Oriental Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laumonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de Paléontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeozoic Basement of the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeozoic Basement of the Pyrenees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp 229-259, 2019, Part of the Regional Geology Reviews book series (RGR), Print ISBN 978-3-030-10518-1 / Online ISBN 978-3-030-10519-8. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10519-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Terre Solide 2021-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Humler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04795791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien CLAUSEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor - Université de Lille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2476-1512</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087189887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000441690036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in the Ediacaran to Lower Ordovician sedimentary zircon provenances of Northwest Gondwana: the Pyrenean files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Javier Alvaro Blasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/GeologicaActa2022.20.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambrian Age 3 small shelly fossils from the Terrades inlier, southern Pyrenees, Spain: Biostratigraphic and paleobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Devaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (3), pp.552-582. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2021.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambrian (Stage 4 to Wuliuan) brachiopods from Sonora, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Holmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansoureh Ghobadi Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (6), pp.1264-1284. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2022.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of palaeo-redox and diagenetic conditions on the spatial distribution of Cambrian biotas: A case study from the upper Shuijingtuo Formation (Cambrian Series 2, Stage 3), Three Gorges area of South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliha Zareen Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglai Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cui Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 548, pp.109696. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02557644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of palaeo-redox and diagenetic conditions on the spatial distribution of Cambrian biotas: A case study from the upper Shuijingtuo Formation (Cambrian Series 2, Stage 3), Three Gorges area of South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliha Zareen Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglai Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cui Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse cuticular remains in Cambrian (Series 2) SSF assemblages from China and the pioneer metazoan colonization of offshore environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats E Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglai Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Ediacaran-Lower Ordovician (pre-Sardic) stratigraphic framework of the Eastern Pyrenees, southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/GeologicaActa2018.16.4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadomian volcanosedimentary complexes across the Ediacaran–Cambrian transition of the Eastern Pyrenees, southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107 (5), pp.1579-1601. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-017-1559-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01644354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U–Pb laser ablation ICP-MS zircon dating across the Ediacaran–Cambrian transition of the Montagne Noire, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 349 (8), pp.380-390. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2016.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01574690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournaisian (Early Carboniferous) foraminifers of the Kuznetsk Basin (South-West Siberia, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Timokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (1-2), pp.2. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Ordovician crinoids from France: New data from the Darriwilian of the Armorican Massif and palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William I. Ausich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kundura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (4), pp.301-313. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01230276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Middle Cambrian fauna of skeletal fossils from the Kuonamka Formation, northern Siberia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kouchinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bengtson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gubanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Malinky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcheringa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.1-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelmatozoan echinoderms colonized carbonate firm-ground substrates in high energy environments since the basal middle Cambrian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25, pp.764-768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of echinoderms from the Lower Cambrian Chengjiang fauna of China: palaeoecological and palaeogeographical implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.-G. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bergtsröm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 294, pp.133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and ultrastructure of epilithic versus cryptic, microbial growth in lower Cambrian phosphorites from the Montagne Noire, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem structure and evolution in the earliest pelmatozoan echinoderms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew B. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (4), pp.737-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botoman (Lower Cambrian) turbid- and clear-water reefs and associated environments from the high Atlas, Morocco. In ALVARO J.J., Aretz M., Boulvain F., Münnecke A., VACHARD D. & Vennin E. (eds), Palaeozoic Reefs and Bioaccumulations: Climatic and Evolutionary Controls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geol. Soc., London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spec. Publ., 275, pp.51-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial mediation in Lower Cambrian shelled phosphorites of the northern Montagne Noire, France. In ALVARO J.J., Aretz M., Boulvain F., Münnecke A., VACHARD D. & Vennin E. (eds), Palaeozoic Reefs and Bioaccumulations: Climatic and Evolutionary Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geol. Soc London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Spec. Publ., 275, pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ediacaran sedimentary architecture and carbonate productivity in the Atar cliffs, Adrar, Mauritania: Palaeoenvironments, chemostratigraphy and diagenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Bauluz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precambrian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153 (3-4), pp.236-261. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precamres.2006.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletonized microfossils from the Lower–Middle Cambrian transition of the Cantabrian Mountains, northern Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (2), pp.223-238, 8 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletonized microfossils from the Lower—Middle Cambrian transition of the Cantabrian Mountains, northern Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (2), pp.223-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00074905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early-Cambrian Boho volcano of the El Graara massif, Morocco: petrology, geodynamic setting and coeval sedimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ezzouhairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (3), pp.396-410. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2005.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facies distribution of the Lower Cambrian criptic microbial and epibenthic archaeocyathan-microbial commmunities, western Anti-Atlas, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazzak El Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Chellai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (1), pp.35-53. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.2005.00752.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial crusts as indicators of stratigraphic diastems in the Cambrian Brèche à Micmacca, Atlas Mountains of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Javier Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 185, pp.255-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial crusts as indicators of stratigraphic diastems in the Cambrian Brèche à Micmacca, Atlas Mountains of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 185, pp.255-265, 5 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoanatomy and biological affinities of a Cambrian deuterostome (Stylophora)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew B. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 438, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major geodynamic and sedimentary constraints on the chronostratigraphic correlation of the lower-middle Cambrian transition in the western Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Javier Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (2), pp.145-160, 6 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoanatomy and biological affinities of a Cambrian deuterostome (Stylophora).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 438, pp.351-354, 4 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pædomorphic patterns of the Cambrian genus Alueva (Trilobita, Ellipsocephalidae) from the Iberian Chains (NE Spain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.336-345, 7 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Early Cambrian eocrinoids from the Iberian Chains (NE Spain) and their role in nonreefal benthic comunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 97, 371-379, 3 fig., 2 pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanosedimentary complex encompassing the Ediacaran- Cambrian boundary interval in the Oriental Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laumonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de Paléontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeozoic Basement of the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Maria Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J Álvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Padel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeozoic Basement of the Pyrenees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp 229-259, 2019, Part of the Regional Geology Reviews book series (RGR), Print ISBN 978-3-030-10518-1 / Online ISBN 978-3-030-10519-8. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10519-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Terre Solide 2021-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Humler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04795791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1732B035"/>
+    <w:nsid w:val="3FE45A7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-clausen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2476-1512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087189887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000441690036" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863259v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Holmer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clausen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Popov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoureh Ghobadi Pour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2022.35" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03659917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Wallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Padel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Devaere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Javier &#193;lvaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2021.123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863220v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Javier Alvaro Blasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/GeologicaActa2022.20.14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557644v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Chang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliha Zareen Khan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglai Feng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Luo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109696" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats E Eriksson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110192" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02309563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier &#193;lvaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Casas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/GeologicaActa2018.16.4.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01644354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Javier Alvaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-017-1559-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colpaert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vachard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Timokhina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01230276v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William I. Ausich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kundura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2015.10.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N989R5ML-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouchinsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bengtson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clausen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gubanov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Malinky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Alvaro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zamora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Smith" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-G. Hou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergtsr&#246;m" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franzen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B. Smith" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Javier &#193;lvaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Bauluz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ader" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2006.11.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZJ0MR4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak El Albani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Chellai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2005.00752.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2MVLVFV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537706v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ezzouhairi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Ribeiro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2005.12.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZNTK7D1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326826v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327313v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022150v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Smith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326834v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alvaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laumonier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tortosa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02309572v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J &#193;lvaro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puddu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10519-8_8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-clausen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2476-1512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087189887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000441690036" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Padel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clausen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Javier Alvaro Blasco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/GeologicaActa2022.20.14" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03659917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Wallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Devaere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Javier &#193;lvaro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2021.123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Holmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Popov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoureh Ghobadi Pour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2022.35" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02557644v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Chang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliha Zareen Khan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglai Feng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Luo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109696" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818671v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098237v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats E Eriksson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110192" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02309563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier &#193;lvaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Casas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/GeologicaActa2018.16.4.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01644354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Javier Alvaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-017-1559-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colpaert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vachard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Timokhina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01230276v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William I. Ausich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kundura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2015.10.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N989R5ML-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouchinsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bengtson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clausen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gubanov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Malinky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721727v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zamora" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvaro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Smith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-G. Hou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergtsr&#246;m" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franzen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Alvaro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B. Smith" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Javier &#193;lvaro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Bauluz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ader" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2006.11.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZJ0MR4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326826v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537706v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ezzouhairi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Ribeiro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2005.12.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZNTK7D1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak El Albani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Chellai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2005.00752.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2MVLVFV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022203v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B Smith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326834v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alvaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laumonier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tortosa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02309572v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J &#193;lvaro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puddu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10519-8_8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>