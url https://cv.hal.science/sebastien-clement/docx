--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -102,956 +102,1189 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur les jardins et savoirs jardiniers de La Réunion : premiers résultats d’une recherche sur la biodiversité « cultivée »</w:t>
+                <w:t xml:space="preserve">Un quartier refuge en bord de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CEDTI Chroniques de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Research Chronicles, 2, pp.54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673271v1</w:t>
+                <w:t xml:space="preserve">hal-05539459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur les jardins et savoirs jardiniers de La Réunion : premiers résultats d’une recherche sur la biodiversité « cultivée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 15, n°1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/120ck⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la Réunion, un jardin-école pour la planète.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersion d’étudiants dans une démarche de recherche sur l’évolution de la biodiversité au cœur d’un projet architectural et paysager.</w:t>
+                <w:t xml:space="preserve">L'UFR Santé, un parc habité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septièmes Rencontres du Réseau EnsaÉco. « (A) MÉNAGER LE VIVANT De l’ostracisation du vivant non-humain à la recherche de cohabitations apaisées »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ensa-Eco et ENSA Bordeaux, May 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">BIAT 2024 : Pratiques alternatives du projet dans les environnements tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole d'Architecture de La Réunion, Nov 2024, Le Port (La Réunion), France. pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186453v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental garden to study cultivated biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COCE : Conference on Communication And Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Environmental Communication Association, Jun 2025, Hobart, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivated biodiversity, a territorial fabric?</w:t>
+                <w:t xml:space="preserve">Immersion d’étudiants dans une démarche de recherche sur l’évolution de la biodiversité au cœur d’un projet architectural et paysager.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Fifth International Conference on Diversity in Organizations, Communities &amp; Nations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Common Ground Research Networks, Jun 2025, NICOSIA, Cyprus</w:t>
+              <w:t xml:space="preserve">Septièmes Rencontres du Réseau EnsaÉco. « (A) MÉNAGER LE VIVANT De l’ostracisation du vivant non-humain à la recherche de cohabitations apaisées »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ensa-Eco et ENSA Bordeaux, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463241v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Nout' zardin, nout' patrimoine »</w:t>
+                <w:t xml:space="preserve">Cultivated biodiversity, a territorial fabric?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée mondiale de la diversité culturelle pour le dialogue et le développement, "Nout Jardin"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil de la Culture, de l'Education et de l'Environnement (CCEE), May 2025, Saint-Denis Réunion, France</w:t>
+              <w:t xml:space="preserve">Twenty-Fifth International Conference on Diversity in Organizations, Communities &amp; Nations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Common Ground Research Networks, Jun 2025, NICOSIA, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186431v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A third garden: Hypothesis of the cultivated biodiversity as a resource for territory management.</w:t>
+                <w:t xml:space="preserve">« Nout' zardin, nout' patrimoine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEDTI COLLOQUIUM : WATER IN ALL ITS INSULAR STATES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEDTI, Nov 2024, Institut Français - Ile Maurice, Mauritius. pp.95</w:t>
+              <w:t xml:space="preserve">Journée mondiale de la diversité culturelle pour le dialogue et le développement, "Nout Jardin"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil de la Culture, de l'Education et de l'Environnement (CCEE), May 2025, Saint-Denis Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089293v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité cultivée, une ressource pour nos territoires menacés</w:t>
+                <w:t xml:space="preserve">A third garden: Hypothesis of the cultivated biodiversity as a resource for territory management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gécobio 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parc national de La Réunion, Nov 2025, Le Tampon (La Réunion), France</w:t>
+              <w:t xml:space="preserve">CEDTI COLLOQUIUM : WATER IN ALL ITS INSULAR STATES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEDTI, Nov 2024, Institut Français - Ile Maurice, Mauritius. pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463269v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’UFR Santé de Saint-Pierre, un parc habité.</w:t>
+                <w:t xml:space="preserve">Biodiversité cultivée, une ressource pour nos territoires menacés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale d’Architecture Tropicale de La Réunion 2024 : « Pratiques alternatives du projet dans les environnements tropicaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole d'architecture de la Réunion, Nov 2024, Le Port (La Réunion), France</w:t>
+              <w:t xml:space="preserve">Gécobio 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc national de La Réunion, Nov 2025, Le Tampon (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186001v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’UFR Santé de Saint-Pierre, un parc habité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale Internationale d’Architecture Tropicale de La Réunion 2024 : « Pratiques alternatives du projet dans les environnements tropicaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole d'architecture de la Réunion, Nov 2024, Le Port (La Réunion), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersion d’étudiants dans un processus d’enquête sur les jardins créoles et savoirs jardiniers de La Réunion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixièmes rencontres du réseau de l’enseignement écologique dans les ENSA(P), L’ECOSYSTEME TERRITOIRE : Le paysage, les milieux vivants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSA-Eco, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jardin créole est-il un lieu stratégique pour préserver la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces Naturels et Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Idealco, Nov 2023, Webconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Art des Jardins à la Réunion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jardins à La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CANOPÉ, 2015, 978-8-2845-7908-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aménagement paysager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le théâtre de plein air de Saint-Gilles : architecte, Jean Tribel sous la direction de Yves-Michel Bernard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Espérou, 2011, 9782912261618 2912261619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1061,215 +1294,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardin tropical et quête de la biodiversité : transmission, évolution et renouvellement des pratiques et savoirs jardiniers à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Michel de Montaigne - Bordeaux III, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023BOR30003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04082322v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternative project practices in tropical environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctoral. Reunion Island, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative project and reseach pratices in tropical environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFLA 2025 Guiding Landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1416,51 +1743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sebastienclement.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673271v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;bastien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635758v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186453v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186431v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02790254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04082322v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BOR30003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sebastienclement.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539459v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;bastien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Munier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673271v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555228v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186431v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089293v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02790254v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02748814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04082322v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BOR30003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463281v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>