--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1666,325 +1666,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size determination of mixed liquid and frozen water droplets using interferometric out-of-focus imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D boundary line measurement of irregular particle with digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuecheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longchao Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.09.009⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 295, pp.96--103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.11.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655691v1</w:t>
+                <w:t xml:space="preserve">hal-01611243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D boundary line measurement of irregular particle with digital holography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size determination of mixed liquid and frozen water droplets using interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Jacquot Kielar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 295, pp.96--103. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 178, pp.108 - 116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.11.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611243v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous interferometric in-focus and out-of-focus imaging of ice crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Jacquot Kielar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2214,559 +2214,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measurement of 3D velocity and 2D rotation of irregular particle with digital holographic particle tracking velocimetry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Longchao Yao</w:t>
+                <w:t xml:space="preserve">Recovering the size of nanoparticles by digital in-line holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darawan Pejchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Grehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.06.052⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (14), pp.18351-18360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.018351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612367v1</w:t>
+                <w:t xml:space="preserve">hal-01173974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Progress on Interferometry Techniques Applied to Particle Measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limits on rough-particle sizing with low-defocus interferometric imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Particuology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.52--58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.partic.2014.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.01.106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01597663v1</w:t>
+                <w:t xml:space="preserve">hal-01612361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits on rough-particle sizing with low-defocus interferometric imaging</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simultaneous measurement of 3D velocity and 2D rotation of irregular particle with digital holographic particle tracking velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuecheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longchao Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particuology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 284, pp.371--378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.06.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.partic.2014.07.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01612361v1</w:t>
+                <w:t xml:space="preserve">hal-01612367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering the size of nanoparticles by digital in-line holography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darawan Pejchan</w:t>
+                <w:t xml:space="preserve">Some Progress on Interferometry Techniques Applied to Particle Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Grehan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Brunel</w:t>
+                <w:t xml:space="preserve">Annie Garo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (14), pp.18351-18360. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102, pp.54-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.23.018351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.01.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173974v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual wavelength digital holography for 3D particle image velocimetry</w:t>
               </w:r>
@@ -3148,421 +3148,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric out-of-focus imaging for the 3D tracking of spherical bubbles in a cylindrical channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Shen</w:t>
+                <w:t xml:space="preserve">Determination of the Size of Irregular Particles Using Interferometric Out-of-Focus Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Saengkaew</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Brunel</w:t>
+                <w:t xml:space="preserve">Huanhuan Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Delobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.01.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/143904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112745v1</w:t>
+                <w:t xml:space="preserve">hal-02112747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line holography in a droplet with cavitation air bubbles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interferometric out-of-focus imaging for the 3D tracking of spherical bubbles in a cylindrical channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saengkaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14056⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 320, pp.156-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662928v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Size of Irregular Particles Using Interferometric Out-of-Focus Imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+                <w:t xml:space="preserve">Digital in-line holography in a droplet with cavitation air bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Delobel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Pejchang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014, pp.1-8. </w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2014/143904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112747v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital in-line holography assessment for general phase and opaque particle</w:t>
               </w:r>
@@ -3721,51 +3721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4067,51 +4067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous 3D location and size measurement of spherical bubbles using cylindrical interferometric out-of-focus imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanhuan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4305,51 +4305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylindrical interferometric out-of-focus imaging for the analysis of droplets in a volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanhuan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4866,282 +4866,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of multiple exposure digital in-line holography to particle tracking in a Benard-von Karman vortex flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital in-line holography with an elliptical, astigmatic Gaussian beam : wide-angle reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nebya Salah</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Augustus. J. E. M Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25, pp.1459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.25.001459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648379v1</w:t>
+                <w:t xml:space="preserve">hal-00767634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line holography with an elliptical, astigmatic Gaussian beam : wide-angle reconstruction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Brunel</w:t>
+                <w:t xml:space="preserve">Application of multiple exposure digital in-line holography to particle tracking in a Benard-von Karman vortex flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebya Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Paranthoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Allano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (7), pp.074001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767634v1</w:t>
+                <w:t xml:space="preserve">hal-00648379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital in-line holography in thick optical systems: application to visualization in pipes</w:t>
               </w:r>
@@ -6136,51 +6136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Jacquot Kielar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6479,307 +6479,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D tomography of triphasic flows using interferometric out-of-focus imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital in-line Holography for Particle Diagnostics in Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Droplets 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129385v1</w:t>
+                <w:t xml:space="preserve">hal-01663942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line Holography for Particle Diagnostics in Flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D tomography of triphasic flows using interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lebon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">EMN Meeting on Droplets 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663942v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Tomography of Irregular Rough Particles Using Interferometric Out-of-Focus Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6869,90 +6869,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie interférométrique de particules irrégulières: du principe de la mesure au design de systèmes de tomographie simplifiée de particules dans un écoulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Jacquot Kielar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanhuan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Journée Thématique de l’Association Francophone de Vélocimétrie Laser sur les systèmes embarqués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Meudon, France</w:t>
@@ -6975,550 +6975,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view interferometric out-of-focus imaging for the tomography of irregular rough particles in a flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual wavelength digital holography for 3D particle Image Velocimetry : application to vortex dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Heidelberg, France. pp.DW5E.1, </w:t>
+              <w:t xml:space="preserve">Digital Holography and 3D imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heidelberg, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/DH.2016.DW5E.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/DH.2016.DM4I.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129373v1</w:t>
+                <w:t xml:space="preserve">hal-02421535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual wavelength digital holography for 3D particle Image Velocimetry : application to vortex dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Perret</w:t>
+                <w:t xml:space="preserve">Dual wavelength digital holography for 3D Particle Image Velocimetry: Application to vortex dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and 3D imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Heidelberg, Germany. </w:t>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heidelberg, Germany. pp.DM4I.3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/DH.2016.DM4I.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/DH.2016.DM4I.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421535v1</w:t>
+                <w:t xml:space="preserve">hal-02363009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual wavelength digital holography for 3D Particle Image Velocimetry: Application to vortex dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomography of irregular rough particles using multi-view interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ILASS – Europe 2016, 27th Annual Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363009v1</w:t>
+                <w:t xml:space="preserve">hal-02129382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography of irregular rough particles using multi-view interferometric out-of-focus imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Multi-view interferometric out-of-focus imaging for the tomography of irregular rough particles in a flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS – Europe 2016, 27th Annual Conference on Liquid Atomization and Spray Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, France. pp.DW5E.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2016.DW5E.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129382v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vélocimétrie par holographie numérique à deux longueurs d’onde : étalonnage et résultats</w:t>
               </w:r>
@@ -7878,398 +7878,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous 3D location and size measurement of bubbles and irregular sand particles using interferometric out-of-focus imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaële Perret</w:t>
+                <w:t xml:space="preserve">Two techniques for the characterization of droplets: Interferometric out-of-focus imaging for the characterization of droplets and icing conditions, droplet’s digital in-line holography for the detection of nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darawan Pejchang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wisuttida Wichitwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Naples, Italy</w:t>
+              <w:t xml:space="preserve">EMN Meeting on Droplets 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129379v1</w:t>
+                <w:t xml:space="preserve">hal-02129388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual wavelength digital holography for 3D particle Image Velocimetry : application to vortex dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Grare</w:t>
+                <w:t xml:space="preserve">Simultaneous 3D location and size measurement of bubbles and irregular sand particles using interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanhuan Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and 3D imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Shanghai, China</w:t>
+              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421505v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two techniques for the characterization of droplets: Interferometric out-of-focus imaging for the characterization of droplets and icing conditions, droplet’s digital in-line holography for the detection of nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual wavelength digital holography for 3D particle Image Velocimetry : application to vortex dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Droplets 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Phuket, Thailand</w:t>
+              <w:t xml:space="preserve">Digital Holography and 3D imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129388v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual wavelength digital holography for 3D Particle Image Velocimetry: experimental validation</w:t>
               </w:r>
@@ -8523,51 +8523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous 3D location and size measurement of mixed bubbles and sand particles in a flow using interferometric particle imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Péret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8683,51 +8683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara González Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8782,51 +8782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital In-Line Holography for the 3D-vizualization of inclusions in a droplet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darawan Pejchang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wisuttida Wichitwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9045,51 +9045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Wichitwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pejchang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9470,51 +9470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Hattay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Belaid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2025.109023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.E.M. Janssen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-021-00154-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.09.075" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2018.1524797" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997959" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouldarbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coetmellec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2017.08.046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuecheng Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.001526" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaitre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcheron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.55.004902" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963131" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longchao Yao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.000A60" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331147v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.55.000a49" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot Kielar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.09.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.11.061" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemaitre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Yingchun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porcheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.04.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WLD4876-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2187-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612367v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.06.052" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Garo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.01.106" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612361v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2014.07.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01173974v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Pejchan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Grehan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.018351" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2015.15009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisuttida Wichitwong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Masselot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5020062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.007773" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saengkaew" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.01.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pejchang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14056" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112747v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Shen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Delobel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/143904" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wichitwong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. E. M. Janssen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.04.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Walle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corbin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.0000A9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112751v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.04.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mees" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fr&#233;chou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.023522" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769866v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2010.10027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779175v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Remacha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.007807" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00359143v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel A&#239;t Ameur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648379v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebya Salah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767634v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustus. J. E. M Janssen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.001459" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Marc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebrun Denis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.004147" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663120v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.12.002270" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663118v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benkouider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.11.000224" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Buraga-Lefebvre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cafer &#214;zkul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0143-8166(00)00050-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20L203FH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861335v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2018.DM5F.1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097687v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromager" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot-Kielar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Tawk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307493" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129394v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Grare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129385v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ouldarbi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663942v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129383v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129393v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129373v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DW5E.1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421535v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DM4I.2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DM4I.3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129382v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421519v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remacha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dorey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363577v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Wang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2016.JW4A.24" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129388v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Pejchang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2015.DM2A.3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129370v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112738v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;ret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2015.DTh3A.2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129378v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonz&#225;lez Ruiz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129380v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663045v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Hattay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Belaid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2025.109023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.E.M. Janssen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-021-00154-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.09.075" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2018.1524797" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997959" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouldarbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coetmellec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2017.08.046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuecheng Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.001526" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaitre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcheron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.55.004902" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963131" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longchao Yao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.000A60" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331147v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.55.000a49" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.11.061" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot Kielar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.09.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemaitre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Yingchun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porcheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.04.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WLD4876-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2187-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01173974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Pejchan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Grehan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.018351" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612361v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2014.07.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.06.052" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597663v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Garo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.01.106" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2015.15009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisuttida Wichitwong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Masselot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5020062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.007773" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Shen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Delobel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/143904" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112745v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saengkaew" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.01.020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662928v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pejchang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wichitwong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. E. M. Janssen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.04.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Walle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corbin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.0000A9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112751v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.04.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mees" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fr&#233;chou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.023522" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769866v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2010.10027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779175v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Remacha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.007807" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00359143v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel A&#239;t Ameur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767634v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustus. J. E. M Janssen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.001459" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648379v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebya Salah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Marc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebrun Denis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.004147" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663120v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.12.002270" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663118v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benkouider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.11.000224" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Buraga-Lefebvre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cafer &#214;zkul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0143-8166(00)00050-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20L203FH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861335v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2018.DM5F.1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097687v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromager" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot-Kielar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Tawk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307493" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129394v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Grare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663942v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129385v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ouldarbi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129383v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129393v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421535v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DM4I.2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363009v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DM4I.3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129382v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129373v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DW5E.1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421519v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remacha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dorey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363577v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Wang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2016.JW4A.24" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129388v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Pejchang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129379v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2015.DM2A.3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129370v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112738v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;ret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2015.DTh3A.2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129378v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonz&#225;lez Ruiz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129380v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663045v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>