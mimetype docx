--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2214,559 +2214,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering the size of nanoparticles by digital in-line holography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darawan Pejchan</w:t>
+                <w:t xml:space="preserve">Simultaneous measurement of 3D velocity and 2D rotation of irregular particle with digital holographic particle tracking velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuecheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longchao Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.23.018351⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 284, pp.371--378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.06.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173974v1</w:t>
+                <w:t xml:space="preserve">hal-01612367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits on rough-particle sizing with low-defocus interferometric imaging</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Some Progress on Interferometry Techniques Applied to Particle Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Garo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particuology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.partic.2014.07.008⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102, pp.54-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.01.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612361v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measurement of 3D velocity and 2D rotation of irregular particle with digital holographic particle tracking velocimetry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limits on rough-particle sizing with low-defocus interferometric imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.06.052⟩</w:t>
+              <w:t xml:space="preserve">Particuology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.52--58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.partic.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612367v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Progress on Interferometry Techniques Applied to Particle Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+                <w:t xml:space="preserve">Recovering the size of nanoparticles by digital in-line holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darawan Pejchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Grehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Garo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 102, pp.54-63. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (14), pp.18351-18360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.01.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.018351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597663v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual wavelength digital holography for 3D particle image velocimetry</w:t>
               </w:r>
@@ -3148,421 +3148,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Size of Irregular Particles Using Interferometric Out-of-Focus Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interferometric out-of-focus imaging for the 3D tracking of spherical bubbles in a cylindrical channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saengkaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tony Delobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/143904⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 320, pp.156-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112747v1</w:t>
+                <w:t xml:space="preserve">hal-02112745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric out-of-focus imaging for the 3D tracking of spherical bubbles in a cylindrical channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Saengkaew</w:t>
+                <w:t xml:space="preserve">Digital in-line holography in a droplet with cavitation air bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pejchang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.01.020⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112745v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line holography in a droplet with cavitation air bubbles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Coetmellec</w:t>
+                <w:t xml:space="preserve">Determination of the Size of Irregular Particles Using Interferometric Out-of-Focus Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanhuan Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pejchang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tony Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9, </w:t>
+              <w:t xml:space="preserve">International Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2014/143904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662928v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital in-line holography assessment for general phase and opaque particle</w:t>
               </w:r>
@@ -3721,51 +3721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4067,51 +4067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous 3D location and size measurement of spherical bubbles using cylindrical interferometric out-of-focus imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanhuan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4305,51 +4305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylindrical interferometric out-of-focus imaging for the analysis of droplets in a volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanhuan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4866,282 +4866,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line holography with an elliptical, astigmatic Gaussian beam : wide-angle reconstruction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Brunel</w:t>
+                <w:t xml:space="preserve">Application of multiple exposure digital in-line holography to particle tracking in a Benard-von Karman vortex flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebya Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Paranthoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Allano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (7), pp.074001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767634v1</w:t>
+                <w:t xml:space="preserve">hal-00648379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of multiple exposure digital in-line holography to particle tracking in a Benard-von Karman vortex flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital in-line holography with an elliptical, astigmatic Gaussian beam : wide-angle reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nebya Salah</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Augustus. J. E. M Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25, pp.1459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.25.001459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648379v1</w:t>
+                <w:t xml:space="preserve">hal-00767634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital in-line holography in thick optical systems: application to visualization in pipes</w:t>
               </w:r>
@@ -6479,307 +6479,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line Holography for Particle Diagnostics in Flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D tomography of triphasic flows using interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lebon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">EMN Meeting on Droplets 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663942v1</w:t>
+                <w:t xml:space="preserve">hal-02129385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D tomography of triphasic flows using interferometric out-of-focus imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital in-line Holography for Particle Diagnostics in Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Droplets 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129385v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Tomography of Irregular Rough Particles Using Interferometric Out-of-Focus Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6869,90 +6869,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie interférométrique de particules irrégulières: du principe de la mesure au design de systèmes de tomographie simplifiée de particules dans un écoulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Jacquot Kielar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanhuan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Journée Thématique de l’Association Francophone de Vélocimétrie Laser sur les systèmes embarqués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Meudon, France</w:t>
@@ -6975,550 +6975,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual wavelength digital holography for 3D particle Image Velocimetry : application to vortex dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Grare</w:t>
+                <w:t xml:space="preserve">Multi-view interferometric out-of-focus imaging for the tomography of irregular rough particles in a flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Perret</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and 3D imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Heidelberg, Germany. </w:t>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, France. pp.DW5E.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/DH.2016.DM4I.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/DH.2016.DW5E.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421535v1</w:t>
+                <w:t xml:space="preserve">hal-02129373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual wavelength digital holography for 3D Particle Image Velocimetry: Application to vortex dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaële Perret</w:t>
+                <w:t xml:space="preserve">Dual wavelength digital holography for 3D particle Image Velocimetry : application to vortex dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Heidelberg, Germany. pp.DM4I.3, </w:t>
+              <w:t xml:space="preserve">Digital Holography and 3D imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heidelberg, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/DH.2016.DM4I.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/DH.2016.DM4I.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363009v1</w:t>
+                <w:t xml:space="preserve">hal-02421535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography of irregular rough particles using multi-view interferometric out-of-focus imaging</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dual wavelength digital holography for 3D Particle Image Velocimetry: Application to vortex dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS – Europe 2016, 27th Annual Conference on Liquid Atomization and Spray Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heidelberg, Germany. pp.DM4I.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2016.DM4I.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129382v1</w:t>
+                <w:t xml:space="preserve">hal-02363009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view interferometric out-of-focus imaging for the tomography of irregular rough particles in a flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomography of irregular rough particles using multi-view interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ILASS – Europe 2016, 27th Annual Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/DH.2016.DW5E.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02129373v1</w:t>
+                <w:t xml:space="preserve">hal-02129382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vélocimétrie par holographie numérique à deux longueurs d’onde : étalonnage et résultats</w:t>
               </w:r>
@@ -7878,195 +7878,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two techniques for the characterization of droplets: Interferometric out-of-focus imaging for the characterization of droplets and icing conditions, droplet’s digital in-line holography for the detection of nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual wavelength digital holography for 3D particle Image Velocimetry : application to vortex dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Droplets 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Phuket, Thailand</w:t>
+              <w:t xml:space="preserve">Digital Holography and 3D imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129388v1</w:t>
+                <w:t xml:space="preserve">hal-02421505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous 3D location and size measurement of bubbles and irregular sand particles using interferometric out-of-focus imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanhuan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8098,178 +8094,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual wavelength digital holography for 3D particle Image Velocimetry : application to vortex dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two techniques for the characterization of droplets: Interferometric out-of-focus imaging for the characterization of droplets and icing conditions, droplet’s digital in-line holography for the detection of nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darawan Pejchang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wisuttida Wichitwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and 3D imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Shanghai, China</w:t>
+              <w:t xml:space="preserve">EMN Meeting on Droplets 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421505v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual wavelength digital holography for 3D Particle Image Velocimetry: experimental validation</w:t>
               </w:r>
@@ -8523,51 +8523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous 3D location and size measurement of mixed bubbles and sand particles in a flow using interferometric particle imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Péret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8683,51 +8683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara González Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8782,51 +8782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital In-Line Holography for the 3D-vizualization of inclusions in a droplet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darawan Pejchang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wisuttida Wichitwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9045,51 +9045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Wichitwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pejchang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9470,51 +9470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Hattay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Belaid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2025.109023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.E.M. Janssen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-021-00154-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.09.075" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2018.1524797" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997959" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouldarbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coetmellec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2017.08.046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuecheng Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.001526" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaitre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcheron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.55.004902" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963131" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longchao Yao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.000A60" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331147v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.55.000a49" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.11.061" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot Kielar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.09.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemaitre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Yingchun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porcheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.04.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WLD4876-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2187-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01173974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Pejchan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Grehan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.018351" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612361v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2014.07.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.06.052" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597663v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Garo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.01.106" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2015.15009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisuttida Wichitwong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Masselot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5020062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.007773" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Shen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Delobel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/143904" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112745v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saengkaew" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.01.020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662928v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pejchang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wichitwong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. E. M. Janssen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.04.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Walle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corbin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.0000A9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112751v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.04.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mees" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fr&#233;chou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.023522" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769866v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2010.10027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779175v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Remacha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.007807" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00359143v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel A&#239;t Ameur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767634v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustus. J. E. M Janssen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.001459" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648379v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebya Salah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Marc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebrun Denis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.004147" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663120v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.12.002270" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663118v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benkouider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.11.000224" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Buraga-Lefebvre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cafer &#214;zkul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0143-8166(00)00050-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20L203FH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861335v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2018.DM5F.1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097687v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromager" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot-Kielar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Tawk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307493" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129394v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Grare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663942v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129385v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ouldarbi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129383v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129393v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421535v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DM4I.2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363009v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DM4I.3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129382v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129373v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DW5E.1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421519v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remacha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dorey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363577v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Wang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2016.JW4A.24" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129388v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Pejchang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129379v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2015.DM2A.3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129370v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112738v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;ret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2015.DTh3A.2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129378v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonz&#225;lez Ruiz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129380v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663045v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Hattay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Belaid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2025.109023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.E.M. Janssen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-021-00154-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.09.075" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2018.1524797" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997959" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouldarbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coetmellec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2017.08.046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuecheng Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.001526" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaitre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcheron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.55.004902" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861350v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963131" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longchao Yao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.000A60" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331147v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.55.000a49" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.11.061" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot Kielar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.09.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemaitre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Yingchun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porcheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.04.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WLD4876-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2187-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612367v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.06.052" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Garo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.01.106" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612361v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2014.07.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01173974v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Pejchan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Grehan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.018351" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2015.15009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisuttida Wichitwong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Masselot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5020062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.007773" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saengkaew" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.01.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pejchang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14056" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112747v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Shen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Delobel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/143904" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wichitwong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. E. M. Janssen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.04.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Walle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corbin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.0000A9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112751v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.04.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mees" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fr&#233;chou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.023522" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769866v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2010.10027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779175v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Remacha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.007807" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00359143v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel A&#239;t Ameur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648379v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebya Salah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767634v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustus. J. E. M Janssen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.001459" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Marc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebrun Denis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.004147" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663120v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.12.002270" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663118v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benkouider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.11.000224" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Buraga-Lefebvre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cafer &#214;zkul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0143-8166(00)00050-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20L203FH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861335v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2018.DM5F.1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097687v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromager" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot-Kielar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421547v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Tawk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307493" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129394v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Grare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129385v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ouldarbi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663942v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129383v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129393v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129373v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DW5E.1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421535v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DM4I.2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DM4I.3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129382v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421519v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remacha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dorey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363577v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Wang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2016.JW4A.24" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421505v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129379v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129388v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Pejchang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2015.DM2A.3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129370v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112738v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;ret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2015.DTh3A.2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129378v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonz&#225;lez Ruiz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129380v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663045v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>