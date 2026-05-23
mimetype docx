--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.71732522796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Corde </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After graduating from École Normale Supérieure de Lyon in 2008, Sébastien Corde joined the Laboratoire d'Optique Appliquée at École Polytechnique to work as a graduate student on the development of laser-plasma accelerators and their applications to femtosecond light sources. Within a few years he became an expert in his field, publishing an in-depth review article in Reviews of Modern Physics covering the research area of femtosecond x-ray sources from laser-plasma accelerators. Through a series of groundbreaking experiments, he pushed forward the understanding of the interaction underlying laser-plasma accelerators, demonstrated an innovative all-optical Compton gamma-ray source, and showed the potential of these novel light sources for applications, such as phase contrast imaging. Sébastien received his PhD in 2012 and was awarded the Outstanding Doctoral Thesis Research in Beam Physics Award from the American Physical Society, the “Prix René Pellat” from the French Physical Society, the John Dawson Thesis prize from the Laser and Plasma Accelerators Workshop, and the “Prix de thèse de l’École Polytechnique” from his graduate school, École Polytechnique. He continued his career as a Research Associate in the plasma wakefield acceleration group at SLAC, led by Mark J. Hogan. The experiments that he conducted at FACET have led to fast experimental progress in the field of plasma wakefield acceleration, e.g. with the demonstration of ultrahigh-field, low-energy spread acceleration of positrons in a plasma, published in Nature. Subtle physical effects, such as dark current induced by multiple ionization, and major milestones, such as the demonstration of the high-efficiency acceleration of an electron beam, were reported in high impact publications. In 2015, Sébastien started an appointment as Assistant Professor at École Polytechnique, continuing his research at the interface between beam-driven and laser-driven plasma accelerators, in particular in the context of his ERC Starting Grant project “Miniature beam-driven Plasma ACcelerators” (M-PAC). Contributing with key physics insight, such as the understanding of the role of self-focusing and head erosion for plasma acceleration in beam-ionized noble gases or the characterization of the field structure in the blowout cavity, he also lead many major experimental achievements in the field of positron acceleration in plasmas. Taking advantage of the synergies between beam-driven and laser-driven plasma accelerators, he showed their potential for an original hybrid source of bright gamma rays. Becoming full professor in 2019, Sébastien’s research activities are covering a broad range of physics phenomena in the context of the interaction between lasers, particle beams and plasmas, and their applications to particle accelerators, light sources and laboratory astrophysics. This includes the development a proof-of-concept plasma-accelerator-based free-electron laser, considered as the so-called 5th generation light source, the experimental and numerical study of astrophysically-relevant electromagnetic filamentation instabilities and of positron acceleration in plasma, beam-driven plasma wakefield acceleration experiments using the FACET-II facility at SLAC, as well as an experimental research program on hybrid staging of laser-driven and beam-driven plasma accelerators.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-triggered strong-field QED collisions in laser-plasma interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattys Pouyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Res.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.L032011. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.L032011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron Acceleration in Plasma Wakefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A Lindstrøm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gessner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.034801. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.27.034801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wakefield Generation in Hydrogen and Lithium Plasmas at FACET-II: Diagnostics and First Beam-Plasma Interaction Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Storey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P San Miguel Claveria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (5), pp.051302. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.27.051302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of meter-scale hydrogen plasmas and efficient, pump-depletion-limited wakefield excitation using 10 GeV electron bunches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Storey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. San Miguel Claveria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Phys.Control.Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (2), pp.025013. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ad1ae4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Hybrid Plasma Wakefield Acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Hidding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Assmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Yu Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics10020099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdense plasma lens with a transverse density gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Doss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ariniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Cary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ekerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (3), pp.031302. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.26.031302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channeling acceleration in crystals and nanostructures and studies of solid plasmas: new opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max F Gilljohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliia Mankovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo San Miguel Claveria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Sytov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bandiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (11), pp.P11008. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/18/11/P11008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing strong-field QED in beam-plasma collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. San Miguel Claveria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ariniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ekerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fiuza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.141. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-023-01294-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High average gradient in a laser-gated multistage plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor A. Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gilljohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Kononenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (13), pp.135001. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.135001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam current from downramp injection in electron-driven plasma wakefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Golovanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheroy Tata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89 (5), pp.965890502. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022377823001162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal dynamics of ultrarelativistic beam-plasma instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. San Miguel Claveria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilljohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.023085. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.023085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeded free-electron laser driven by a compact laser plasma accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Couperus Cabadağ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Irman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Berlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.150-156. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-022-01104-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of driver charge on wakefield characteristics in a plasma accelerator probed by femtosecond shadowgraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schöbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Yu Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Couperus Cabadağ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (8), pp.083034. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ac87c9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable and high quality electron beams from staged laser and plasma wakefield accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. M. Foerster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Döpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Haberstroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V. Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.041016. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.12.041016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a compact plasma accelerator powered by laser-accelerated electron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heinemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Gilljohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Y. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Couperus Cabadağ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.2895. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-23000-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and beam quality for positron acceleration in loaded plasma wakefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C S Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G J Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I A Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M J Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.043063. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevresearch.3.043063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free electron lasers driven by plasma accelerators: status and near-term prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Emma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J van Tilborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Assmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Laser Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e57. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/hpl.2021.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-dynamic density downramp injection in a beam-driven plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Couperus Cabadağ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schöbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-y Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.L042005. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevresearch.3.l042005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremely Dense Gamma-Ray Pulses in Electron Beam-Multifoil Collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archana Sampath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gilljohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), pp.064801. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.064801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of terawatt, attosecond pulses from relativistic transition radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinlu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B. Cesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Yakimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (9), pp.094801. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.094801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COXINEL transport of laser plasma accelerated electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oumbarek Espinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kitégi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), pp.034001. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ab5fec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometry for full temporal reconstruction of laser-plasma accelerator-based seeded free electron lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.013051. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ab6878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing ultrafast magnetic-field generation by current filamentation instability in femtosecond relativistic laser-matter interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kononenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M F Gilljohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.023123. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.023123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on the generation of electron beams from plasma-based accelerators and their near and long term applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.070602. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0004039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Beam Brightness and Undulator Radiation Brilliance for a Laser Plasma Acceleration Based Free Electron Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oumbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marcouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valléau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/instruments4010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy spread tuning of a laser-plasma accelerated electron beam in a magnetic chicane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (7), pp.074003. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ab8ca0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Hybrid LWFA-PWFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Hidding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Beaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Boulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Doepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (13), pp.2626. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9132626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid LWFA $\vert$ PWFA Staging as a Beam Energy and Brightness Transformer : Conceptual Design and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez de La Ossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Assmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Couperus Cabadağ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phil.Trans.Roy.Soc.Lond.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 377, pp.20180175. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2018.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron beam extraction from an electron-beam-driven plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Accel.Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (9), pp.091301. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.22.091301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable High Spatio-Spectral Purity Undulator Radiation from a Transported Laser Plasma Accelerated Electron Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oumbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.19020. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-55209-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of plasma waves and dynamics induced by laser-accelerated electron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Gilljohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Döpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Götzfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.011046. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.9.011046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing multi-coloured bunches through beam-induced ionization injection in plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vafaei-Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 377 (2151), pp.20180184. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2018.0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-ionized, beam-driven, underdense, passive thin plasma lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Doss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ariniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (11), pp.111001. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.22.111001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping trailing beams for beam loading via beam-induced-ionization injection at FACET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lígia Diana Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Vafaei-Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Emma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine I. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Z. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Accel.Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (11), pp.111303. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.22.111303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skew Quadrupole Effect of Laser Plasma Electron Beam Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oumbarek Espinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kitegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Sebdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (12), pp.2447. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9122447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betatron radiation and emittance growth in plasma wakefield accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. San Miguel Claveria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 377 (2151), pp.20180173. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2018.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of fluctuations in the down ramp plasma source profile on the emittance and current profile of the self-injected beam in a plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.K. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.L. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (11), pp.111301. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.22.111301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Brilliance Betatron $\gamma$-Ray Source Powered by Laser-Accelerated Electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Döpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (25), pp.254802. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.254802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher Correction: Control of laser plasma accelerated electrons for light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. A. Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04299-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03686257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma wakefield acceleration experiments at FACET II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (3), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aaa2e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of laser plasma accelerated electrons for light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03776-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Transverse Wakefields Induced by a Misaligned Positron Bunch in a Hollow Channel Plasma Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A Lindstrøm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (12), </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.124802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable femtosecond X-rays with tunable polarization from a laser-driven accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Döpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (11), pp.e17086. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/lsa.2017.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration of a trailing positron bunch in a plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (14180), </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-14524-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for high-energy and low-emittance electron beams using ionization injection of charge in a plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vafaei-Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K A Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (3), </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/58/3/034009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range attraction of an ultrarelativistic electron beam by a column of neutral plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C A Lindstrøm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (10), pp.103013 - 103013. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/10/103013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a positron beam-driven hollow channel plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spencer Gessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine I Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.11785. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 GeV energy gain in a beam-driven plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Litos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C I Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.034017. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/58/3/034017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of experimental laser imperfections on laser wakefield acceleration and betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.27846. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep27846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-mapping the longitudinal field structure of a nonlinear plasma accelerator cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse oscillations in plasma wakefield experiments at FACET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lindstrøm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 829, pp.94 - 98. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2016.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation on the accelerating gradient of a wakefield excited by an ultrarelativistic electron beam in rubidium plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vafaei-Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (10), pp.101303. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.19.101303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-field plasma acceleration in a high-ionization-potential gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C I Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.11898. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherenkov light-based beam profiling for ultrarelativistic electron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Gessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Bjerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 783, pp.35. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2015.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-gigaelectronvolt acceleration of positrons in a self-loaded plasma wakefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 524, pp.442. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature14890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser wakefield accelerator based light sources: potential applications and requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a G R Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S P D Mangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (8), pp.084015. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/56/8/084015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ionized preformed plasma at FACET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Z Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C I Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S A Edstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.084011. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/56/8/084011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-efficiency acceleration of an electron beam in a plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Litos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 515, pp.92. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam Loading by Distributed Injection of Electrons in a Plasma Wakefield Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vafaei-Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K A Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W B Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.025001. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.025001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular-Momentum Evolution in Laser-Plasma Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (13), pp.135002. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.135002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing electron acceleration and x-ray emission in laser-plasma accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brijesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (6), pp.063101. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4810791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1501. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond x rays from laser-plasma accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85, pp.85. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/RevModPhys.85.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for mitigating the ionization-induced beam head erosion problem in an electron-beam-driven plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vafaei-Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K A Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.101301. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.16.101301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betatron emission as a diagnostic for injection and acceleration mechanisms in laser plasma accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (12), pp.124023. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/54/12/124023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the electron energy by controlling the density perturbation position in laser plasma accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brijesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (6), pp.063104. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4725421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical Compton gamma-ray source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tafzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.308-311. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2012.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-monoenergetic electron beams production in a sharp density transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101, pp.111106. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4752114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Betatron X-Ray Radiation from Tunable Optically Injected Electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tafzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.255003. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.255003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the X-Ray Emission Region in a Laser-Plasma Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.215004. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.215004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot phase contrast imaging using laser-produced Betatron x-ray beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (13), pp. 2426-2428. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.002426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Scalings for radiation from plasma bubbles” [Phys. Plasmas 17, 056708 (2010)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stordeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.034701. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3566012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of the synchrotron-type spectrum of laser-produced Betatron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Payeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.033017. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/13/3/033017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact and high-quality gamma-ray source applied to 10 μm-range resolution radiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben-Ismaïl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olle Lundh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Rechatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.264101. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3604013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma wave undulator for laser-accelerated electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.033111. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3569827͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (4), pp.753-759. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of wakefield electron orbits in plasma wiggler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (7), pp.073106. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2952831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full characterization of a laser-produced keV x-ray betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (12), pp.124008. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/50/12/124008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Electron Trajectories in a Laser-Wakefield Cavity Using Betatron X-Ray Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (22), pp.225002. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.225002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and first results from FACET-II towards the demonstration of plasma wakefield acceleration, coherent radiation generation, and probing strong-field QED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Storey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ariniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Int. Particle Accelerator Conf. (IPAC'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Venice, Italy. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2023-TUPA104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channeling Acceleration in Crystals and Nanostructures and Studies of Solid Plasmas: New Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ariniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Ekerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Fiuza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snowmass 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron Acceleration in Linear, Moderately Non-Linear and Non-Linear Plasma Wakefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spencer Gessner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th North American Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Albuquerque, United States. pp.WEYD3, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-NAPAC2022-WEYD3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facet-ii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Alsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ariniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Linear Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Liverpool, United Kingdom. pp.631-635, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-LINAC2022-WE1AA03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy spread tuning of a laser-plasma accelerated electron beam in a magnetic chicane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser-Plasma Accelerator Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Split, Croatia. pp.074003, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ab8ca0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Undulator Radiation from a Compact Laser Plasma Acceleration Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oumbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kononenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADVANCES IN COMPUTATIONAL METHODS FOR X-RAY OPTICS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, United States. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2569386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of European Advanced Accelerator Workshop (EAAC) Working Group 1: Electron Beams from Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Irman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Turner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Advanced Accelerator Concepts Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La Biodola, Italy. pp.012001, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1596/1/012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress towards laser plasma based free electron laser on COXINEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Advanced Accelerator Concepts Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La Biodola, Italy. pp.012040, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1596/1/012040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron bunch acceleration in Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gessner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEGRO Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress towards seeded LWFA-based FEL and lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACET-II Science Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Menlo Park, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Towards Laser Plasma Electron Based Free Electron Laser on COXINEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Benabderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Free Electron Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Hamburg, Germany. pp.THP048, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-FEL2019-THP048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Gradient Wakefield Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN Accelerator School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Sesimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental progress in LWFA to PWFA staging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACET-II Science Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Menlo Park, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing multi-coloured bunches through beam-induced ionization injection in plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vafaei-Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.D. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.I. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directions in particle beam-driven plasma wakefield acceleration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Buckinghamshire, United Kingdom. pp.20180184, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2018.0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Laser Plasma Accelerated Electrons: A Route for Compact Free Electron Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Melbourne, Australia. pp.WEZPLS1, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2019-WEZPLS1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-305: Beam filamentation and bright gamma-ray bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACET-II Science Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Menlo Park, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-ray radiation in beam-plasma interaction as a diagnostics for emittance growth in PWFA and for beam filamentation instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Advanced Accelerator Concepts Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Isola d’Elba, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Positron Acceleration in PWFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIC Workshop 2019, CERN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lausane, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Hybrid LWFA-PWFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Hidding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Beaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Boulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Doepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Ahmad Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser-Driven Sources of High Energy Particles and Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Capri, Italy. pp.95-120, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-25850-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Free Electron Laser Using Laser Plasma Acceleration On COXINEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Briquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13TH INTERNATIONAL CONFERENCE ON SYNCHROTRON RADIATION INSTRUMENTATION (SRI2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5084597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Electron Transport in the COXINEL FEL Beamline Using a Laser-Plasma Accelerated Electron Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Free-Electron Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santa Fe, United States. pp.TUP061, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-FEL2017-TUP061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Free Electron Laser Using Laser Plasma Acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Benabderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.THPML033, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2018-THPML033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation and Manipulation of a Laser Plasma Acceleration Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th ICFA Advanced Beam Dynamics Workshop on Future Light Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Shanghai, China. pp.TUA2WC01, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-FLS2018-TUA2WC01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Transport on COXINEL Beam Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhagen, Denmark. pp.TUPIK003, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2017-TUPIK003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray emission from laser-accelerated electrons and its use as diagnostic of laser-plasma interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2014.JTh3L.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of longitudinal and transverse self-injections in laser-plasma wakefield accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser Acceleration of Electrons, Protons, and Ions II; and Medical Applications of Laser-Generated Beams of Particles II; and Harnessing Relativistic Plasma Waves III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2017422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical Betatron and Compton x-ray sources and application to phase contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/QELS.2012.QW3F.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser wakefield acceleration: application to Betatron X- ray radiation production and X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Payeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Photonics North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2001554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and Mapping of X-Ray Emission in a Laser-Plasma Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 CONFERENCE ON LASERS AND ELECTRO-OPTICS (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/QELS.2012.QW3F.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments of capillary discharge for laser plasma accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonid Arantchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Int. Conference on Dense Z-pinches, DZP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning and first measurements of the initial X-ray and γ-ray detectors at FACET-II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. San Miguel Claveria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Storey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ekerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeded free-electron laser driven by a compact laser plasma accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Couperus Cadabag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Irman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Berlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating strong-field QED processes in laser-electron beam collisions at Apollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I A Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Strategy for Particle Physics -- Accelerator R&D Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adolphsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angal-Kalinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Assmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CERN-2022-001, CERN. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam focusing by near-field transition radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gilljohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gremillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sampath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IP Paris; CEA; MPIK. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des accélérateurs laser-plasma aux sources de rayonnement X femtoseconde : étude, développement et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique des plasmas [physics.plasm-ph]. Ecole Polytechnique X, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00680257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId484"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.71732522796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Corde </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After graduating from École Normale Supérieure de Lyon in 2008, Sébastien Corde joined the Laboratoire d'Optique Appliquée at École Polytechnique to work as a graduate student on the development of laser-plasma accelerators and their applications to femtosecond light sources. Within a few years he became an expert in his field, publishing an in-depth review article in Reviews of Modern Physics covering the research area of femtosecond x-ray sources from laser-plasma accelerators. Through a series of groundbreaking experiments, he pushed forward the understanding of the interaction underlying laser-plasma accelerators, demonstrated an innovative all-optical Compton gamma-ray source, and showed the potential of these novel light sources for applications, such as phase contrast imaging. Sébastien received his PhD in 2012 and was awarded the Outstanding Doctoral Thesis Research in Beam Physics Award from the American Physical Society, the “Prix René Pellat” from the French Physical Society, the John Dawson Thesis prize from the Laser and Plasma Accelerators Workshop, and the “Prix de thèse de l’École Polytechnique” from his graduate school, École Polytechnique. He continued his career as a Research Associate in the plasma wakefield acceleration group at SLAC, led by Mark J. Hogan. The experiments that he conducted at FACET have led to fast experimental progress in the field of plasma wakefield acceleration, e.g. with the demonstration of ultrahigh-field, low-energy spread acceleration of positrons in a plasma, published in Nature. Subtle physical effects, such as dark current induced by multiple ionization, and major milestones, such as the demonstration of the high-efficiency acceleration of an electron beam, were reported in high impact publications. In 2015, Sébastien started an appointment as Assistant Professor at École Polytechnique, continuing his research at the interface between beam-driven and laser-driven plasma accelerators, in particular in the context of his ERC Starting Grant project “Miniature beam-driven Plasma ACcelerators” (M-PAC). Contributing with key physics insight, such as the understanding of the role of self-focusing and head erosion for plasma acceleration in beam-ionized noble gases or the characterization of the field structure in the blowout cavity, he also lead many major experimental achievements in the field of positron acceleration in plasmas. Taking advantage of the synergies between beam-driven and laser-driven plasma accelerators, he showed their potential for an original hybrid source of bright gamma rays. Becoming full professor in 2019, Sébastien’s research activities are covering a broad range of physics phenomena in the context of the interaction between lasers, particle beams and plasmas, and their applications to particle accelerators, light sources and laboratory astrophysics. This includes the development a proof-of-concept plasma-accelerator-based free-electron laser, considered as the so-called 5th generation light source, the experimental and numerical study of astrophysically-relevant electromagnetic filamentation instabilities and of positron acceleration in plasma, beam-driven plasma wakefield acceleration experiments using the FACET-II facility at SLAC, as well as an experimental research program on hybrid staging of laser-driven and beam-driven plasma accelerators.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-triggered strong-field QED collisions in laser-plasma interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattys Pouyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Res.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.L032011. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.L032011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron Acceleration in Plasma Wakefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A Lindstrøm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gessner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.034801. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.27.034801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wakefield Generation in Hydrogen and Lithium Plasmas at FACET-II: Diagnostics and First Beam-Plasma Interaction Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Storey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P San Miguel Claveria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (5), pp.051302. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.27.051302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of meter-scale hydrogen plasmas and efficient, pump-depletion-limited wakefield excitation using 10 GeV electron bunches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Storey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. San Miguel Claveria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Phys.Control.Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (2), pp.025013. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ad1ae4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Hybrid Plasma Wakefield Acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Hidding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Assmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Yu Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics10020099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdense plasma lens with a transverse density gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Doss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ariniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Cary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ekerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (3), pp.031302. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.26.031302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channeling acceleration in crystals and nanostructures and studies of solid plasmas: new opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max F Gilljohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliia Mankovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo San Miguel Claveria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Sytov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bandiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (11), pp.P11008. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/18/11/P11008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing strong-field QED in beam-plasma collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. San Miguel Claveria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ariniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ekerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fiuza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.141. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-023-01294-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High average gradient in a laser-gated multistage plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor A. Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gilljohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Kononenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (13), pp.135001. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.135001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam current from downramp injection in electron-driven plasma wakefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Golovanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheroy Tata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89 (5), pp.965890502. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022377823001162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal dynamics of ultrarelativistic beam-plasma instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. San Miguel Claveria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gilljohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.023085. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.023085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeded free-electron laser driven by a compact laser plasma accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Couperus Cabadağ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Irman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Berlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.150-156. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-022-01104-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of driver charge on wakefield characteristics in a plasma accelerator probed by femtosecond shadowgraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schöbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Yu Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Couperus Cabadağ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (8), pp.083034. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ac87c9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable and high quality electron beams from staged laser and plasma wakefield accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. M. Foerster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Döpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Haberstroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V. Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.041016. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.12.041016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a compact plasma accelerator powered by laser-accelerated electron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heinemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Gilljohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Y. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Couperus Cabadağ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.2895. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-23000-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and beam quality for positron acceleration in loaded plasma wakefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C S Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G J Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I A Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M J Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.043063. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevresearch.3.043063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free electron lasers driven by plasma accelerators: status and near-term prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Emma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J van Tilborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Assmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Laser Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e57. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/hpl.2021.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-dynamic density downramp injection in a beam-driven plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Couperus Cabadağ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pausch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schöbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-y Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.L042005. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevresearch.3.l042005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremely Dense Gamma-Ray Pulses in Electron Beam-Multifoil Collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archana Sampath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gilljohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), pp.064801. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.064801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of terawatt, attosecond pulses from relativistic transition radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinlu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B. Cesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Yakimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (9), pp.094801. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.094801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COXINEL transport of laser plasma accelerated electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oumbarek Espinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kitégi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), pp.034001. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ab5fec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometry for full temporal reconstruction of laser-plasma accelerator-based seeded free electron lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.013051. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ab6878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing ultrafast magnetic-field generation by current filamentation instability in femtosecond relativistic laser-matter interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kononenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M F Gilljohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.023123. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.023123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on the generation of electron beams from plasma-based accelerators and their near and long term applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.070602. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0004039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Beam Brightness and Undulator Radiation Brilliance for a Laser Plasma Acceleration Based Free Electron Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oumbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marcouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valléau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/instruments4010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy spread tuning of a laser-plasma accelerated electron beam in a magnetic chicane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (7), pp.074003. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ab8ca0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid LWFA $\vert$ PWFA Staging as a Beam Energy and Brightness Transformer : Conceptual Design and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez de La Ossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Assmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Couperus Cabadağ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phil.Trans.Roy.Soc.Lond.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 377, pp.20180175. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2018.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Hybrid LWFA-PWFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Hidding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Beaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Boulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Doepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (13), pp.2626. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9132626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron beam extraction from an electron-beam-driven plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Accel.Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (9), pp.091301. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.22.091301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable High Spatio-Spectral Purity Undulator Radiation from a Transported Laser Plasma Accelerated Electron Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oumbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.19020. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-55209-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of plasma waves and dynamics induced by laser-accelerated electron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Gilljohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Döpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Götzfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.011046. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.9.011046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing multi-coloured bunches through beam-induced ionization injection in plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vafaei-Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 377 (2151), pp.20180184. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2018.0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-ionized, beam-driven, underdense, passive thin plasma lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Doss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ariniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (11), pp.111001. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.22.111001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping trailing beams for beam loading via beam-induced-ionization injection at FACET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lígia Diana Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Vafaei-Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Emma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine I. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Z. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Accel.Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (11), pp.111303. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.22.111303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skew Quadrupole Effect of Laser Plasma Electron Beam Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oumbarek Espinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kitegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Sebdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (12), pp.2447. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9122447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betatron radiation and emittance growth in plasma wakefield accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. San Miguel Claveria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 377 (2151), pp.20180173. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2018.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of fluctuations in the down ramp plasma source profile on the emittance and current profile of the self-injected beam in a plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.K. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.L. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (11), pp.111301. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.22.111301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Brilliance Betatron $\gamma$-Ray Source Powered by Laser-Accelerated Electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Döpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (25), pp.254802. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.254802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher Correction: Control of laser plasma accelerated electrons for light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. A. Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04299-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03686257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma wakefield acceleration experiments at FACET II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (3), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aaa2e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of laser plasma accelerated electrons for light sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03776-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Transverse Wakefields Induced by a Misaligned Positron Bunch in a Hollow Channel Plasma Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A Lindstrøm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (12), </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.124802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable femtosecond X-rays with tunable polarization from a laser-driven accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Döpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (11), pp.e17086. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/lsa.2017.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration of a trailing positron bunch in a plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (14180), </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-14524-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for high-energy and low-emittance electron beams using ionization injection of charge in a plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vafaei-Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K A Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (3), </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/58/3/034009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range attraction of an ultrarelativistic electron beam by a column of neutral plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C A Lindstrøm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (10), pp.103013 - 103013. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/10/103013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 GeV energy gain in a beam-driven plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Litos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C I Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.034017. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/58/3/034017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of experimental laser imperfections on laser wakefield acceleration and betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.27846. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep27846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-mapping the longitudinal field structure of a nonlinear plasma accelerator cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a positron beam-driven hollow channel plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spencer Gessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiming An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine I Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.11785. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse oscillations in plasma wakefield experiments at FACET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lindstrøm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 829, pp.94 - 98. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2016.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation on the accelerating gradient of a wakefield excited by an ultrarelativistic electron beam in rubidium plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vafaei-Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B. Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (10), pp.101303. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.19.101303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-field plasma acceleration in a high-ionization-potential gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C I Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.11898. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherenkov light-based beam profiling for ultrarelativistic electron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Gessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Bjerke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 783, pp.35. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2015.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-gigaelectronvolt acceleration of positrons in a self-loaded plasma wakefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 524, pp.442. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature14890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser wakefield accelerator based light sources: potential applications and requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a G R Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S P D Mangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (8), pp.084015. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/56/8/084015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-efficiency acceleration of an electron beam in a plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Litos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 515, pp.92. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ionized preformed plasma at FACET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Z Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C I Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S A Edstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.084011. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/56/8/084011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam Loading by Distributed Injection of Electrons in a Plasma Wakefield Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vafaei-Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K A Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W B Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.025001. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.025001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.1501. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular-Momentum Evolution in Laser-Plasma Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (13), pp.135002. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.135002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing electron acceleration and x-ray emission in laser-plasma accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brijesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (6), pp.063101. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4810791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for mitigating the ionization-induced beam head erosion problem in an electron-beam-driven plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Vafaei-Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K A Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C E Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.101301. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.16.101301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond x rays from laser-plasma accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85, pp.85. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/RevModPhys.85.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the electron energy by controlling the density perturbation position in laser plasma accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brijesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (6), pp.063104. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4725421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betatron emission as a diagnostic for injection and acceleration mechanisms in laser plasma accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (12), pp.124023. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/54/12/124023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical Compton gamma-ray source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tafzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.308-311. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2012.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-monoenergetic electron beams production in a sharp density transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101, pp.111106. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4752114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the X-Ray Emission Region in a Laser-Plasma Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.215004. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.215004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot phase contrast imaging using laser-produced Betatron x-ray beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (13), pp. 2426-2428. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.002426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Scalings for radiation from plasma bubbles” [Phys. Plasmas 17, 056708 (2010)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stordeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Malka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.034701. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3566012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of the synchrotron-type spectrum of laser-produced Betatron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Payeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.033017. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/13/3/033017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Betatron X-Ray Radiation from Tunable Optically Injected Electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tafzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.255003. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.255003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma wave undulator for laser-accelerated electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.033111. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3569827͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact and high-quality gamma-ray source applied to 10 μm-range resolution radiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben-Ismaïl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olle Lundh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Rechatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.264101. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3604013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sebban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (4), pp.753-759. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of wakefield electron orbits in plasma wiggler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (7), pp.073106. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2952831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full characterization of a laser-produced keV x-ray betatron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (12), pp.124008. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/50/12/124008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Electron Trajectories in a Laser-Wakefield Cavity Using Betatron X-Ray Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (22), pp.225002. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.225002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and first results from FACET-II towards the demonstration of plasma wakefield acceleration, coherent radiation generation, and probing strong-field QED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Storey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ariniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Int. Particle Accelerator Conf. (IPAC'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Venice, Italy. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2023-TUPA104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channeling Acceleration in Crystals and Nanostructures and Studies of Solid Plasmas: New Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ariniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Ekerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Fiuza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snowmass 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron Acceleration in Linear, Moderately Non-Linear and Non-Linear Plasma Wakefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spencer Gessner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th North American Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Albuquerque, United States. pp.WEYD3, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-NAPAC2022-WEYD3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facet-ii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Alsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ariniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Linear Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Liverpool, United Kingdom. pp.631-635, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-LINAC2022-WE1AA03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy spread tuning of a laser-plasma accelerated electron beam in a magnetic chicane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser-Plasma Accelerator Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Split, Croatia. pp.074003, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ab8ca0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Undulator Radiation from a Compact Laser Plasma Acceleration Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oumbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kononenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADVANCES IN COMPUTATIONAL METHODS FOR X-RAY OPTICS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, United States. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2569386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress towards laser plasma based free electron laser on COXINEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Advanced Accelerator Concepts Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La Biodola, Italy. pp.012040, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1596/1/012040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of European Advanced Accelerator Workshop (EAAC) Working Group 1: Electron Beams from Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Irman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Turner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Advanced Accelerator Concepts Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La Biodola, Italy. pp.012001, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1596/1/012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress towards seeded LWFA-based FEL and lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACET-II Science Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Menlo Park, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positron bunch acceleration in Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gessner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEGRO Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Towards Laser Plasma Electron Based Free Electron Laser on COXINEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Benabderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Free Electron Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Hamburg, Germany. pp.THP048, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-FEL2019-THP048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Gradient Wakefield Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN Accelerator School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Sesimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental progress in LWFA to PWFA staging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACET-II Science Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Menlo Park, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing multi-coloured bunches through beam-induced ionization injection in plasma wakefield accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vafaei-Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.D. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.I. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directions in particle beam-driven plasma wakefield acceleration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Buckinghamshire, United Kingdom. pp.20180184, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2018.0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Laser Plasma Accelerated Electrons: A Route for Compact Free Electron Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emmanuelle Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Melbourne, Australia. pp.WEZPLS1, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2019-WEZPLS1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-305: Beam filamentation and bright gamma-ray bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACET-II Science Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Menlo Park, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Positron Acceleration in PWFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIC Workshop 2019, CERN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lausane, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Hybrid LWFA-PWFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Hidding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Beaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Boulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Doepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Ahmad Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser-Driven Sources of High Energy Particles and Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Capri, Italy. pp.95-120, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-25850-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-ray radiation in beam-plasma interaction as a diagnostics for emittance growth in PWFA and for beam filamentation instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Advanced Accelerator Concepts Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Isola d’Elba, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Free Electron Laser Using Laser Plasma Acceleration On COXINEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Briquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13TH INTERNATIONAL CONFERENCE ON SYNCHROTRON RADIATION INSTRUMENTATION (SRI2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5084597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Electron Transport in the COXINEL FEL Beamline Using a Laser-Plasma Accelerated Electron Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Free-Electron Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santa Fe, United States. pp.TUP061, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-FEL2017-TUP061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Free Electron Laser Using Laser Plasma Acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Benabderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.THPML033, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2018-THPML033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation and Manipulation of a Laser Plasma Acceleration Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th ICFA Advanced Beam Dynamics Workshop on Future Light Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Shanghai, China. pp.TUA2WC01, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-FLS2018-TUA2WC01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Transport on COXINEL Beam Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bielawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Particle Accelerator Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhagen, Denmark. pp.TUPIK003, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2017-TUPIK003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray emission from laser-accelerated electrons and its use as diagnostic of laser-plasma interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2014.JTh3L.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of longitudinal and transverse self-injections in laser-plasma wakefield accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser Acceleration of Electrons, Protons, and Ions II; and Medical Applications of Laser-Generated Beams of Particles II; and Harnessing Relativistic Plasma Waves III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2017422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical Betatron and Compton x-ray sources and application to phase contrast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/QELS.2012.QW3F.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser wakefield acceleration: application to Betatron X- ray radiation production and X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Payeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Photonics North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2001554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and Mapping of X-Ray Emission in a Laser-Plasma Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Lifschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Fitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 CONFERENCE ON LASERS AND ELECTRO-OPTICS (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/QELS.2012.QW3F.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments of capillary discharge for laser plasma accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonid Arantchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ta Phuoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Int. Conference on Dense Z-pinches, DZP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning and first measurements of the initial X-ray and γ-ray detectors at FACET-II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. San Miguel Claveria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Storey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ekerfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeded free-electron laser driven by a compact laser plasma accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Couperus Cadabag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Ghaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Irman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Berlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating strong-field QED processes in laser-electron beam collisions at Apollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I A Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Strategy for Particle Physics -- Accelerator R&D Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adolphsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Angal-Kalinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Assmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CERN-2022-001, CERN. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam focusing by near-field transition radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gilljohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gremillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sampath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IP Paris; CEA; MPIK. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des accélérateurs laser-plasma aux sources de rayonnement X femtoseconde : étude, développement et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Corde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique des plasmas [physics.plasm-ph]. Ecole Polytechnique X, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00680257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId484"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687079v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Matheron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattys Pouyez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.L032011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J Cao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A Lindstr&#248;m" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Adli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Corde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gessner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.27.034801" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Storey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P San Miguel Claveria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.27.051302" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. San Miguel Claveria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Nie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A Marsh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ad1ae4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04107590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Hidding" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Assmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bussmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Campbell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Yu Chang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics10020099" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04107513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Doss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ariniello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Cary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ekerfelt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.26.031302" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F Gilljohann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Mankovska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo San Miguel Claveria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sytov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bandiera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/11/P11008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matheron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fiuza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01294-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Knetsch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A. Andriyash" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gilljohann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.135001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04390348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Golovanov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheroy Tata" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022377823001162" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Peterson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilljohann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023085" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Couperus Cabada&#287;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Irman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berlioux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01104-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03782854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Sch&#246;bel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pausch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac87c9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Foerster" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haberstroh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Grafenstein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Campbell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.041016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372379v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heinemann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gilljohann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Chang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Couperus Cabada&#287;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23000-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03431502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Hue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Cao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I A Andriyash" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Knetsch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Hogan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.3.043063" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03466522v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Emma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Tilborg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Assmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cianchi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2021.39" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03466519v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Couperus Cabada&#287;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pausch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sch&#246;bel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bussmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-y Chang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.3.l042005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946161v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Sampath" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.064801" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlu Xu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Cesar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Yakimenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Hogan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.094801" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oumbarek Espinos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loulergue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kit&#233;gi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab5fec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908769v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bielawski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Couprie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab6878" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02567637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kononenko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Gilljohann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023123" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02905422v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joshi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mori" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475225v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oumbarek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcouill&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vall&#233;au" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/instruments4010001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090351v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roussel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blache" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab8ca0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02275693v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Beaton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Boulton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Doepp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9132626" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez de La Ossa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Assmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bussmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0175" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujii" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Marsh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. An" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hogan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.22.091301" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090370v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaith" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oumbarek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55209-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929120v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ding" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#246;tzfried" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schindler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.011046" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03466527v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vafaei-Najafabadi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amorim" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clarke" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0184" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403563v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Doss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.22.111001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392907v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Diana Amorim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Vafaei-Najafabadi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Emma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine I. Clarke" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Z. Green" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.22.111303" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348963v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kitegi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sebdaoui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9122447" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02275691v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Amorim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Clayton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0173" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403749v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Xu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.22.111301" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877696v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.254802" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686257v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Andriyash" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04299-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717474v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E Clayton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aaa2e3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01742457v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A Lindstr&#248;m" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Allen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beekman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.124802" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01651114v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2017.86" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01625287v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14524-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01612791v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vafaei-Najafabadi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W An" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Clayton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Joshi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K A Marsh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034009" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612782v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Lindstr&#248;m" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Allen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederico" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/103013" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01337399v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Gessner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Adli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Allen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming An" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine I Clarke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11785" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01337404v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Litos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C I Clarke" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01337403v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Davoine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fourmaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Kieffer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27846" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01612693v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12483" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01612784v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lindstr&#248;m" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.02.054" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554660v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Clayton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Mori" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.19.101303" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01337393v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11898" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172543v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Gessner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Bjerke" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.02.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01187900v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Allen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Clarke" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14890" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163743v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Albert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a G R Thomas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P D Mangles" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Banerjee" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/56/8/084015" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172496v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Z Green" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Edstrom" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/56/8/084011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01172514v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13882" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172417v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W B Mori" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.025001" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163764v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bouteiller" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.135002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163773v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brijesh" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810791" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164031v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fitour" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.85.1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172401v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zhou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.16.101301" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163772v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/54/12/124023" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164046v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725421" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164111v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.82" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164035v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752114" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172308v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fitour" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tafzi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.255003" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166876v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.215004" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164270v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002426" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164140v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stordeur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3566012" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164324v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ta Phuoc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Leguay" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Payeur" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/3/033017" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164267v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben-Isma&#239;l" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Lundh" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rechatin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3604013" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01172599v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569827&#852;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573313v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Albert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952831" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573324v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/50/12/124008" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3PPMXP28-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521888v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.225002" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802976v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Storey" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alsberg" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2023-TUPA104" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625973v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ariniello" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Corde" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Ekerfelt" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Fiuza" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901614v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Cao" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-NAPAC2022-WEYD3" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839853v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Clarke" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Allen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Alsberg" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-LINAC2022-WE1AA03" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886904v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537228v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2569386" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973136v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Turner" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1596/1/012001" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973140v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Couprie" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blache" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouvet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dietrich" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1596/1/012040" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02468141v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gessner" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466704v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497844v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Benabderrahmane" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bielawski" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FEL2019-THP048" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464451v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466727v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283515v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Amorim" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Clarke" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272673v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Blache" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-WEZPLS1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02468057v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02468063v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464466v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361956v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Ahmad Habib" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25850-4_5" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537232v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Couprie" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briquez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084597" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802026v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bouvet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FEL2017-TUP061" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871673v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berteaud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2018-THPML033" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871651v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FLS2018-TUA2WC01" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645984v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2017-TUPIK003" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402126v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2014.JTh3L.1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401771v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.4" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401690v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001554" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401722v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.5" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894208v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onid Arantchouk" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802993v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cao" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Piazza" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865214v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Couperus Cadabag" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229914v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grech" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lancia" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Audebert" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beck" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538896v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adolphsen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angal-Kalinin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arndt" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Assmann" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02937777v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gilljohann" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gremillet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sampath" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00680257v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687079v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Matheron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattys Pouyez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.L032011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J Cao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A Lindstr&#248;m" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Adli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Corde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gessner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.27.034801" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Storey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P San Miguel Claveria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.27.051302" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. San Miguel Claveria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Nie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A Marsh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ad1ae4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04107590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Hidding" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Assmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bussmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Campbell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Yu Chang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics10020099" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04107513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Doss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ariniello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Cary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ekerfelt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.26.031302" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F Gilljohann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Mankovska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo San Miguel Claveria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sytov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bandiera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/11/P11008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matheron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fiuza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01294-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Knetsch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A. Andriyash" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gilljohann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.135001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04390348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Golovanov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheroy Tata" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022377823001162" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Peterson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilljohann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023085" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Couperus Cabada&#287;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Irman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berlioux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01104-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03782854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Sch&#246;bel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pausch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac87c9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Foerster" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haberstroh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Grafenstein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Campbell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.041016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372379v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heinemann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gilljohann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Chang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Couperus Cabada&#287;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23000-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03431502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Hue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Cao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I A Andriyash" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Knetsch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Hogan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.3.043063" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03466522v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Emma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Tilborg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Assmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cianchi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2021.39" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03466519v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Couperus Cabada&#287;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pausch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sch&#246;bel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bussmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-y Chang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.3.l042005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946161v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Sampath" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.064801" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlu Xu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Cesar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Yakimenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Hogan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.094801" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oumbarek Espinos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Loulergue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kit&#233;gi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab5fec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908769v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bielawski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Couprie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab6878" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02567637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kononenko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Gilljohann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023123" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02905422v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joshi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mori" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475225v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oumbarek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcouill&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vall&#233;au" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/instruments4010001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090351v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Roussel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blache" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab8ca0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez de La Ossa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Assmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bussmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0175" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02275693v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Beaton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Boulton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Doepp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9132626" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujii" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Marsh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. An" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hogan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.22.091301" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090370v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaith" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oumbarek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55209-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929120v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ding" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#246;tzfried" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schindler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.011046" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03466527v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vafaei-Najafabadi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amorim" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clarke" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0184" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403563v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Doss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.22.111001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392907v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Diana Amorim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Vafaei-Najafabadi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Emma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine I. Clarke" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Z. Green" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.22.111303" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348963v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kitegi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sebdaoui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9122447" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02275691v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Amorim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Clayton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0173" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403749v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Xu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.22.111301" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877696v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.254802" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686257v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Andriyash" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04299-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717474v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E Clayton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aaa2e3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01742457v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A Lindstr&#248;m" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Allen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beekman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.124802" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01651114v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2017.86" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01625287v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14524-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01612791v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vafaei-Najafabadi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W An" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Clayton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Joshi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K A Marsh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034009" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612782v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Lindstr&#248;m" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Allen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederico" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/10/103013" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01337404v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Litos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C I Clarke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01337403v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Davoine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fourmaux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Kieffer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27846" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01612693v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12483" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01337399v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Gessner" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Adli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Allen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming An" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine I Clarke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11785" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01612784v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lindstr&#248;m" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.02.054" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554660v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Clayton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Mori" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.19.101303" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01337393v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11898" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172543v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Gessner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Bjerke" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.02.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01187900v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Allen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Clarke" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14890" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163743v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Albert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a G R Thomas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P D Mangles" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Banerjee" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/56/8/084015" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01172514v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13882" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172496v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Z Green" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Edstrom" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/56/8/084011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172417v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W B Mori" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.025001" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163764v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bouteiller" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.135002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163773v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brijesh" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810791" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172401v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zhou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.16.101301" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164031v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fitour" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.85.1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164046v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725421" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163772v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/54/12/124023" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164111v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.82" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164035v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752114" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166876v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.215004" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164270v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002426" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164140v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stordeur" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3566012" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164324v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ta Phuoc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Leguay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Payeur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/3/033017" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172308v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fitour" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tafzi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.255003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01172599v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569827&#852;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164267v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben-Isma&#239;l" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Lundh" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rechatin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lim" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3604013" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573313v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Albert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952831" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573324v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/50/12/124008" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3PPMXP28-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521888v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.225002" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802976v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Storey" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alsberg" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2023-TUPA104" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625973v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ariniello" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Corde" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Ekerfelt" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Fiuza" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901614v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Cao" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-NAPAC2022-WEYD3" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839853v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Clarke" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Allen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Alsberg" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-LINAC2022-WE1AA03" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886904v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537228v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2569386" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973140v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Couprie" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blache" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouvet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dietrich" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1596/1/012040" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973136v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Turner" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1596/1/012001" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466704v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02468141v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gessner" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497844v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Benabderrahmane" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bielawski" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FEL2019-THP048" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464451v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466727v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283515v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Amorim" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Clarke" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272673v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Blache" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2019-WEZPLS1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02468057v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464466v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361956v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Ahmad Habib" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25850-4_5" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02468063v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537232v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Couprie" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briquez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084597" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802026v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bouvet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FEL2017-TUP061" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871673v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berteaud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2018-THPML033" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871651v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-FLS2018-TUA2WC01" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645984v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2017-TUPIK003" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402126v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2014.JTh3L.1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401771v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.4" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401690v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001554" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401722v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.5" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894208v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onid Arantchouk" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802993v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cao" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Piazza" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865214v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Couperus Cadabag" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229914v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grech" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lancia" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Audebert" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beck" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538896v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adolphsen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angal-Kalinin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arndt" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Assmann" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02937777v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gilljohann" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gremillet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sampath" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00680257v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>