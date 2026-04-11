--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -66,412 +66,416 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI and research, are we (un)consciously guilty?</w:t>
+                <w:t xml:space="preserve">Prevention of frailty in the elderly: an expert-based evaluation of measures proposed by artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Joannès</w:t>
+                <w:t xml:space="preserve">Pierre Roda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roda</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jiao Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nike Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI and Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43681-026-01037-y⟩</w:t>
+              <w:t xml:space="preserve">Geriatric Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 70, pp.104023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gerinurse.2026.104023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539171v1</w:t>
+                <w:t xml:space="preserve">hal-05578437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPA et stimulation magnétique transcrânienne dans la dépression résistante</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Cortese Bauer</w:t>
+                <w:t xml:space="preserve">AI and research, are we (un)consciously guilty?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Joannes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+                <w:t xml:space="preserve">Camille Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 47 (363), pp.44-48. </w:t>
+              <w:t xml:space="preserve">AI and Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (2), pp.187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spsy.2025.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43681-026-01037-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553240v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Concept of Health, From Definition to Measurement and the Implications of the Reserves‐Based Model for Nursing in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IPA et stimulation magnétique transcrânienne dans la dépression résistante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Crozes</w:t>
+                <w:t xml:space="preserve">Céline Monrouzies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Kelly-Irving</w:t>
+                <w:t xml:space="preserve">Marine Cortese Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+                <w:t xml:space="preserve">Camille Joannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 81 (5), pp.2739-2747. </w:t>
+              <w:t xml:space="preserve">Soins Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 47 (363), pp.44-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jan.16555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spsy.2025.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744380v1</w:t>
+                <w:t xml:space="preserve">hal-05553240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’infirmier en pratique avancée, partenaire et vecteur d’adhésion thérapeutique.</w:t>
               </w:r>
@@ -702,2655 +706,3697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déséquilibre effort–récompense durant la pandémie de COVID-19 en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Delamarre</w:t>
+                <w:t xml:space="preserve">The Concept of Health, From Definition to Measurement and the Implications of the Reserves‐Based Model for Nursing in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Tannous</w:t>
+                <w:t xml:space="preserve">Fanny Crozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Lakbar</w:t>
+                <w:t xml:space="preserve">Michelle Kelly-Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 85 (2-3), pp.102062. </w:t>
+              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81 (5), pp.2739-2747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jan.16555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582297v1</w:t>
+                <w:t xml:space="preserve">hal-04744380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exigence et recherche, une alliance indissociable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le déséquilibre effort–récompense durant la pandémie de COVID-19 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Lakbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2024.04.009⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85 (2-3), pp.102062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601623v1</w:t>
+                <w:t xml:space="preserve">hal-04582297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of smoking initiation in adolescence on the subsequent smoking trajectories of people who smoke, and the role of adverse childhood experiences: results from the 1958 British cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exigence et recherche, une alliance indissociable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Castagné</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Beloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policard Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/phn.13261⟩</w:t>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (151), pp.32-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2024.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289254v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ECOS chez les étudiants en soins infirmiers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of smoking initiation in adolescence on the subsequent smoking trajectories of people who smoke, and the role of adverse childhood experiences: results from the 1958 British cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Kelly-Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2023.01.007⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (1), pp.127-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/phn.13261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434504v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation en santé, du passé vers l’avenir.</w:t>
+                <w:t xml:space="preserve">Short term effects of simulation training on stress, anxiety and burnout in critical care health professionals: before and after study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Saint Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Henri Houze Cerfon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Minville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l'Infirmière magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Simulation in Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecns.2022.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434414v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les infirmières et l’utilisation de l’intelligence artificielle aux urgences.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ECOS chez les étudiants en soins infirmiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l'Infirmière magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (872), pp.26-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2023.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434456v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short term effects of simulation training on stress, anxiety and burnout in critical care health professionals: before and after study</w:t>
+                <w:t xml:space="preserve">La simulation en santé, du passé vers l’avenir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Simulation in Nursing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">l'Infirmière magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 296, pp.38-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434524v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Training In Situ During COVID-19 Pandemic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Delamarre</w:t>
+                <w:t xml:space="preserve">Les infirmières et l’utilisation de l’intelligence artificielle aux urgences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation in Healthcare</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">l'Infirmière magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.42-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400066v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête nationale sur la recherche paramédicale réalisée par les infirmiers sapeurs-Pompiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Draussin</w:t>
+                <w:t xml:space="preserve">The Evolution of Effort-Reward Imbalance in Workers during the COVID-19 Pandemic in France - An Observational Study in More than 8000 Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Pilorget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+                <w:t xml:space="preserve">Ines Lakbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone Internationale de Recherche Infirmière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.refiri.2022.100278⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572517v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Effort-Reward Imbalance in Workers during the COVID-19 Pandemic in France - An Observational Study in More than 8000 Workers</w:t>
+                <w:t xml:space="preserve">Mass Training In Situ During COVID-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salma Tannous</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vardon-Bounes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Marhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Lakbar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Marilyne Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (15), pp.9113. </w:t>
+              <w:t xml:space="preserve">Simulation in Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (17), pp.42-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/SIH.0000000000000556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851766v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The major worldwide stress of healthcare professionals during the first wave of the COVID-19 pandemic – the international COVISTRESS survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enquête nationale sur la recherche paramédicale réalisée par les infirmiers sapeurs-Pompiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Draussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pilorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0257840⟩</w:t>
+              <w:t xml:space="preserve">Revue Francophone Internationale de Recherche Infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (4), pp.100278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.refiri.2022.100278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395866v1</w:t>
+                <w:t xml:space="preserve">hal-04572517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation, un dispositif de professionnalisation des IPA.</w:t>
+                <w:t xml:space="preserve">Does prior exposure to clinical critical events influence stress reactions to simulation session in nursing students : A case-control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Salvan</w:t>
+                <w:t xml:space="preserve">Michèle Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Marhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Gruelles</w:t>
+                <w:t xml:space="preserve">Jean-Marc Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Carneiro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georges Siksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la pratique avancée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nurse Education Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nedt.2021.104792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406231v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does prior exposure to clinical critical events influence stress reactions to simulation session in nursing students : A case-control study</w:t>
+                <w:t xml:space="preserve">The major worldwide stress of healthcare professionals during the first wave of the COVID-19 pandemic – the international COVISTRESS survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Saint-Jean</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Marhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Siksik</w:t>
+                <w:t xml:space="preserve">Binh Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiao Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nurse Education Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 99, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nedt.2021.104792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0257840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400065v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences infirmières au cœur de l’interdisciplinarité.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La simulation, un dispositif de professionnalisation des IPA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Salvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gruelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Carneiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objectif Soins et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 273, pp.38-42</w:t>
+              <w:t xml:space="preserve">Revue de la pratique avancée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), pp.151-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406244v1</w:t>
+                <w:t xml:space="preserve">hal-03406231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement en période de pandémie COVID. Le cas de l’UE « initiation à la recherche » chez les étudiants d’électroradiologie médicale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Builles-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Copetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Manipulateur d'imagerie médicale et de radiothérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 300, pp.48-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of combined individual-collective debriefing of participants in interprofessional simulation courses on crisis resource management: a randomized controlled multicenter trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sciences infirmières au cœur de l’interdisciplinarité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergencias : Revista de La Sociedad Espanola de Medicina de Emergencias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (2), pp.111-117</w:t>
+              <w:t xml:space="preserve">Objectif Soins et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 273, pp.38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124873v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrous Oxide for Early Analgesia in the Emergency Setting: A Randomized, Double-blind Multicenter Prehospital Trial</w:t>
+                <w:t xml:space="preserve">Effect of combined individual-collective debriefing of participants in interprofessional simulation courses on crisis resource management: a randomized controlled multicenter trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Ducassé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Siksik</w:t>
+                <w:t xml:space="preserve">Charles-Henri Houze-Cerfon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Durand-Béchu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+                <w:t xml:space="preserve">Sylvain Boet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Vallé</w:t>
+                <w:t xml:space="preserve">Jérome Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vardon-Bounes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Emergency Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Emergencias : Revista de La Sociedad Espanola de Medicina de Emergencias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (2), pp.111-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400057v1</w:t>
+                <w:t xml:space="preserve">hal-04124873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nitrous Oxide for Early Analgesia in the Emergency Setting: A Randomized, Double-blind Multicenter Prehospital Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Ducassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Siksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Durand-Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (2), pp.178-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acem.12072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le simulateur d’anesthésie, un outil de formation continue à la gestion de situations de crise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxymag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (120), pp.8-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication de crise lors d’un arrêt cardiaque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sympo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle ARMPO du CHU de Toulouse, Dec 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévenir le stress des soignants par la simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française d’Anesthésie et de Réanimation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Anesthésie et de Réanimation., Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La simulation en santé, un dispositif pédagogique de prévention de la vulnérabilité des soignants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gruelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international interdisciplinaire, vulnérabilité en santé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données probantes dans les soins infirmiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ière rencontre recherche.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFMS Albi, Mar 2024, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se tromper, avoir des émotions et apprendre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Internationale Francophone d'Education Médicale, Jun 2024, Marrackech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation pleine échelle vs simulation en salle de cours. Impact sur les résultats aux examens des étudiants en soins infirmiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e Journée Scientifique Soignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHU de Toulouse, Apr 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désaccord entre soignants en situation critique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LeSympo.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département d'Anesthésie et réanimation du CHU de Toulouse, Dec 2023, Toulosue, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la simulation sur la gestion du stress et l’amélioration de la qualité de vie au travail.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19e Journée de l’Association Bourguignonne des Acteurs de la Simulation en Santé (ABASS).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ABASS, Nov 2023, Beaune, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation pleine échelle vs simulation en salle de cours. Impact sur les résultats aux examens des étudiants en soins infirmiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e Journée Scientifique Soignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IADE et docteur, c’est possible ! Le cas d’une thèse en Sciences de l’Éducation et de la Formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire recherche de l’école d’IADE de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La simulation en santé, impact sur la qualité de vie au travail des étudiants en soins infirmiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Geeraerts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque santé des 30es rencontres internationales du réseau Recherche Éducation Formation : Journée jeunes chercheur·es du Réseau Éducation Formationv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication : une compétence relationnelle incontournable de la sécurité des soins.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Former les formateurs en simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Houze-Cerfon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Geeraerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infirmier en Pratique Avancée mention Urgences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Foucher, pp.23-27, 2024, 978-2-216-17135-4</w:t>
+              <w:t xml:space="preserve">Simulation en chirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnette, pp.51-62, 2024, 9782718417813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740974v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les formateurs en simulation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La communication : une compétence relationnelle incontournable de la sécurité des soins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Geeraerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation en chirurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arnette, pp.51-62, 2024, 9782718417813</w:t>
+              <w:t xml:space="preserve">Infirmier en Pratique Avancée mention Urgences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Foucher, pp.23-27, 2024, 978-2-216-17135-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697328v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études rétrospectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Carbonne Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infirmier en Pratique Avancée mention Urgences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.240-246, 2024, 978-2-216-17135-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche qualitative : méthodologie.</w:t>
+                <w:t xml:space="preserve">Communication et recherches en néphrologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Carbonne Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Sommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infirmier en Pratique Avancée mention pathologie chronique stabilisée.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Foucher, pp.314-328, 2023, 9782216168217</w:t>
+              <w:t xml:space="preserve">Infirmier en Pratique Avancée mention néphrologie, dialyse et transplantation rénale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Foucher, pp.455-461, 2023, 978-2-216-16822-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434467v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication et recherches en néphrologie.</w:t>
+                <w:t xml:space="preserve">Recherche qualitative : méthodologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Carbonne Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Sommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infirmier en Pratique Avancée mention néphrologie, dialyse et transplantation rénale.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Foucher, pp.455-461, 2023, 978-2-216-16822-4</w:t>
+              <w:t xml:space="preserve">Infirmier en Pratique Avancée mention pathologie chronique stabilisée.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Foucher, pp.314-328, 2023, 9782216168217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434381v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication : une compétence au service de la gestion des risques. Illustration avec le binôme anesthésiste-réanimateur/infirmier anesthésiste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'intubation en réanimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier MASSON. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication en anesthésie-réanimation et médecine périopératoire. Aspects pratiques, éthiques et juridiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.337-346, 2022</w:t>
+              <w:t xml:space="preserve">l'infirmier en service de réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 2 la fonction respiratoire, 2022, Savoir et pratiques infirmières, 9782294775109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620561v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation en réanimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3370,267 +4416,250 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier MASSON. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'infirmier en réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , chapitre 11, 2022, Savoir et pratiques infirmières, 9782294775109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intubation en réanimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherches, analyses et productions des données professionnelles et scientifiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Carbonne Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l'infirmier en service de réanimation</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, chapitre 2 la fonction respiratoire, 2022, Savoir et pratiques infirmières, 9782294775109</w:t>
+              <w:t xml:space="preserve">Infirmier en Pratique Avancée mention Psychiatrie et santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sup'Foucher, pp.285-317, 2022, 978-2-216-16161-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829289v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches, analyses et productions des données professionnelles et scientifiques.</w:t>
+                <w:t xml:space="preserve">La communication : une compétence au service de la gestion des risques. Illustration avec le binôme anesthésiste-réanimateur/infirmier anesthésiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Sommet</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Geeraerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infirmier en Pratique Avancée mention Psychiatrie et santé mentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sup'Foucher, pp.285-317, 2022, 978-2-216-16161-4</w:t>
+              <w:t xml:space="preserve">Communication en anesthésie-réanimation et médecine périopératoire. Aspects pratiques, éthiques et juridiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.337-346, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620568v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contention : quelle formation en simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3646,336 +4675,336 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contention et privation de liberté des personnes soignées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Lamarre, pp.235-240, 2021, Soigner et accompagner, 978-2-7573-1116-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte des émotions lors de séances de simulation pleine échelle. Une visée préventive à développer pour les professionnels de santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Geeraerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émotions et compétences émotionnelles dans l’activité professionnelle et la formation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.205-244, 2020, 978-2-343-19399-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation en santé, quel impact sur la qualité de vie au travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Geeraerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation des professionnels de santé, partenariat-patient. Vers une perspective humaniste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.23-54, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation en santé, impact sur la qualité de vie au travail des étudiants en soins infirmiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Geeraerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La professionnalisation des acteurs de la santé. Recherche, innovation, institution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cépaduès, pp.127-141, 2019, 9782364937185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3985,1253 +5014,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infirmier en Pratique Avancée mention Urgences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chassagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foucher, 2024, 978-2-216-17135-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA SIMULATION EN SANTÉ : Qualité de vie au travail et changement Dispositif pédagogique et prévention chez les professionnels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Harmattan, 2022, 978-2-343-25636-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation en santé. Qualité de vie au travail et changement. Dispositif pédagogique et prévention chez les professionnels de santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2022, 978-2-343-25636-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434540v1</w:t>
-              </w:r>
-[...893 lines deleted...]
-                <w:t xml:space="preserve">hal-03409946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation en santé, un outil pédagogique vecteur de changement dans la qualité de vie au travail chez les professionnels de l'anesthésie-réanimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Toulouse le Mirail - Toulouse II, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019TOU20067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03816278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5378,51 +5512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couarraze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joann&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43681-026-01037-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553240v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monrouzies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cortese Bauer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joannes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spsy.2025.12.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Crozes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.16555" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;nac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baziard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092209v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decormeille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delamarre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Marhar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gbaglo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70592" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582297v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Tannous" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Lakbar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102062" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Beloni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policard Florence" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2024.04.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289254v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Castagn&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phn.13261" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.01.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Saint Jean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henri Houze Cerfon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecns.2022.12.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vardon-Bounes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Fernandes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000556" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572517v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Draussin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilorget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2022.100278" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851766v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lakbar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159113" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Quach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Jiao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257840" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gruelles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Carneiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Saint-Jean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Siksik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2021.104792" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406238v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Builles-Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Copetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Houze-Cerfon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ducass&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Durand-B&#233;chu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vall&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acem.12072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Renou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geeraerts" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Carbonne Laurens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434467v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sommet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829289v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier-masson.fr/linfirmiere-en-service-de-reanimation-9782294775109.html?nosto=frontpage-nosto-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620568v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sommet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406284v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400160v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400162v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740956v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chenou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chassagnoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434540v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853360v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842647v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572524v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guilhem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavail" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434481v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406293v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409946v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03816278v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU20067" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couarraze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Jiao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nike Lu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2026.104023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joann&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43681-026-01037-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monrouzies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cortese Bauer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joannes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spsy.2025.12.013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;nac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baziard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092209v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decormeille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delamarre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Marhar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gbaglo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70592" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Crozes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.16555" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582297v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Tannous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Lakbar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Beloni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policard Florence" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2024.04.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Castagn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phn.13261" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Saint Jean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henri Houze Cerfon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecns.2022.12.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.01.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lakbar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159113" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vardon-Bounes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Fernandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000556" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Draussin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilorget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2022.100278" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Saint-Jean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Carneiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Siksik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2021.104792" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Quach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257840" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gruelles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Builles-Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Copetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Houze-Cerfon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ducass&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Durand-B&#233;chu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vall&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acem.12072" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Renou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572520v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572522v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604116v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavail" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guilhem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406293v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geeraerts" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740974v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740983v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Carbonne Laurens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sommet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434467v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829289v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier-masson.fr/linfirmiere-en-service-de-reanimation-9782294775109.html?nosto=frontpage-nosto-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829236v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sommet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400160v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400166v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740956v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chenou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chassagnoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657349v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434540v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03816278v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU20067" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>