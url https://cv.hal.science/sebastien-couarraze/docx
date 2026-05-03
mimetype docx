--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -455,278 +455,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’infirmier en pratique avancée, partenaire et vecteur d’adhésion thérapeutique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Teleworking on Work‐Related and Home‐Related Stress at During the First Global Lockdown–The International COVISTRESS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Malbert</w:t>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Cénac</w:t>
+                <w:t xml:space="preserve">Louis Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Baziard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fouad Marhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gbaglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Gérontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sger.2025.07.008⟩</w:t>
+              <w:t xml:space="preserve">Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/brb3.70592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280319v1</w:t>
+                <w:t xml:space="preserve">hal-05092209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Teleworking on Work‐Related and Home‐Related Stress at During the First Global Lockdown–The International COVISTRESS Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’infirmier en pratique avancée, partenaire et vecteur d’adhésion thérapeutique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Malbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baziard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (6), </w:t>
+              <w:t xml:space="preserve">Soins Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 175, pp.33-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/brb3.70592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sger.2025.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092209v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Concept of Health, From Definition to Measurement and the Implications of the Reserves‐Based Model for Nursing in France</w:t>
               </w:r>
@@ -842,51 +842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déséquilibre effort–récompense durant la pandémie de COVID-19 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1191,1203 +1191,1203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short term effects of simulation training on stress, anxiety and burnout in critical care health professionals: before and after study</w:t>
+                <w:t xml:space="preserve">Les ECOS chez les étudiants en soins infirmiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Simulation in Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecns.2022.12.001⟩</w:t>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (872), pp.26-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2023.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434524v1</w:t>
+                <w:t xml:space="preserve">hal-04434504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ECOS chez les étudiants en soins infirmiers.</w:t>
+                <w:t xml:space="preserve">La simulation en santé, du passé vers l’avenir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">l'Infirmière magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 296, pp.38-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434504v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation en santé, du passé vers l’avenir.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les infirmières et l’utilisation de l’intelligence artificielle aux urgences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l'Infirmière magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 296, pp.38-41</w:t>
+              <w:t xml:space="preserve">, 2023, 31, pp.42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434414v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les infirmières et l’utilisation de l’intelligence artificielle aux urgences.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short term effects of simulation training on stress, anxiety and burnout in critical care health professionals: before and after study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Saint Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Henri Houze Cerfon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Minville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l'Infirmière magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Simulation in Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecns.2022.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434456v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Effort-Reward Imbalance in Workers during the COVID-19 Pandemic in France - An Observational Study in More than 8000 Workers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mass Training In Situ During COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salma Tannous</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Lakbar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Fanny Vardon-Bounes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Marhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159113⟩</w:t>
+              <w:t xml:space="preserve">Simulation in Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (17), pp.42-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SIH.0000000000000556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851766v1</w:t>
+                <w:t xml:space="preserve">hal-03400066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Training In Situ During COVID-19 Pandemic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Delamarre</w:t>
+                <w:t xml:space="preserve">Enquête nationale sur la recherche paramédicale réalisée par les infirmiers sapeurs-Pompiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Draussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pilorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation in Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SIH.0000000000000556⟩</w:t>
+              <w:t xml:space="preserve">Revue Francophone Internationale de Recherche Infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (4), pp.100278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.refiri.2022.100278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400066v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête nationale sur la recherche paramédicale réalisée par les infirmiers sapeurs-Pompiers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Pilorget</w:t>
+                <w:t xml:space="preserve">The Evolution of Effort-Reward Imbalance in Workers during the COVID-19 Pandemic in France - An Observational Study in More than 8000 Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+                <w:t xml:space="preserve">Ines Lakbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone Internationale de Recherche Infirmière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (4), pp.100278. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.refiri.2022.100278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572517v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does prior exposure to clinical critical events influence stress reactions to simulation session in nursing students : A case-control study</w:t>
+                <w:t xml:space="preserve">The major worldwide stress of healthcare professionals during the first wave of the COVID-19 pandemic – the international COVISTRESS survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Marhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Saint-Jean</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Georges Siksik</w:t>
+                <w:t xml:space="preserve">Binh Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiao Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nurse Education Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nedt.2021.104792⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0257840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400065v1</w:t>
+                <w:t xml:space="preserve">hal-03395866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The major worldwide stress of healthcare professionals during the first wave of the COVID-19 pandemic – the international COVISTRESS survey</w:t>
+                <w:t xml:space="preserve">La simulation, un dispositif de professionnalisation des IPA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fouad Marhar</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Salvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binh Quach</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corinne Gruelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de la pratique avancée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), pp.151-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395866v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation, un dispositif de professionnalisation des IPA.</w:t>
+                <w:t xml:space="preserve">Does prior exposure to clinical critical events influence stress reactions to simulation session in nursing students : A case-control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Theil</w:t>
+                <w:t xml:space="preserve">Michèle Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Marhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Salvan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georges Siksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la pratique avancée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nurse Education Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nedt.2021.104792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406231v1</w:t>
+                <w:t xml:space="preserve">hal-03400065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement en période de pandémie COVID. Le cas de l’UE « initiation à la recherche » chez les étudiants d’électroradiologie médicale.</w:t>
               </w:r>
@@ -2468,51 +2468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences infirmières au cœur de l’interdisciplinarité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2576,77 +2576,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Houze-Cerfon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Boet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vardon-Bounes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emergencias : Revista de La Sociedad Espanola de Medicina de Emergencias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (2), pp.111-117</w:t>
@@ -2688,51 +2688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrous Oxide for Early Analgesia in the Emergency Setting: A Randomized, Double-blind Multicenter Prehospital Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Ducassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Siksik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Durand-Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2917,726 +2917,726 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication de crise lors d’un arrêt cardiaque.</w:t>
+                <w:t xml:space="preserve">Les données probantes dans les soins infirmiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Sympo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle ARMPO du CHU de Toulouse, Dec 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1ière rencontre recherche.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFMS Albi, Mar 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842647v1</w:t>
+                <w:t xml:space="preserve">hal-04572522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir le stress des soignants par la simulation.</w:t>
+                <w:t xml:space="preserve">La simulation en santé, un dispositif pédagogique de prévention de la vulnérabilité des soignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gruelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d’Anesthésie et de Réanimation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Anesthésie et de Réanimation., Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international interdisciplinaire, vulnérabilité en santé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853360v1</w:t>
+                <w:t xml:space="preserve">hal-04572520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation en santé, un dispositif pédagogique de prévention de la vulnérabilité des soignants.</w:t>
+                <w:t xml:space="preserve">Se tromper, avoir des émotions et apprendre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international interdisciplinaire, vulnérabilité en santé.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Internationale Francophone d'Education Médicale, Jun 2024, Marrackech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572520v1</w:t>
+                <w:t xml:space="preserve">hal-04604116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les données probantes dans les soins infirmiers.</w:t>
+                <w:t xml:space="preserve">Prévenir le stress des soignants par la simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ière rencontre recherche.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFMS Albi, Mar 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d’Anesthésie et de Réanimation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Anesthésie et de Réanimation., Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572522v1</w:t>
+                <w:t xml:space="preserve">hal-04853360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se tromper, avoir des émotions et apprendre.</w:t>
+                <w:t xml:space="preserve">La communication de crise lors d’un arrêt cardiaque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Internationale Francophone d'Education Médicale, Jun 2024, Marrackech, Maroc</w:t>
+              <w:t xml:space="preserve">Le Sympo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle ARMPO du CHU de Toulouse, Dec 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604116v1</w:t>
+                <w:t xml:space="preserve">hal-04842647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation pleine échelle vs simulation en salle de cours. Impact sur les résultats aux examens des étudiants en soins infirmiers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Désaccord entre soignants en situation critique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Lavail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Journée Scientifique Soignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CHU de Toulouse, Apr 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">LeSympo.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département d'Anesthésie et réanimation du CHU de Toulouse, Dec 2023, Toulosue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434481v1</w:t>
+                <w:t xml:space="preserve">hal-04572524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désaccord entre soignants en situation critique.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de la simulation sur la gestion du stress et l’amélioration de la qualité de vie au travail.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LeSympo.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département d'Anesthésie et réanimation du CHU de Toulouse, Dec 2023, Toulosue, France</w:t>
+              <w:t xml:space="preserve">19e Journée de l’Association Bourguignonne des Acteurs de la Simulation en Santé (ABASS).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ABASS, Nov 2023, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572524v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la simulation sur la gestion du stress et l’amélioration de la qualité de vie au travail.</w:t>
+                <w:t xml:space="preserve">Simulation pleine échelle vs simulation en salle de cours. Impact sur les résultats aux examens des étudiants en soins infirmiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journée de l’Association Bourguignonne des Acteurs de la Simulation en Santé (ABASS).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ABASS, Nov 2023, Beaune, France</w:t>
+              <w:t xml:space="preserve">27e Journée Scientifique Soignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434493v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation pleine échelle vs simulation en salle de cours. Impact sur les résultats aux examens des étudiants en soins infirmiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e Journée Scientifique Soignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, CHU de Toulouse, Apr 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572527v1</w:t>
+                <w:t xml:space="preserve">hal-04434481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IADE et docteur, c’est possible ! Le cas d’une thèse en Sciences de l’Éducation et de la Formation.</w:t>
               </w:r>
@@ -3704,51 +3704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation en santé, impact sur la qualité de vie au travail des étudiants en soins infirmiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Geeraerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3913,51 +3913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication : une compétence relationnelle incontournable de la sécurité des soins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4071,609 +4071,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication et recherches en néphrologie.</w:t>
+                <w:t xml:space="preserve">Recherche qualitative : méthodologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Carbonne Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Sommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infirmier en Pratique Avancée mention néphrologie, dialyse et transplantation rénale.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Foucher, pp.455-461, 2023, 978-2-216-16822-4</w:t>
+              <w:t xml:space="preserve">Infirmier en Pratique Avancée mention pathologie chronique stabilisée.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Foucher, pp.314-328, 2023, 9782216168217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434381v1</w:t>
+                <w:t xml:space="preserve">hal-04434467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche qualitative : méthodologie.</w:t>
+                <w:t xml:space="preserve">Communication et recherches en néphrologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Carbonne Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Sommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infirmier en Pratique Avancée mention pathologie chronique stabilisée.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Foucher, pp.314-328, 2023, 9782216168217</w:t>
+              <w:t xml:space="preserve">Infirmier en Pratique Avancée mention néphrologie, dialyse et transplantation rénale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Foucher, pp.455-461, 2023, 978-2-216-16822-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434467v1</w:t>
+                <w:t xml:space="preserve">hal-04434381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intubation en réanimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La communication : une compétence au service de la gestion des risques. Illustration avec le binôme anesthésiste-réanimateur/infirmier anesthésiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Geeraerts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l'infirmier en service de réanimation</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, chapitre 2 la fonction respiratoire, 2022, Savoir et pratiques infirmières, 9782294775109</w:t>
+              <w:t xml:space="preserve">Communication en anesthésie-réanimation et médecine périopératoire. Aspects pratiques, éthiques et juridiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.337-346, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829289v1</w:t>
+                <w:t xml:space="preserve">hal-03620561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation en réanimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier MASSON. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'infirmier en réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , chapitre 11, 2022, Savoir et pratiques infirmières, 9782294775109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches, analyses et productions des données professionnelles et scientifiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'intubation en réanimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier MASSON. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infirmier en Pratique Avancée mention Psychiatrie et santé mentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sup'Foucher, pp.285-317, 2022, 978-2-216-16161-4</w:t>
+              <w:t xml:space="preserve">l'infirmier en service de réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 2 la fonction respiratoire, 2022, Savoir et pratiques infirmières, 9782294775109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620568v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication : une compétence au service de la gestion des risques. Illustration avec le binôme anesthésiste-réanimateur/infirmier anesthésiste</w:t>
+                <w:t xml:space="preserve">Recherches, analyses et productions des données professionnelles et scientifiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Geeraerts</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Carbonne Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication en anesthésie-réanimation et médecine périopératoire. Aspects pratiques, éthiques et juridiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.337-346, 2022</w:t>
+              <w:t xml:space="preserve">Infirmier en Pratique Avancée mention Psychiatrie et santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sup'Foucher, pp.285-317, 2022, 978-2-216-16161-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620561v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contention : quelle formation en simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4724,51 +4724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte des émotions lors de séances de simulation pleine échelle. Une visée préventive à développer pour les professionnels de santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Geeraerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4819,51 +4819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation en santé, quel impact sur la qualité de vie au travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Geeraerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4914,51 +4914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation en santé, impact sur la qualité de vie au travail des étudiants en soins infirmiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Geeraerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5512,51 +5512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couarraze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Jiao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nike Lu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2026.104023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joann&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43681-026-01037-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monrouzies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cortese Bauer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joannes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spsy.2025.12.013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;nac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baziard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092209v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decormeille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delamarre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Marhar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gbaglo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70592" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Crozes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.16555" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582297v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Tannous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Lakbar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Beloni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policard Florence" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2024.04.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Castagn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phn.13261" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Saint Jean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henri Houze Cerfon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecns.2022.12.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.01.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lakbar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159113" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vardon-Bounes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Fernandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000556" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Draussin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilorget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2022.100278" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Saint-Jean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Carneiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Siksik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2021.104792" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Quach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257840" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gruelles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Builles-Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Copetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Houze-Cerfon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ducass&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Durand-B&#233;chu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vall&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acem.12072" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Renou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572520v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572522v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604116v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavail" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guilhem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406293v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geeraerts" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740974v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740983v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Carbonne Laurens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sommet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434467v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829289v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier-masson.fr/linfirmiere-en-service-de-reanimation-9782294775109.html?nosto=frontpage-nosto-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829236v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sommet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400160v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400166v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740956v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chenou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chassagnoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657349v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434540v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03816278v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU20067" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couarraze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Jiao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nike Lu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2026.104023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joann&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43681-026-01037-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monrouzies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cortese Bauer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joannes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spsy.2025.12.013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092209v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decormeille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delamarre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Marhar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gbaglo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70592" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;nac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baziard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.07.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Crozes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.16555" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582297v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Tannous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Lakbar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Beloni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policard Florence" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2024.04.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Castagn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phn.13261" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.01.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Saint Jean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henri Houze Cerfon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecns.2022.12.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vardon-Bounes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Fernandes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000556" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572517v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Draussin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilorget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2022.100278" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851766v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lakbar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159113" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395866v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Quach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257840" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406231v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gruelles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Carneiro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400065v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Saint-Jean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Siksik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2021.104792" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Builles-Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Copetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Houze-Cerfon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ducass&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Durand-B&#233;chu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vall&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acem.12072" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Renou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842647v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572524v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guilhem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434481v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406293v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geeraerts" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697328v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740974v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740983v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Carbonne Laurens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sommet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620561v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829236v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier-masson.fr/linfirmiere-en-service-de-reanimation-9782294775109.html?nosto=frontpage-nosto-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620568v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sommet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400160v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400166v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740956v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chenou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chassagnoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657349v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434540v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03816278v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU20067" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>