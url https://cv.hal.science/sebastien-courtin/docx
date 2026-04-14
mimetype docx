--- v0 (2026-03-24)
+++ v1 (2026-04-14)
@@ -1192,412 +1192,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01545769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional rules and q-Condorcet consistency</w:t>
+                <w:t xml:space="preserve">The q-Condorcet efficiency of the positional rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Tchantcho</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issofa Moyouwou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economic Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19, pp.229-245</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79, pp.31-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979994v1</w:t>
+                <w:t xml:space="preserve">hal-02979993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the ordinal equivalence of power indices in games with coalition structure</w:t>
+                <w:t xml:space="preserve">The q-majority efficiency of positional rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Tchantcho</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issofa Moyouwou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 78 (4), pp.617 - 628. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 79 (1), pp.31 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-014-9451-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11238-014-9445-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00914910v1</w:t>
+                <w:t xml:space="preserve">hal-00914907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The q-Condorcet efficiency of the positional rules</w:t>
+                <w:t xml:space="preserve">Positional rules and q-Condorcet consistency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Issofa Moyouwou</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tchantcho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 79, pp.31-49</w:t>
+              <w:t xml:space="preserve">Review of Economic Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.229-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979993v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The q-majority efficiency of positional rules</w:t>
+                <w:t xml:space="preserve">A note on the ordinal equivalence of power indices in games with coalition structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Issofa Moyouwou</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tchantcho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 79 (1), pp.31 - 49. </w:t>
+              <w:t xml:space="preserve">, 2015, 78 (4), pp.617 - 628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11238-014-9451-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11238-014-9445-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914907v1</w:t>
+                <w:t xml:space="preserve">hal-00914910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positional rules and q-Condorcet consistency</w:t>
               </w:r>
@@ -1804,51 +1804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Mbih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issofa Moyouwou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (4), pp.927-940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1977,51 +1977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Mbih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issofa Moyouwou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Senné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2094,51 +2094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Mbih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issofa Moyouwou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Choice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 144, pp.133-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2210,51 +2210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Mbih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issofa Moyouwou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Senné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2327,51 +2327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Mbih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issofa Moyouwou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Choice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.133-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3290,51 +3290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Courtin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gohard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Laruelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2025-0006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168690v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courtin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tchantcho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tido Takeng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2025.102445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chantreuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dagnelie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.344.0583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.11.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2019.10.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2019-0068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chantreuil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fourrey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-019-01183-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-018-0070-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Nunez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12251" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Nganmeni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2016.12.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9541-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979994v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914910v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-014-9445-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issofa Moyouwou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914907v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-014-9451-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10058-015-0173-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G. Andjiga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1754-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Mbih" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-013-0758-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Senn&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-010-0449-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476324v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-009-9508-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJWWSWZH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s0355-010-0449-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914855v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969916v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710309v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Christin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952516v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03092397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48598-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Courtin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gohard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Laruelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2025-0006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168690v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courtin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tchantcho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tido Takeng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2025.102445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chantreuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dagnelie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.344.0583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.11.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2019.10.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2019-0068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chantreuil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fourrey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-019-01183-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-018-0070-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Nunez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12251" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Nganmeni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2016.12.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9541-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issofa Moyouwou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-014-9451-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-014-9445-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10058-015-0173-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G. Andjiga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1754-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Mbih" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-013-0758-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Senn&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-010-0449-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476324v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-009-9508-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJWWSWZH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s0355-010-0449-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914855v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969916v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710309v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Christin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952516v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03092397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48598-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>