--- v1 (2026-04-14)
+++ v2 (2026-05-24)
@@ -149,51 +149,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Gohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Laruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">B E Journal of Theoretical Economics</w:t>
+              <w:t xml:space="preserve">The B. E. Journal of Theoretical Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (2), pp.289-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/bejte-2025-0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -581,235 +581,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Good Indices for Games with Several Levels of Approval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A note on the decomposability of inequality measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Chantreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Tchantcho</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">B.E. Journal in Theoretical Economics, Topics in Theoretical Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/bejte-2019-0068⟩</w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (2), pp.283-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-019-01183-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02319527v1</w:t>
+                <w:t xml:space="preserve">halshs-02294331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the decomposability of inequality measures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Public Good Indices for Games with Several Levels of Approval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lebon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tchantcho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (2), pp.283-298. </w:t>
+              <w:t xml:space="preserve">B.E. Journal in Theoretical Economics, Topics in Theoretical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00355-019-01183-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/bejte-2019-0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02294331v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2017 French presidential election: Were voters happy with their first-round vote?</w:t>
               </w:r>
@@ -821,51 +821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (4), pp.439-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1192,412 +1192,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01545769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The q-Condorcet efficiency of the positional rules</w:t>
+                <w:t xml:space="preserve">Positional rules and q-Condorcet consistency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Issofa Moyouwou</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tchantcho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 79, pp.31-49</w:t>
+              <w:t xml:space="preserve">Review of Economic Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.229-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979993v1</w:t>
+                <w:t xml:space="preserve">hal-02979994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The q-majority efficiency of positional rules</w:t>
+                <w:t xml:space="preserve">A note on the ordinal equivalence of power indices in games with coalition structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Issofa Moyouwou</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tchantcho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 79 (1), pp.31 - 49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11238-014-9451-2⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 78 (4), pp.617 - 628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-014-9445-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914907v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional rules and q-Condorcet consistency</w:t>
+                <w:t xml:space="preserve">The q-Condorcet efficiency of the positional rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Tchantcho</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issofa Moyouwou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economic Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19, pp.229-245</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79, pp.31-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979994v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the ordinal equivalence of power indices in games with coalition structure</w:t>
+                <w:t xml:space="preserve">The q-majority efficiency of positional rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Tchantcho</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issofa Moyouwou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 78 (4), pp.617 - 628. </w:t>
+              <w:t xml:space="preserve">, 2015, 79 (1), pp.31 - 49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11238-014-9445-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11238-014-9451-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914910v1</w:t>
+                <w:t xml:space="preserve">hal-00914907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positional rules and q-Condorcet consistency</w:t>
               </w:r>
@@ -1804,51 +1804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Mbih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issofa Moyouwou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (4), pp.927-940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1977,51 +1977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Mbih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issofa Moyouwou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Senné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2094,51 +2094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Mbih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issofa Moyouwou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Choice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 144, pp.133-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2210,51 +2210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Mbih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issofa Moyouwou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Senné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2327,51 +2327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Mbih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issofa Moyouwou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Choice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.133-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2598,190 +2598,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04969928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The university rule? How is important a given topic on the success of a student ?</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Decomposition of interaction indices: alternative interpretations of cardinal-probabilistic interaction indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Tido Takeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chantreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710309v1</w:t>
+                <w:t xml:space="preserve">hal-02952516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of interaction indices: alternative interpretations of cardinal-probabilistic interaction indices</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                <w:t xml:space="preserve">The university rule? How is important a given topic on the success of a student ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Christin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952516v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queen Elisabeth Competition</w:t>
               </w:r>
@@ -3290,51 +3290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Courtin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gohard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Laruelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2025-0006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168690v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courtin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tchantcho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tido Takeng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2025.102445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chantreuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dagnelie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.344.0583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.11.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2019.10.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2019-0068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chantreuil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fourrey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-019-01183-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-018-0070-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Nunez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12251" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Nganmeni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2016.12.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9541-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issofa Moyouwou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-014-9451-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-014-9445-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10058-015-0173-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G. Andjiga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1754-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Mbih" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-013-0758-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Senn&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-010-0449-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476324v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-009-9508-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJWWSWZH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s0355-010-0449-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914855v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969916v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710309v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Christin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952516v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03092397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48598-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Courtin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gohard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Laruelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2025-0006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168690v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courtin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tchantcho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tido Takeng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2025.102445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chantreuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dagnelie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.344.0583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.11.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2019.10.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chantreuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fourrey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-019-01183-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2019-0068" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-018-0070-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Nunez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12251" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Nganmeni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2016.12.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9541-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979994v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914910v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-014-9445-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issofa Moyouwou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914907v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-014-9451-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10058-015-0173-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G. Andjiga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1754-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Mbih" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-013-0758-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Senn&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-010-0449-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476324v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-009-9508-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJWWSWZH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s0355-010-0449-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914855v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969916v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710309v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Christin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03092397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48598-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>