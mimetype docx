--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -204,403 +204,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il des invariants en management ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.100.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Basculer à distance&amp;quot; : premiers témoignages après deux semaines de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akim Berkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (spécial Coronam, semaine 2), pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Albert David</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rhétorique des conquérants de Mars : créer le rêve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise fragmentée décodée par la science-fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 100, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eh.100.0085⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 3 (96), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.096.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...70 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.096.0045⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02439323v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02101273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management et loyauté, lien organisationnel et engagement</w:t>
               </w:r>
@@ -658,999 +658,999 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management des bénévoles, entre outils et valeurs. Une approche par les paradoxes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management as an integrating activity: a comparative textual analysis of the work of Mary Parker Follett and Oliver Sheldon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Management History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (4), </w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cousineau</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JMH-04-2017-0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le manager en mode LOLF ou les nécessités du retour du manager intégratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations managériales, attrapons-les toutes ! - Design d’une méthodologie d’analyse critique des objets de management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 43 (262), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00100⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Management alternatif, 43 (264), pp.117-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2017.00124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management des bénévoles, entre outils et valeurs. Une approche par les paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Management alternatif, 43 (264), pp.117-142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2017.00124⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 43 (262), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Damart</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the management of nurse absenteeism becomes a cause of absenteeism: a study based on a comparison of two health care facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jonm.12262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un management intégratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (91), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2014.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When The Management Of Nurse Absenteeism Becomes A Cause Of Absenteeism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of nursing measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management intégratif en établissements de santé. Relire et s'inspirer de Mary P. Follett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 535</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Mary P. Follett's ideas on management have emerged: An analysis based on her practical management experience and her political philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 23 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JMH-04-2017-0023⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 19 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JMH-05-2012-0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...352 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Mary P. Follett’s ideas on management have emerged : an analysis based on her practical management experience and her political philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (4), pp.459-473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé au travail et travail en santé. Performance des établissements de santé, bien-être et absentéisme des personnels soignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61, pp.168-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (4), </w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformes de l’hôpital, crise à l’hôpital. Une étude des liens entre réformes hospitalières et absentéisme des personnels soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...79 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (3), pp.541-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2041,315 +2041,315 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multicriteria participation-based methodology for selecting sustainable development indicators: an incentive tool for concerted decision making beyond the diagnosis framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.122-138</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 10 (1/2), pp.122-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSD.2007.014418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165842v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">hal-02661025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supporting groups in sorting decisions: methodology and use of a multi-criteria aggregation-disaggregation DSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis C. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decision Support Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (4), pp.1464-1475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multicriteria participation-based methodology for selecting sustainable development indicators: an incentive tool for concerted decision making beyond the diagnosis framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 10 (1/2), pp.122-138. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, pp.122-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis C. Dias</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-00165840v1</w:t>
+                <w:t xml:space="preserve">hal-00165842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat public et expertise: entre légitimité et rationalité</w:t>
               </w:r>
@@ -2430,51 +2430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mode d'implication d'acteurs multiples dans le cadre de l'utilisation d'un modèle d'affectation multicritère : Analyse au regard d'une application à la tarification des transports publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommerlatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2538,50 +2538,132 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fabrique des récits de science-fiction à visée prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche de l’axe Art et culture, Laboratoire DRM (Dauphine Recherches en Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De Blade Runner à The Expanse ou les figures du travail revisitées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2590,139 +2672,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Cerisy 2024 - Vulnérabilité du travail dans un monde en quête d’avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cerisy-La-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04656854v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04594346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme Red Team Défense : créer des fictions pour (se) transformer</w:t>
               </w:r>
@@ -2879,981 +2879,981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Social innovation and management innovation: the flip side of the coin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Social Innovation Research Conference (ISIRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les innovateurs sociaux transforment le management !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires « Innover en management »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Science Fiction and Organizational Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Business and Economy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Damart</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la science-fiction décode l’entreprise fragmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Social Innovation Research Conference (ISIRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">L’entreprise au prisme de la science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Damart</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turning managers into management designers : an experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Klasing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires « Innover en management »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XXVIIème conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management as an integrating activity: a comparative textual analysis of the work of Mary Parker Follett and Oliver Sheldon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The future of progressivism: applying Follett’s thinking to contemporary issues – A centennial celebration of Mary Parker Follett</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Morgantown, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The healthcare organization seen as composed of silos: a relevant representation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Healthcare managers' awareness: an operational definition built on a combination of hermeneutic phenomenology and survey research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Quynh Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turning managers into management designers: an experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Klasing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIème conférence de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science-fiction and innovation management: where do we stand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Workshop on Organisational and Institutional Change, annual University of Edinburgh Business School paper development workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The healthcare organization seen as composed of silos: a relevant representation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euram 2018 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956185v1</w:t>
-              </w:r>
-[...637 lines deleted...]
-                <w:t xml:space="preserve">hal-01894955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A visual tool for mapping the integrative postures of a management team</w:t>
               </w:r>
@@ -3915,50 +3915,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’analyse quantitative au service des cartes cognitives : une architecture d’analyse qualitative sophistiquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GT AIMS - La quantification des données qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESSCA Management School, Nov 2016, Boulogne-Billancourt, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A study of a rhetorical mechanism used in management concepts development processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32nd EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The art of collective &amp;quot;making do&amp;quot;... When silos are gone!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32nd EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Innovation managériale… ou pas ? Design d’une méthodologie d’analyse critique des objets de management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3967,398 +4213,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV Conférence Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative tool for territorial shared diagnosis on poverty and social inclusion: a support for cooperation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIRC 2016 (8th International Social Innovation Research Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418698v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-01568282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting missing links between social innovation and philosophies of management: a comparative historical study of M.P Follett and O. Sheldon’s works in the 1920’s</w:t>
               </w:r>
@@ -4489,50 +4489,322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From richer business model to social innovation: the case of relocation assistance to seniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Social Innovation Research Conference (ISIRC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, York, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoire des modèles d’affaires de l’ESS et management des paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème journée de recherche internationale Gestion des Entreprises Sociales et Solidaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est, Dec 2015, Marne La vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A methodological framework for critical analysis of management innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM Thematic conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mapping integrative managers profiles in healthcare organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4541,329 +4813,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278772v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-01278800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of absenteeism management strategy</w:t>
               </w:r>
@@ -5095,51 +5095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management des bénévoles : contradiction entre les valeurs associatives et les outils ? Le cas d’une association humanitaire française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5253,151 +5253,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formes prises par le « décider ensemble » dans les établissements sanitaires et médico sociaux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OPDE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discourses on Management Concepts: A Study Based on Mary P. Follett's Concept of Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business History Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Columbus, Ohio, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La méthodologie ergonomique à l’hôpital face à des territoires interdits : quelle stratégie d’influence pour la conduite du changement dans l’organisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SELF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes prises par le « décider ensemble » dans les établissements sanitaires et médico-sociaux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5413,251 +5577,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e conférence « Des outils pour décider ensemble » - OPDE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discourses on Management Concepts: A Study Based on Mary P. Follett's Concept of Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5771,778 +5771,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virtual worlds as adjustable environments for immersion in business meetings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Defuans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudja Saïdi-Kabeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixteenth Americas Conference on Information Systems, Lima, Peru, August 12-15, 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lima, Peru</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00680618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'organisation virtuelle à l'entreprise face aux mondes virtuels : une exploration de la notion de virtualité dans les recherches en sciences de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudja Saïdi-Kabeche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Colloque de l'AIM - Les 19, 20 et 21 Mai 2010 - La Rochelle (France).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, - La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00680628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Using a MCDA methodology for evaluating social acceptance of hydrogen technology in France: from collective perceptions to criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Kpoumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tsoukias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousval Benjamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Mathias Szpirglas</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indirect elicitation of MCDA sorting models using valued assignment example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis C. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixteenth Americas Conference on Information Systems, Lima, Peru, August 12-15, 2010.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Lima, Peru</w:t>
+              <w:t xml:space="preserve">61èmes journées du groupe de travail européen sur l'aide multicritère à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Chania, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Doudja Saïdi-Kabeche</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vérité sur les démarches multicritères participatives : une étude exploratoire sur les méthodologies d'aide multicritère à la décision dans le cadre de démarches participatives liées à des questions environnementales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque de l'AIM - Les 19, 20 et 21 Mai 2010 - La Rochelle (France).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, - La Rochelle, France</w:t>
+              <w:t xml:space="preserve">OPDE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de dématérialisation des activités RH : Une étude des synergies entre activités RH à partir des phases de développement produit d'une société d'édition de logiciel RH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Wallet-Wodka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEROM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La vérité sur les démarches multicritères participatives : une étude exploratoire sur les méthodologies d'aide multicritère à la décision dans le cadre de démarches participatives liées à des questions environnementales.</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique de la méthodologie MACBETH en situation d'expers multiples: le cas de l'évaluation des technologies de stockage d'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPDE 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Québec, France</w:t>
+              <w:t xml:space="preserve">MCDA 65</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Poznan, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00170241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizing participation to facilitate the structuring of complex strategic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61èmes journées du groupe de travail européen sur l'aide multicritère à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Chania, France</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00170239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cognitive Mapping Approach to Organizing the Participation of Multiple Actors in a Problem Structuring Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Group Decision and negotiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Mont Tremblant, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00170240v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00170241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthodologie à base de cartographie cognitive pour organiser la participation d'acteurs multiples à une démarche de structuration de problème</w:t>
               </w:r>
@@ -6856,64 +6856,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A group multi criteria sorting methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis C. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7171,51 +7171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités d’une construction multiacteur d’un modèle d’affectation multicritère : une application dans le domaine de la tarification des transports publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommerlatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7468,57 +7468,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’absentéisme des personnels soignants à l’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines, collection Économie et Gestion. 156 p., 2014, 9782356710789</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'absentéisme des personnels soignants à l'hôpital : comprendre et agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7526,447 +7644,329 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines, pp.156, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Johanna Habib</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations managériales en établissements de santé : vers un management intégratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éd. EMS, Management &amp; société, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations Managériales en Etablissements de Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collection Versus. EMS, 2013, Eric Rémy, 2847695214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact du web 2.0 sur les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Abdennadher Cheffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Zibara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hasnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monomakhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses des Mines, collection Économie et Gestion. 156 p., 2014, 9782356710789</w:t>
+              <w:t xml:space="preserve">Springer, pp.168, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Zibara</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01635102v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-01095654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7997,51 +7997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science Fiction, Innovation and Organization: Where Do We Stand?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8101,51 +8101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche collaborative ou comment comprendre le management en le transformant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8382,51 +8382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An MCDA Approach for Evaluating Hydrogen Storage Systems for Future Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Montignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8963,51 +8963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation multicritère comme aide à l'orientation de la recherche: Application aux technologies de stockage embarque de l'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Montignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9426,51 +9426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9794,51 +9794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roussie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Berkani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.100.0085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0045" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2018.09.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620172v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501938v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-04-2017-0023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6B9CFXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2014.06.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074340v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094432v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-05-2012-0041" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.214.15-28" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-008-9141-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6B5GFFDS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2009.06.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM1F7VTW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014418" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165840v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C. Dias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommerlatt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594346v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02956185v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Quynh Lai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921127v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894955v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mansuy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362382v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568282v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278772v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568297v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278800v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894948v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140309v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110351v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110354v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110735v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620200v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110736v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110357v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Kpoumie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousval Benjamin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Defuans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kabeche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680628v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463871v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Wallet-Wodka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463874v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463872v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170239v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170241v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170243v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822838v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Taillade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781813v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pachulski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781801v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562778v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lasri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Micha&#239;lesco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277618v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;on" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albie Davis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jones-Patulli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651278v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130767v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635102v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abdennadher Cheffi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Zibara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hasnaoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monomakhoff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326636v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095654v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119779599.ch8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282046v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292910v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12051-1_52-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629684v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nelson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495356v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montignac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyssou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rousval" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_17" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095657v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346193v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dur&#233;cu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651280v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875480v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Kpoumi&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176115v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948675v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013230v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958472v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289350v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421927v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roussie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054398v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.100.0085" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954065v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Berkani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2018.09.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-04-2017-0023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00100" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6B9CFXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2014.06.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265455v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-05-2012-0041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.214.15-28" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-008-9141-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6B5GFFDS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2009.06.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM1F7VTW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014418" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C. Dias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165842v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommerlatt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904794v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Quynh Lai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02956185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568282v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mansuy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278800v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568297v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894948v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140309v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110351v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068739v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651279v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620200v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110736v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680618v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Defuans" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kabeche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Kpoumie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousval Benjamin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463872v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463871v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Wallet-Wodka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170239v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170243v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822838v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Taillade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781813v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pachulski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781801v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562778v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lasri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Micha&#239;lesco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277618v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;on" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albie Davis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jones-Patulli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651278v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095654v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635102v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abdennadher Cheffi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Zibara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hasnaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monomakhoff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119779599.ch8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282046v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292910v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12051-1_52-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629684v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nelson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495356v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montignac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyssou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rousval" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_17" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095657v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346193v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dur&#233;cu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651280v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875480v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Kpoumi&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176115v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948675v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013230v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958472v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289350v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421927v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>