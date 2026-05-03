--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -66,2461 +66,2565 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Open Social Innovation: A systematic literature review in service of dissecting a concept?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Rakotoson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (1), pp.82-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59876/a-eyrk-218d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Science-fiction et technologie, entre obsession désirable et détestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il des invariants en management ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 100, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eh.100.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basculer à distance&amp;quot; : premiers témoignages après deux semaines de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akim Berkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (spécial Coronam, semaine 2), pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhétorique des conquérants de Mars : créer le rêve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entreprise fragmentée décodée par la science-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (96), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eh.096.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management et loyauté, lien organisationnel et engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scad.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le manager en mode LOLF ou les nécessités du retour du manager intégratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations managériales, attrapons-les toutes ! - Design d’une méthodologie d’analyse critique des objets de management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Management alternatif, 43 (264), pp.117-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2017.00124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management as an integrating activity: a comparative textual analysis of the work of Mary Parker Follett and Oliver Sheldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JMH-04-2017-0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...88 lines deleted...]
-                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management des bénévoles, entre outils et valeurs. Une approche par les paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Management alternatif, 43 (264), pp.117-142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2017.00124⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 43 (262), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie Cousineau</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the management of nurse absenteeism becomes a cause of absenteeism: a study based on a comparison of two health care facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jonm.12262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un management intégratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (91), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2014.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When The Management Of Nurse Absenteeism Becomes A Cause Of Absenteeism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of nursing measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management intégratif en établissements de santé. Relire et s'inspirer de Mary P. Follett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 535</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Mary P. Follett’s ideas on management have emerged : an analysis based on her practical management experience and her political philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Management History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (4), pp.459-473</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé au travail et travail en santé. Performance des établissements de santé, bien-être et absentéisme des personnels soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.168-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Mary P. Follett's ideas on management have emerged: An analysis based on her practical management experience and her political philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Management History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JMH-05-2012-0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformes de l’hôpital, crise à l’hôpital. Une étude des liens entre réformes hospitalières et absentéisme des personnels soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (3), pp.541-561</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roy et l'aide multicritère à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 43 (262), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00100⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 214, pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.214.15-28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...759 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cognitive Mapping Approach to Organizing the Participation of Multiple Actors in a Problem Structuring Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (5), pp.505-526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10726-008-9141-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The uses of cost-beneﬁt analysis in public transportation decision-making in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16, pp.200-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tranpol.2009.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00414462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire sur l'attitude des managers envers le coaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 67, pp.38-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multicriteria participation-based methodology for selecting sustainable development indicators: an incentive tool for concerted decision making beyond the diagnosis framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (1/2), pp.122-138. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSD.2007.014418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJSD.2007.014418⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02661025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting groups in sorting decisions: methodology and use of a multi-criteria aggregation-disaggregation DSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis C. Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision Support Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43 (4), pp.1464-1475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multicriteria participation-based methodology for selecting sustainable development indicators: an incentive tool for concerted decision making beyond the diagnosis framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165840v1</w:t>
-[...47 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.122-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat public et expertise: entre légitimité et rationalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 82, pp.4-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du mode d'implication d'acteurs multiples dans le cadre de l'utilisation d'un modèle d'affectation multicritère : Analyse au regard d'une application à la tarification des transports publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165841v1</w:t>
-[...47 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommerlatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFOR: Information Systems and Operational Research </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 40 (3), pp.199-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2530,51 +2634,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Blade Runner à The Expanse ou les figures du travail revisitées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de Cerisy 2024 - Vulnérabilité du travail dans un monde en quête d’avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Cerisy-La-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04656854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des récits de science-fiction à visée prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2590,169 +2776,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche de l’axe Art et culture, Laboratoire DRM (Dauphine Recherches en Management)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme Red Team Défense : créer des fictions pour (se) transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roussie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2767,73 +2871,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Stories : la place du récit dans l’entreprise, les médias et la vie politique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic social impact assessment based on causal maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2849,142 +2953,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Social Innovation Research Conference 2020 (ISIRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social innovation and management innovation: the flip side of the coin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Social Innovation Research Conference (ISIRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les innovateurs sociaux transforment le management !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3000,142 +3104,401 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires « Innover en management »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science Fiction and Organizational Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Business and Economy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The healthcare organization seen as composed of silos: a relevant representation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management as an integrating activity: a comparative textual analysis of the work of Mary Parker Follett and Oliver Sheldon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The future of progressivism: applying Follett’s thinking to contemporary issues – A centennial celebration of Mary Parker Follett</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Morgantown, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Healthcare managers' awareness: an operational definition built on a combination of hermeneutic phenomenology and survey research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Quynh Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la science-fiction décode l’entreprise fragmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3151,725 +3514,466 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’entreprise au prisme de la science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning managers into management designers : an experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Klasing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIème conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...258 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning managers into management designers: an experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Klasing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIème conférence de l’AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The healthcare organization seen as composed of silos: a relevant representation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euram 2018 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science-fiction and innovation management: where do we stand?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Workshop on Organisational and Institutional Change, annual University of Edinburgh Business School paper development workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A visual tool for mapping the integrative postures of a management team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3885,73 +3989,332 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Group Decision and negotiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation managériale… ou pas ? Design d’une méthodologie d’analyse critique des objets de management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXV Conférence Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An innovative tool for territorial shared diagnosis on poverty and social inclusion: a support for cooperation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISIRC 2016 (8th International Social Innovation Research Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The art of collective &amp;quot;making do&amp;quot;... When silos are gone!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32nd EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse quantitative au service des cartes cognitives : une architecture d’analyse qualitative sophistiquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3967,483 +4330,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT AIMS - La quantification des données qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESSCA Management School, Nov 2016, Boulogne-Billancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of a rhetorical mechanism used in management concepts development processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...258 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting missing links between social innovation and philosophies of management: a comparative historical study of M.P Follett and O. Sheldon’s works in the 1920’s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Social Innovation Research Conference (ISIRC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation managériale… ou pas ? Design d'une méthodologie d'analyse critique des objets de management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4459,591 +4563,591 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoire des modèles d’affaires de l’ESS et management des paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème journée de recherche internationale Gestion des Entreprises Sociales et Solidaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est, Dec 2015, Marne La vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A methodological framework for critical analysis of management innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM Thematic conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping integrative managers profiles in healthcare organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From richer business model to social innovation: the case of relocation assistance to seniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Social Innovation Research Conference (ISIRC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of absenteeism management strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée de recherche internationale Gestion des Entreprises Sociales et Solidaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Est, Dec 2015, Marne La vallée, France</w:t>
+              <w:t xml:space="preserve">Doctoral Seminar, Kent University, Canterbury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...136 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Damart</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unmanaging the Expected: Mindlessness Mechanisms in Health Care Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">, Jul 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation des acteurs, décider ensemble et management intégratif : le cas de deux établissements de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5059,2209 +5163,2209 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPDE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Yverdon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management des bénévoles : contradiction entre les valeurs associatives et les outils ? Le cas d’une association humanitaire française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadre de santé au cœur des contradictions du management public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRMAP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discourses on Management Concepts: A Study Based on Mary P. Follett's Concept of Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business History Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Columbus, Ohio, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthodologie ergonomique à l’hôpital face à des territoires interdits : quelle stratégie d’influence pour la conduite du changement dans l’organisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SELF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes prises par le « décider ensemble » dans les établissements sanitaires et médico-sociaux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e conférence « Des outils pour décider ensemble » - OPDE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes prises par le « décider ensemble » dans les établissements sanitaires et médico sociaux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPDE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discourses on Management Concepts: A Study Based on Mary P. Follett's Concept of Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...271 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th Business History Conference Annual Meeting - BHC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Columbus, Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement organisationnel et dispositifs d’absorption de l’absentéisme. Une étude à partir de la comparaison de deux établissements de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEOR / AOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual worlds as adjustable environments for immersion in business meetings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Defuans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doudja Saïdi-Kabeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Szpirglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth Americas Conference on Information Systems, Lima, Peru, August 12-15, 2010.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00680618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'organisation virtuelle à l'entreprise face aux mondes virtuels : une exploration de la notion de virtualité dans les recherches en sciences de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doudja Saïdi-Kabeche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque de l'AIM - Les 19, 20 et 21 Mai 2010 - La Rochelle (France).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, - La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00680628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a MCDA methodology for evaluating social acceptance of hydrogen technology in France: from collective perceptions to criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Kpoumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tsoukias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousval Benjamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vérité sur les démarches multicritères participatives : une étude exploratoire sur les méthodologies d'aide multicritère à la décision dans le cadre de démarches participatives liées à des questions environnementales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OPDE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Québec, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect elicitation of MCDA sorting models using valued assignment example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis C. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61èmes journées du groupe de travail européen sur l'aide multicritère à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Chania, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de dématérialisation des activités RH : Une étude des synergies entre activités RH à partir des phases de développement produit d'une société d'édition de logiciel RH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Wallet-Wodka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEROM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizing participation to facilitate the structuring of complex strategic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00170239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cognitive Mapping Approach to Organizing the Participation of Multiple Actors in a Problem Structuring Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Group Decision and negotiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Mont Tremblant, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00170240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique de la méthodologie MACBETH en situation d'expers multiples: le cas de l'évaluation des technologies de stockage d'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCDA 65</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Poznan, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00170241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthodologie à base de cartographie cognitive pour organiser la participation d'acteurs multiples à une démarche de structuration de problème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de cartes cognitives collectives pour l'aide à la structuration de formes de coopération hybrides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00170237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche participative d'aide multicritère à la sélection d'indicateurs de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00170243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours à une démarche participative multicritère pour la hiérarchisation d’indicateurs de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Taillade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international usages des indicateurs de développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Montpellier, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A group multi criteria sorting methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis C. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00170244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des outils de gestion dans la légitimation des décisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence A2ID (Association Internationale et Interdisciplinaire sur la Décision)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participative solutions designing models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO/INFORMS JoInt International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Note on the Concept of Knowledge Management for Decision Aid Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pachulski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSI Age 2002 (Decision Making and Decision Support in the Internet Age 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Cork, Ireland. pp.485-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités d’une construction multiacteur d’un modèle d’affectation multicritère : une application dans le domaine de la tarification des transports publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommerlatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRANCORO III - 3ème journées francophones de recherche opérationnelle " L'aide à la décision pour l'amélioration de la performance "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7271,696 +7375,696 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'état du management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Michaïlesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La découverte, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’essentielle Mary Parker Follett : des réponses pour s’organiser et vivre ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Héon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albie Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Jones-Patulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MPF Group, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Jones-Patulli</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">MPF Group, 2015</w:t>
+                <w:t xml:space="preserve">hal-01277618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absentéisme des personnels soignants à l’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Devigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines, collection Économie et Gestion. 156 p., 2014, 9782356710789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absentéisme des personnels soignants à l'hôpital : comprendre et agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses des Mines, collection Économie et Gestion. 156 p., 2014, 9782356710789</w:t>
+              <w:t xml:space="preserve">Presses des Mines, pp.156, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Johanna Habib</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations managériales en établissements de santé : vers un management intégratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éd. EMS, Management &amp; société, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations Managériales en Etablissements de Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collection Versus. EMS, 2013, Eric Rémy, 2847695214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact du web 2.0 sur les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Abdennadher Cheffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Zibara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hasnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monomakhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses des Mines, pp.156, 2014</w:t>
+              <w:t xml:space="preserve">Springer, pp.168, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...197 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7970,768 +8074,768 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science Fiction, Innovation and Organization: Where Do We Stand?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Fiction and Innovation Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163-192, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119779599.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche collaborative ou comment comprendre le management en le transformant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche qualitative innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cognitive style on group decision and negotiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of group decision and negotiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-12051-1_52-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Parker Follett : change in the paradigm of integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Héon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Nelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Handbook of Organizational Change Thinkers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-22, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An MCDA Approach for Evaluating Hydrogen Storage Systems for Future Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Montignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rousval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria. Real Case Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.501-532, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-46816-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posture de management intégratif pour les cadres intermédiaires du secteur social : apports de Mary P. Follett (1868-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le management des chefs de service dans le secteur social et médico-social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUNOD, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posture de management intégratif : apports de Mary P. Follett (1868-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durécu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le management des chefs de service dans le secteur social et médico-social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.251-271, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'absentéisme ou la désertification des territoires du management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'état des entreprises 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.37-47, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8741,51 +8845,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSR JUBEN – Quels remèdes face à l’absentéisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8794,51 +8898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8848,535 +8952,535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Cognitive Mapping Analysis into Multi-Criteria Decision Aiding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Kpoumié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation multicritère comme aide à l'orientation de la recherche: Application aux technologies de stockage embarque de l'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Montignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitations of Cost Benefit Analysis to support public debate : the case of public Transportation Decision-making in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitations of Cost Benefit Analysis to support public debate: the case of public Transportation Decision-making in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat public et expertise : entre rationalité et légitimité (mars 2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat public et expertise: entre rationalité et légitimité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9386,151 +9490,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet &amp;quot;Lien social, Habitat, Situations de fragilité dans la ville innovante de 2030&amp;quot;, LISOHASIF Projet co-financé par l'Agence Nationale de la Recherche (n° ANR-12-SOIN-006-001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRM M-LAB Université Paris Dauphine, IMRI Fondation Dauphine, IRG Université Paris-Est, Nimec Université de Rouen, AG2R La Mondiale. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01289350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9540,114 +9644,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude de la contribution des outils d'aide à la décision aux démarches de concertation. Le cas des décisions publiques de transport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris Dauphine - Paris IX, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00421927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9794,51 +9898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roussie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054398v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.100.0085" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954065v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Berkani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2018.09.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-04-2017-0023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00100" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6B9CFXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2014.06.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265455v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-05-2012-0041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.214.15-28" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-008-9141-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6B5GFFDS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2009.06.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM1F7VTW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014418" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C. Dias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165842v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommerlatt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904794v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Quynh Lai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02956185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568282v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mansuy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278800v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568297v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894948v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140309v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110351v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068739v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651279v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620200v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110736v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680618v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Defuans" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kabeche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Kpoumie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousval Benjamin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463872v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463871v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Wallet-Wodka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170239v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170243v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822838v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Taillade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781813v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pachulski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781801v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562778v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lasri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Micha&#239;lesco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277618v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;on" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albie Davis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jones-Patulli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651278v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095654v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635102v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abdennadher Cheffi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Zibara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hasnaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monomakhoff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119779599.ch8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282046v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292910v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12051-1_52-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629684v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nelson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495356v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montignac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyssou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rousval" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_17" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095657v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346193v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dur&#233;cu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651280v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875480v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Kpoumi&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176115v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948675v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013230v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958472v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289350v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421927v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05598024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rakotoson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-eyrk-218d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515297v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roussie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1130" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.100.0085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Berkani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2018.09.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00124" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-04-2017-0023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00100" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12262" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6B9CFXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2014.06.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074340v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-05-2012-0041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670164v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.214.15-28" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415820v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-008-9141-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6B5GFFDS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2009.06.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM1F7VTW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014418" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C. Dias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463864v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommerlatt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962415v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954803v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904794v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Quynh Lai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921127v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894955v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02956185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568739v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mansuy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362382v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385385v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780623v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568297v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894948v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110351v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110354v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651279v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Defuans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kabeche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Kpoumie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousval Benjamin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463874v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463872v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463871v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Wallet-Wodka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170240v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170241v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170237v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170243v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822838v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Taillade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170244v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781813v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781810v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778951v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pachulski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781801v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lasri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Micha&#239;lesco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277618v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;on" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albie Davis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jones-Patulli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130767v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326636v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095654v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635102v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abdennadher Cheffi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Zibara" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hasnaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monomakhoff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071746v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119779599.ch8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282046v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292910v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12051-1_52-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629684v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nelson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montignac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyssou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rousval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_17" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095657v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346193v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dur&#233;cu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651280v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764428v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Kpoumi&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948675v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013230v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289350v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421927v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>