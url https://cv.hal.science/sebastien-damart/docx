--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1436,325 +1436,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Mary P. Follett’s ideas on management have emerged : an analysis based on her practical management experience and her political philosophy</w:t>
+                <w:t xml:space="preserve">How Mary P. Follett's ideas on management have emerged: An analysis based on her practical management experience and her political philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JMH-05-2012-0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Mary P. Follett’s ideas on management have emerged : an analysis based on her practical management experience and her political philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Management History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (4), pp.459-473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé au travail et travail en santé. Performance des établissements de santé, bien-être et absentéisme des personnels soignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61, pp.168-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (4), </w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformes de l’hôpital, crise à l’hôpital. Une étude des liens entre réformes hospitalières et absentéisme des personnels soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...79 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (3), pp.541-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2642,50 +2642,132 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fabrique des récits de science-fiction à visée prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche de l’axe Art et culture, Laboratoire DRM (Dauphine Recherches en Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De Blade Runner à The Expanse ou les figures du travail revisitées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2694,139 +2776,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Cerisy 2024 - Vulnérabilité du travail dans un monde en quête d’avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cerisy-La-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04656854v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04594346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme Red Team Défense : créer des fictions pour (se) transformer</w:t>
               </w:r>
@@ -3203,138 +3203,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Turning managers into management designers : an experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Klasing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIème conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la science-fiction décode l’entreprise fragmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’entreprise au prisme de la science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The healthcare organization seen as composed of silos: a relevant representation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management as an integrating activity: a comparative textual analysis of the work of Mary Parker Follett and Oliver Sheldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3350,398 +3540,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The future of progressivism: applying Follett’s thinking to contemporary issues – A centennial celebration of Mary Parker Follett</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Morgantown, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthcare managers' awareness: an operational definition built on a combination of hermeneutic phenomenology and survey research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Quynh Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...89 lines deleted...]
-                <w:t xml:space="preserve">Turning managers into management designers : an experiment</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turning managers into management designers: an experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Klasing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIème conférence de l’AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3792,51 +3792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euram 2018 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4019,50 +4019,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A study of a rhetorical mechanism used in management concepts development processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32nd EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse quantitative au service des cartes cognitives : une architecture d’analyse qualitative sophistiquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GT AIMS - La quantification des données qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESSCA Management School, Nov 2016, Boulogne-Billancourt, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The art of collective &amp;quot;making do&amp;quot;... When silos are gone!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32nd EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Innovation managériale… ou pas ? Design d’une méthodologie d’analyse critique des objets de management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4071,398 +4317,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV Conférence Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative tool for territorial shared diagnosis on poverty and social inclusion: a support for cooperation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIRC 2016 (8th International Social Innovation Research Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418698v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-01362290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting missing links between social innovation and philosophies of management: a comparative historical study of M.P Follett and O. Sheldon’s works in the 1920’s</w:t>
               </w:r>
@@ -4593,50 +4593,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From richer business model to social innovation: the case of relocation assistance to seniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Social Innovation Research Conference (ISIRC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, York, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trajectoire des modèles d’affaires de l’ESS et management des paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4658,73 +4753,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée de recherche internationale Gestion des Entreprises Sociales et Solidaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Est, Dec 2015, Marne La vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological framework for critical analysis of management innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4740,73 +4835,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM Thematic conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping integrative managers profiles in healthcare organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4822,152 +4917,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278772v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01278800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of absenteeism management strategy</w:t>
               </w:r>
@@ -5357,50 +5357,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formes prises par le « décider ensemble » dans les établissements sanitaires et médico sociaux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OPDE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discourses on Management Concepts: A Study Based on Mary P. Follett's Concept of Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5409,181 +5491,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business History Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Columbus, Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthodologie ergonomique à l’hôpital face à des territoires interdits : quelle stratégie d’influence pour la conduite du changement dans l’organisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SELF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes prises par le « décider ensemble » dans les établissements sanitaires et médico-sociaux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5599,139 +5681,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e conférence « Des outils pour décider ensemble » - OPDE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651279v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01110735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discourses on Management Concepts: A Study Based on Mary P. Follett's Concept of Integration</w:t>
               </w:r>
@@ -6173,191 +6173,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Indirect elicitation of MCDA sorting models using valued assignment example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis C. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">61èmes journées du groupe de travail européen sur l'aide multicritère à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Chania, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00463872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La vérité sur les démarches multicritères participatives : une étude exploratoire sur les méthodologies d'aide multicritère à la décision dans le cadre de démarches participatives liées à des questions environnementales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPDE 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463874v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00463872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de dématérialisation des activités RH : Une étude des synergies entre activités RH à partir des phases de développement produit d'une société d'édition de logiciel RH</w:t>
               </w:r>
@@ -6419,234 +6419,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratique de la méthodologie MACBETH en situation d'expers multiples: le cas de l'évaluation des technologies de stockage d'hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MCDA 65</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Poznan, Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00170241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Organizing participation to facilitate the structuring of complex strategic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00170239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cognitive Mapping Approach to Organizing the Participation of Multiple Actors in a Problem Structuring Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Group Decision and negotiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Mont Tremblant, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00170240v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00170241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthodologie à base de cartographie cognitive pour organiser la participation d'acteurs multiples à une démarche de structuration de problème</w:t>
               </w:r>
@@ -7578,51 +7578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’absentéisme des personnels soignants à l’hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7630,51 +7630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines, collection Économie et Gestion. 156 p., 2014, 9782356710789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -7696,51 +7696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'absentéisme des personnels soignants à l'hôpital : comprendre et agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7748,51 +7748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Detchessahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines, pp.156, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -8205,51 +8205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche collaborative ou comment comprendre le management en le transformant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9898,51 +9898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05598024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rakotoson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-eyrk-218d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515297v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roussie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1130" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.100.0085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Berkani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2018.09.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00124" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-04-2017-0023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00100" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12262" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6B9CFXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2014.06.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074340v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-05-2012-0041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670164v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.214.15-28" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415820v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-008-9141-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6B5GFFDS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2009.06.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM1F7VTW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014418" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C. Dias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463864v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommerlatt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962415v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954803v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904794v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Quynh Lai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921127v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894955v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02956185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568739v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mansuy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362382v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385385v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780623v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568297v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894948v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110351v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110354v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651279v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Defuans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kabeche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Kpoumie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousval Benjamin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463874v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463872v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463871v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Wallet-Wodka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170240v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170241v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170237v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170243v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822838v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Taillade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170244v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781813v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781810v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778951v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pachulski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781801v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lasri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Micha&#239;lesco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277618v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;on" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albie Davis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jones-Patulli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130767v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326636v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095654v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635102v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abdennadher Cheffi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Zibara" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hasnaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monomakhoff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071746v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119779599.ch8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282046v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292910v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12051-1_52-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629684v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nelson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montignac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyssou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rousval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_17" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095657v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346193v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dur&#233;cu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651280v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764428v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Kpoumi&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948675v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013230v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289350v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421927v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05598024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rakotoson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-eyrk-218d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515297v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roussie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1130" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.100.0085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Berkani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2018.09.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00124" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-04-2017-0023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00100" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12262" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6B9CFXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2014.06.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-05-2012-0041" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094432v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670164v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.214.15-28" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415820v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-008-9141-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6B5GFFDS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2009.06.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM1F7VTW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014418" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C. Dias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463864v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommerlatt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962415v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954803v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891447v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Quynh Lai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894955v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02956185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568739v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568282v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362382v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568285v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418698v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mansuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385385v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780623v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278800v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278750v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894948v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110351v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068739v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110354v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651279v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Defuans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di-Kabeche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Szpirglas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Kpoumie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousval Benjamin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463872v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463871v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Wallet-Wodka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170240v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170237v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170243v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822838v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Taillade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170244v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781813v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781810v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778951v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pachulski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781801v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lasri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Micha&#239;lesco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277618v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;on" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albie Davis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jones-Patulli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130767v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326636v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095654v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635102v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abdennadher Cheffi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Zibara" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hasnaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monomakhoff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071746v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119779599.ch8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282046v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292910v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12051-1_52-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629684v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Nelson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montignac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyssou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rousval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_17" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095657v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346193v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dur&#233;cu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651280v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764428v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Kpoumi&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948675v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013230v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289350v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421927v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>