--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -156,3634 +156,3738 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six3/6 acts downstream of canonical Wnt signaling to regulate the formation of anterior neural border-derived structures in ascidian embryos</w:t>
+                <w:t xml:space="preserve">Towards functional genetics in the European amphioxus: Efficient CRISPR/Cas9 editing reveals Ascl1/2.1 requirement for peripheral nervous system development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rafath Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agnès Roure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafath Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 152 (23), pp.dev204927. </w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 527, pp.218-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.204927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2025.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411434v1</w:t>
+                <w:t xml:space="preserve">hal-05227824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards functional genetics in the European amphioxus: Efficient CRISPR/Cas9 editing reveals Ascl1/2.1 requirement for peripheral nervous system development</w:t>
+                <w:t xml:space="preserve">Six3/6 acts downstream of canonical Wnt signaling to regulate the formation of anterior neural border-derived structures in ascidian embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agnès Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rafath Chowdhury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 527, pp.218-225. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2025.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.204927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227824v1</w:t>
+                <w:t xml:space="preserve">hal-05557708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular control of cellulosic fin morphogenesis in ascidians</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christel Elkhoury Youhanna</w:t>
+                <w:t xml:space="preserve">Six3/6 acts downstream of canonical Wnt signaling to regulate the formation of anterior neural border-derived structures in ascidian embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Roure</w:t>
+                <w:t xml:space="preserve">Rafath Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-024-01872-7⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (23), pp.dev204927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.204927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457625v1</w:t>
+                <w:t xml:space="preserve">hal-05411434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic resources and annotations for a colonial ascidian, the light-bulb sea squirt Clavelina lepadiformis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Daric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lanoizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gbe/evae038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of anterior neurectoderm specification and differentiation by BMP signaling in ascidians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Molecular control of cellulosic fin morphogenesis in ascidians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lanoizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Elkhoury Youhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafath Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.201575⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-024-01872-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122603v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly distinct genetic programs for peripheral nervous system formation in chordates</w:t>
+                <w:t xml:space="preserve">Regulation of anterior neurectoderm specification and differentiation by BMP signaling in ascidians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agnès Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rafath Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Darras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-022-01355-7⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.201575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711448v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En masse DNA Electroporation for in vivo Transcriptional Assay in Ascidian Embryos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly distinct genetic programs for peripheral nervous system formation in chordates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafath Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Daric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.4160⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-022-01355-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767873v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of peripheral nervous system formation mechanisms in divergent ascidian embryos.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">En masse DNA Electroporation for in vivo Transcriptional Assay in Ascidian Embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Darras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.59157⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (18), pp.e4160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.4160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025546v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antero-posterior ectoderm patterning by canonical Wnt signaling during ascidian development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stacy Feinberg</w:t>
+                <w:t xml:space="preserve">Conservation of peripheral nervous system formation mechanisms in divergent ascidian embryos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua F Coulcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Roure</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rafath Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Lescat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008054⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.59157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103799v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large expert-curated database for benchmarking document similarity detection in biomedical literature search</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antero-posterior ectoderm patterning by canonical Wnt signaling during ascidian development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Darras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database -Weston-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/database/baz085⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.e1008054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417238v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent Acquisition of Nonembryonic Development in Styelid Ascidians</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Mandela Prünster</w:t>
+                <w:t xml:space="preserve">Large expert-curated database for benchmarking document similarity detection in biomedical literature search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aik-Choon Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Esawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Liehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msy068⟩</w:t>
+              <w:t xml:space="preserve">Database -Weston-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/baz085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879150v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anteroposterior axis patterning by early canonical Wnt signaling during hemichordate development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ariel M Pani</w:t>
+                <w:t xml:space="preserve">Convergent Acquisition of Nonembryonic Development in Styelid Ascidians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurel Sky Hiebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Simion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Scelzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mandela Prünster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2003698⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (7), pp.1728 - 1743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msy068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109090v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling molecular data and experimental crosses sheds light about species delineation: a case study with the genus Ciona</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anteroposterior axis patterning by early canonical Wnt signaling during hemichordate development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens H Fritzenwanker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin R Uhlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellyn Farrelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel M Pani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-19811-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.e2003698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2003698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767870v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Msxb is a core component of the genetic circuitry specifying the dorsal and ventral neurogenic midlines in the ascidian embryo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roure</w:t>
+                <w:t xml:space="preserve">Coupling molecular data and experimental crosses sheds light about species delineation: a case study with the genus Ciona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Malfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2015.11.009⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-19811-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772228v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Otx/Nodal Regulatory Signature for Posterior Neural Development in Ascidians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Msxb is a core component of the genetic circuitry specifying the dorsal and ventral neurogenic midlines in the ascidian embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004548⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 409 (1), pp.277-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2015.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342669v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Catenin specifies the endomesoderm and defines the posterior organizer of the hemichordate &amp;lt;i&amp;gt;Saccoglossus kowalevskii&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Otx/Nodal Regulatory Signature for Posterior Neural Development in Ascidians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Darras</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christopher J Lowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.059493⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (8), pp.e1004548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730133v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANISEED database: Digital representation, formalization, and elucidation of a chordate developmental program</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">β-Catenin specifies the endomesoderm and defines the posterior organizer of the hemichordate &amp;lt;i&amp;gt;Saccoglossus kowalevskii&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gerhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Terasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kirschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.108175.110⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 138 (5), pp.959 - 970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.059493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988928v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANISEED database: digital representation, formalization, and elucidation of a chordate developmental program</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">The ANISEED database: Digital representation, formalization, and elucidation of a chordate developmental program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sobral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-68. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459 - 1468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.108175.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566811v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANISEED database: digital representation, formalization, and elucidation of a chordate developmental program.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">The ANISEED database: Digital representation, formalization, and elucidation of a chordate developmental program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sobral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-68. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-1468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.108175.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586199v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ANISEED database: digital representation, formalization, and elucidation of a chordate developmental program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sobral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.108175.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555212v1</w:t>
+                <w:t xml:space="preserve">hal-00566811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANISEED database: Digital representation, formalization, and elucidation of a chordate developmental program</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ANISEED database: digital representation, formalization, and elucidation of a chordate developmental program.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dauga</w:t>
+                <w:t xml:space="preserve">Olivier Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Daian</w:t>
+                <w:t xml:space="preserve">Delphine Dauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sobral</w:t>
+                <w:t xml:space="preserve">Fabrice Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Robin</w:t>
+                <w:t xml:space="preserve">Daniel Sobral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459 - 1468. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.108175.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780064v1</w:t>
+                <w:t xml:space="preserve">hal-00586199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of the Ascidian Epidermal Sensory Neurons: Insights into the Origin of the Chordate Peripheral Nervous System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+                <w:t xml:space="preserve">The ANISEED database: digital representation, formalization, and elucidation of a chordate developmental program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Daian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sobral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.0040225⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (10), pp.1459-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.108175.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088953v1</w:t>
+                <w:t xml:space="preserve">hal-00555212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From experimental imaging techniques to virtual embryology.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formation of the Ascidian Epidermal Sensory Neurons: Insights into the Origin of the Chordate Peripheral Nervous System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldine Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Rothbächer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History and Philosophy of the Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (7), pp.e225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.0040225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311022v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conserved role for the MEK signalling pathway in neural tissue specification and posteriorisation in the invertebrate chordate, the ascidian Ciona intestinalis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+                <w:t xml:space="preserve">From experimental imaging techniques to virtual embryology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Weninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.H. Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thieffry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 130 (1), pp.147-59</w:t>
+              <w:t xml:space="preserve">History and Philosophy of the Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26, pp.355-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115682v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conserved role for the MEK signalling pathway in neural tissue specification and posteriorisation in the invertebrate chordate, the ascidian Ciona intestinalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitoyoshi Yasuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 130, pp.147-159</w:t>
+              <w:t xml:space="preserve">, 2003, 130 (1), pp.147-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311350v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notch signaling is involved in nervous system formation in ascidian embryos</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hiroki Nishida</w:t>
+                <w:t xml:space="preserve">A conserved role for the MEK signalling pathway in neural tissue specification and posteriorisation in the invertebrate chordate, the ascidian Ciona intestinalis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yasuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 130, pp.147-159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04730159v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BMP/CHORDIN Antagonism Controls Sensory Pigment Cell Specification and Differentiation in the Ascidian Embryo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Notch signaling is involved in nervous system formation in ascidian embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Akanuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawako Hori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Nishida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/dbio.2001.0339⟩</w:t>
+              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 212 (10), pp.459-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00427-002-0264-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730169v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BMP signaling pathway is required together with the FGF pathway for notochord induction in the ascidian embryo</w:t>
+                <w:t xml:space="preserve">The BMP/CHORDIN Antagonism Controls Sensory Pigment Cell Specification and Differentiation in the Ascidian Embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Nishida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.128.14.2629⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 236 (2), pp.271-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/dbio.2001.0339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730173v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for the vegetally expressed Xenopus gene Mix.1 in endoderm formation and in the restriction of mesoderm to the marginal zone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The BMP signaling pathway is required together with the FGF pathway for notochord induction in the ascidian embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Kodjabachian</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Nishida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 125 (13), pp.2371-2380. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.125.13.2371⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 128 (14), pp.2629-2638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.128.14.2629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730180v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal and vegetal pole cells of early Xenopus embryos respond differently to maternal dorsal determinants: implications for the patterning of the organiser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A role for the vegetally expressed Xenopus gene Mix.1 in endoderm formation and in the restriction of mesoderm to the marginal zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kodjabachian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 125 (13), pp.2371-2380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.125.13.2371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animal and vegetal pole cells of early Xenopus embryos respond differently to maternal dorsal determinants: implications for the patterning of the organiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Marikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Elinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1997, 124 (21), pp.4275-4286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/dev.124.21.4275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3851,51 +3955,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25EDF4EE"/>
+    <w:nsid w:val="CF29C652"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4082,51 +4186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-darras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0590-0062" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05975933X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafath Chowdhury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204927" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227824v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2025.08.012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04457625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lanoizelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Elkhoury Youhanna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01872-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04511455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Daric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leblond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae038" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04122603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201575" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03711448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le P&#233;tillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01355-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4160" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua F Coulcher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.59157" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02103799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Feinberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008054" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ali&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Sky Hiebert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Scelzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mandela Pr&#252;nster" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy068" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens H Fritzenwanker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Uhlinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn Farrelly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel M Pani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2003698" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malfant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19811-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772228v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2015.11.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004548" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730133v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gerhart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Terasaki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kirschner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Lowe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.059493" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988928v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tassy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108175.110" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tassy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sobral" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586199v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555212v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pasini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldine Amiel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Rothb&#228;cher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040225" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Weninger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Geyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thieffry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115682v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Hudson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Caillol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoyoshi Yasuo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311350v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yasuo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730159v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Akanuma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawako Hori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nishida" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-002-0264-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3DH0617B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730169v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.2001.0339" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.128.14.2629" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.125.13.2371" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730187v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Marikawa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Elinson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.124.21.4275" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-darras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0590-0062" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05975933X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227824v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafath Chowdhury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2025.08.012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557708v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204927" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04511455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Daric" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lanoizelet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leblond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04457625v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Elkhoury Youhanna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01872-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04122603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201575" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03711448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le P&#233;tillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01355-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767873v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.4160" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025546v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua F Coulcher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.59157" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02103799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Feinberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ali&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Sky Hiebert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Scelzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mandela Pr&#252;nster" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy068" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens H Fritzenwanker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Uhlinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn Farrelly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel M Pani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2003698" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malfant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19811-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2015.11.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004548" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730133v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gerhart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Terasaki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kirschner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Lowe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.059493" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tassy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sobral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108175.110" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tassy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobral" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566811v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pasini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldine Amiel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Rothb&#228;cher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040225" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Weninger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Geyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thieffry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115682v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Hudson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Caillol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoyoshi Yasuo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yasuo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Akanuma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawako Hori" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nishida" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-002-0264-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3DH0617B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730169v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.2001.0339" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.128.14.2629" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.125.13.2371" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Marikawa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Elinson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.124.21.4275" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>